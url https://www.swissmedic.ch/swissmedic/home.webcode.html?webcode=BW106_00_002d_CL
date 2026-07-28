--- v0 (2026-02-01)
+++ v1 (2026-07-28)
@@ -17,156 +17,154 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:topFromText="142" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="1681"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3964"/>
         <w:gridCol w:w="5244"/>
         <w:gridCol w:w="6"/>
       </w:tblGrid>
       <w:tr w:rsidR="00824B94" w:rsidRPr="009B6067" w14:paraId="0701B54D" w14:textId="77777777" w:rsidTr="00AA4D3D">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="57DE5222" w14:textId="277F463D" w:rsidR="00824B94" w:rsidRDefault="00B5316A" w:rsidP="00AA4D3D">
+          <w:p w14:paraId="57DE5222" w14:textId="277F463D" w:rsidR="00824B94" w:rsidRDefault="005243CD" w:rsidP="00AA4D3D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5944"/>
               </w:tabs>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-729611218"/>
                 <w:placeholder>
                   <w:docPart w:val="D23BEB7108934230B010348BEA8A4095"/>
                 </w:placeholder>
                 <w:comboBox>
                   <w:listItem w:displayText="Arbeitsanweisung" w:value="Arbeitsanweisung"/>
                   <w:listItem w:displayText="Checkliste" w:value="Checkliste"/>
                   <w:listItem w:displayText="Formular" w:value="Formular"/>
                   <w:listItem w:displayText="Grundsatz Führung" w:value="Grundsatz Führung"/>
                   <w:listItem w:displayText="Grundsatz Leistung" w:value="Grundsatz Leistung"/>
                   <w:listItem w:displayText="Grundsatz Support" w:value="Grundsatz Support"/>
                   <w:listItem w:displayText="Handbuch" w:value="Handbuch"/>
                   <w:listItem w:displayText="Leitlinie" w:value="Leitlinie"/>
                   <w:listItem w:displayText="Merkblatt" w:value="Merkblatt"/>
                   <w:listItem w:displayText="Prozessbeschreibung" w:value="Prozessbeschreibung"/>
                   <w:listItem w:displayText="Textbaustein" w:value="Textbaustein"/>
                   <w:listItem w:displayText="Verzeichnis" w:value="Verzeichnis"/>
                   <w:listItem w:displayText="Vorlage" w:value="Vorlage"/>
                   <w:listItem w:displayText="Wegleitung" w:value="Wegleitung"/>
                   <w:listItem w:displayText="Strategisches Dokument" w:value="Strategisches Dokument"/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:proofErr w:type="spellStart"/>
                 <w:r w:rsidR="006E45BD">
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>Checkliste</w:t>
                 </w:r>
-                <w:proofErr w:type="spellEnd"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00824B94" w:rsidRPr="009B6067" w14:paraId="5A626E67" w14:textId="77777777" w:rsidTr="00AA4D3D">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="6795015E" w14:textId="0C806081" w:rsidR="00824B94" w:rsidRDefault="00B5316A" w:rsidP="00AA4D3D">
+          <w:p w14:paraId="6795015E" w14:textId="0C806081" w:rsidR="00824B94" w:rsidRDefault="005243CD" w:rsidP="00AA4D3D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5944"/>
               </w:tabs>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
                 </w:rPr>
@@ -192,71 +190,63 @@
                   </w:rPr>
                   <w:t>Review Publikumswerbung</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00824B94" w:rsidRPr="006C6940" w14:paraId="75B91EF9" w14:textId="77777777" w:rsidTr="00AA4D3D">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D325DE8" w14:textId="77777777" w:rsidR="00824B94" w:rsidRPr="009B6067" w:rsidRDefault="00824B94" w:rsidP="00AA4D3D">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006C6940">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Identifikationsnummer</w:t>
-[...6 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Identifikationsnummer:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="604943C1" w14:textId="2D2799F7" w:rsidR="00824B94" w:rsidRPr="006C6940" w:rsidRDefault="00B5316A" w:rsidP="00AA4D3D">
+          <w:p w14:paraId="604943C1" w14:textId="2D2799F7" w:rsidR="00824B94" w:rsidRPr="006C6940" w:rsidRDefault="005243CD" w:rsidP="00AA4D3D">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Ident Nr"/>
                 <w:tag w:val="SMC_DLS_Ident_Nr"/>
                 <w:id w:val="1613563162"/>
                 <w:placeholder>
                   <w:docPart w:val="4E05EA50CEF34E188D7D50035960950E"/>
                 </w:placeholder>
                 <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='cc849c59-bc9e-4bc8-a07b-479ec9147289' xmlns:ns4='d7a92f3c-c538-4008-b985-066beffc4d06' xmlns:ns5='http://schemas.microsoft.com/sharepoint/v3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:SMC_DLS_Ident_Nr[1]" w:storeItemID="{5445362A-2974-4197-A873-9F0997F4849B}"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006E45BD">
                   <w:t>BW106_00_002</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00824B94" w:rsidRPr="009B6067" w14:paraId="6794C1B6" w14:textId="77777777" w:rsidTr="00AA4D3D">
@@ -272,242 +262,201 @@
           <w:p w14:paraId="59E62AD2" w14:textId="77777777" w:rsidR="00824B94" w:rsidRPr="009B6067" w:rsidRDefault="00824B94" w:rsidP="00AA4D3D">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE186C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Version</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E059793" w14:textId="656E26D5" w:rsidR="00824B94" w:rsidRPr="009B6067" w:rsidRDefault="00B5316A" w:rsidP="00AA4D3D">
+          <w:p w14:paraId="6E059793" w14:textId="0059C1DB" w:rsidR="00824B94" w:rsidRPr="009B6067" w:rsidRDefault="005243CD" w:rsidP="00AA4D3D">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:alias w:val="Dok Version"/>
                 <w:tag w:val="SMC_DLS_DocVer"/>
                 <w:id w:val="-1553062199"/>
                 <w:placeholder>
                   <w:docPart w:val="BD2C036617664F4FBA7EA5D6095406C7"/>
                 </w:placeholder>
                 <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='cc849c59-bc9e-4bc8-a07b-479ec9147289' xmlns:ns4='d7a92f3c-c538-4008-b985-066beffc4d06' xmlns:ns5='http://schemas.microsoft.com/sharepoint/v3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:SMC_DLS_DocVer[1]" w:storeItemID="{5445362A-2974-4197-A873-9F0997F4849B}"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="006E45BD">
+                <w:r w:rsidR="00547A0E">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman"/>
                     <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
                   </w:rPr>
-                  <w:t>5.1</w:t>
+                  <w:t>5.2</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00824B94" w:rsidRPr="009B6067" w14:paraId="0F02379E" w14:textId="77777777" w:rsidTr="00AA4D3D">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50D83EC1" w14:textId="77777777" w:rsidR="00824B94" w:rsidRPr="009B6067" w:rsidRDefault="00824B94" w:rsidP="00AA4D3D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3706"/>
               </w:tabs>
               <w:spacing w:after="480" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EE186C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Gültig</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> ab</w:t>
+              <w:t>Gültig ab</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Datum</w:t>
             </w:r>
             <w:r w:rsidRPr="009B6067">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12EC5193" w14:textId="2733BDD0" w:rsidR="00824B94" w:rsidRPr="009B6067" w:rsidRDefault="00B5316A" w:rsidP="00AA4D3D">
+          <w:p w14:paraId="12EC5193" w14:textId="355A919A" w:rsidR="00824B94" w:rsidRPr="009B6067" w:rsidRDefault="005243CD" w:rsidP="00AA4D3D">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:alias w:val="Gültig ab"/>
                 <w:tag w:val="SMC_DLS_Valid_From"/>
                 <w:id w:val="-1083378231"/>
                 <w:placeholder>
                   <w:docPart w:val="6F49E031D70046998ABDDF2C0A243671"/>
                 </w:placeholder>
                 <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='cc849c59-bc9e-4bc8-a07b-479ec9147289' xmlns:ns4='d7a92f3c-c538-4008-b985-066beffc4d06' xmlns:ns5='http://schemas.microsoft.com/sharepoint/v3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:SMC_DLS_Valid_From[1]" w:storeItemID="{5445362A-2974-4197-A873-9F0997F4849B}"/>
-                <w:date w:fullDate="2024-06-17T00:00:00Z">
+                <w:date w:fullDate="2026-07-16T00:00:00Z">
                   <w:dateFormat w:val="dd.MM.yyyy"/>
                   <w:lid w:val="de-CH"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="006E45BD">
+                <w:r w:rsidR="00F0750D">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman"/>
                     <w:lang w:val="de-CH" w:eastAsia="de-DE"/>
                   </w:rPr>
-                  <w:t>17.06.2024</w:t>
+                  <w:t>16.07.2026</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1B0BF7C4" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="006E45BD">
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007A5C68">
+    <w:p w14:paraId="1B0BF7C4" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="00BF0B52" w:rsidRDefault="006E45BD" w:rsidP="006E45BD">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF0B52">
         <w:rPr>
           <w:b/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Zweck</w:t>
+        <w:t>Zweck und Erläuterungen</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...13 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="352CEA9A" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="006E45BD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5C68">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Checkliste dient der Kontrolle von Werbemitteln in der Publikumswerbung hinsichtlich Konformität mit den werberechtlichen Bestimmungen (ausgenommen Gratismuster). Sie beinhaltet ebenfalls veröffentlichte Aspekte zur Begutachtungspraxis von Swissmedic. Zwecks einfacher Handhabung sind verschiedene Angaben in gekürzter Form gehalten, der genaue Wortlaut und weiterführende Angaben sind dem Heilmittelgesetz, der Arzneimittel-Werbeverordnung und den Publikationen unter </w:t>
       </w:r>
-      <w:r w:rsidR="00B5316A">
-[...30 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="007A5C68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="de-DE"/>
+          </w:rPr>
+          <w:t>www.swissmedic.ch</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="007A5C68">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> zu entnehmen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1730EBF7" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="006E45BD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AD92A49" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="006E45BD">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5C68">
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-DE"/>
@@ -696,82 +645,62 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Rubriken „Publikumswerbung“ sowie „Fragen und Antworten“ unter: </w:t>
             </w:r>
-            <w:r w:rsidR="00B5316A">
-[...30 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="007A5C68">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:bCs/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:t>www.swissmedic.ch</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> &gt; Marktüberwachung &gt; Arzneimittelwerbung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6BEDF82F" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:b/>
@@ -793,108 +722,68 @@
       <w:tr w:rsidR="006E45BD" w:rsidRPr="007A5C68" w14:paraId="00B7FDBB" w14:textId="77777777" w:rsidTr="002F3BB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6021" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5D0039DB" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="berschrift5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">HMG – </w:t>
-[...22 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>HMG – Unzulässige Werbung</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="6CB87AFF" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Unzulässige</w:t>
-[...17 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Unzulässige Werbung</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="7C536CD0" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="006E45BD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Art. 32 Abs. </w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
@@ -904,51 +793,51 @@
               <w:t xml:space="preserve"> Bst. </w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>a irreführend, widerspricht der öffentlichen Ordnung und den guten Sitten</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27826239" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FFEE585" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="4FFEE585" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1760515338"/>
                 <w:placeholder>
                   <w:docPart w:val="4C8D3279ABEA4D51966C20CD38DEF7F5"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -993,95 +882,67 @@
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Abs. </w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bst. </w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">b verleitend zu </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> Einsatz von Arzneimitteln</w:t>
+              <w:t>b verleitend zu übermässigem, missbräuchlichem, unzweckmässigem Einsatz von Arzneimitteln</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CD8F09D" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="006E45BD" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19938141" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="19938141" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-696159332"/>
                 <w:placeholder>
                   <w:docPart w:val="7ABE489774FF42C094BEDA8478E54BED"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -1173,51 +1034,51 @@
               <w:t>in</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Verkehr gebracht werden dürfen</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1836BDBD" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="006E45BD" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotDash" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0719BD14" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="0719BD14" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1897506420"/>
                 <w:placeholder>
                   <w:docPart w:val="C9609BBFA1CE4C2ABD56CE9B526BE553"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -1236,76 +1097,58 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E45BD" w:rsidRPr="007A5C68" w14:paraId="6723BEC7" w14:textId="77777777" w:rsidTr="002F3BB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6021" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotDash" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5891D604" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="berschrift4"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Unzulässige</w:t>
-[...17 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Unzulässige Publikumswerbung</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="6DCC44FF" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="006E45BD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Art. </w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
             <w:r>
@@ -1331,51 +1174,51 @@
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Abgabekategorie des beworbenen Arzneimittels: ……</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="558F355E" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotDash" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71FF3867" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="71FF3867" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-786050091"/>
                 <w:placeholder>
                   <w:docPart w:val="ADBD7E5AF3C941EFAA6A362B9BE6E5EC"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -1425,51 +1268,51 @@
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Abs. 2 Bst. </w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>b Betäubungsmittel, psychotrope Stoffe</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="717BBC7C" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="006E45BD" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32FACBAC" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="32FACBAC" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="1041635383"/>
                 <w:placeholder>
                   <w:docPart w:val="D953FA0BA46A4C8CB457208ADF285D73"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -1519,51 +1362,51 @@
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Abs. 2 Bst. c</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Arzneimittel, die nicht ohne ärztliches Tätigwerden für die entsprechende Diagnose, Verschreibung oder Behandlung verwendet werden können</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3539D158" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0620F9E2" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="0620F9E2" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="935169813"/>
                 <w:placeholder>
                   <w:docPart w:val="A0FFA871B90B4478A7E1DC383CE4E1F9"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -1619,51 +1462,51 @@
               <w:t xml:space="preserve"> Abs. 2 Bst. d</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Arzneimittel, die häufig missbraucht werden oder zu Gewöhnung und Abhängigkeit führen können</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D799DF4" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="0036041C" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DAD94D3" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="1DAD94D3" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-113140199"/>
                 <w:placeholder>
                   <w:docPart w:val="B4B957A18B604A718A0F22A9673B28A3"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -1686,60 +1529,52 @@
           <w:tcPr>
             <w:tcW w:w="6021" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="717118CA" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="berschrift5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">AWV - </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>AWV - Anforderungen</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="1AD0FF3C" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="006E45BD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Art. 16 Abs. </w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>1 Angaben im Einklang mit letztgenehmigter Arzneimittelinformation, nur vom Institut genehmigte Indikationen oder Anwendungsmöglichkeiten</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
@@ -1761,51 +1596,51 @@
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>vgl. Publikationen</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> unter www.swissmedic.ch: Startseite &gt; Marktüberwachung &gt; Arzneimittelwerbung &gt; Publikumswerbung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A1D5F1D" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="4A1D5F1D" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="1019360179"/>
                 <w:placeholder>
                   <w:docPart w:val="440CF470FD194064908603CCDCEAAD2D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -1843,51 +1678,51 @@
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Art. 16 Abs. 2</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Darstellung sachlich zutreffend und ohne Übertreibung (Wort, Bild, Ton)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C6F782E" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B627233" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="3B627233" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-941301920"/>
                 <w:placeholder>
                   <w:docPart w:val="A8B3A2CE2CD64590BB02E865FB3871DB"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -1931,51 +1766,51 @@
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Werbung als solche erkennbar, deutlich trennb</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>ar von redaktionellen Beiträgen</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05EDAF2E" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A6621F9" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="0A6621F9" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
                 <w:id w:val="6717764"/>
                 <w:placeholder>
                   <w:docPart w:val="44DB8E66770E4B819FF424C9C77ED0A4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006E45BD" w:rsidRPr="007A5C68">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:color w:val="auto"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>°°°°°</w:t>
@@ -2045,51 +1880,51 @@
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Erstzulassungsdatum in der CH: ....................</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07D66681" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47270AF3" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="47270AF3" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="1399168608"/>
                 <w:placeholder>
                   <w:docPart w:val="A32FEAA59CFB45608688719D28379D87"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -2127,51 +1962,51 @@
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Art. 16 Abs. 5</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Abgabekat. C und D): eindeutige Darstellung als Arzneimittel</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BCA047A" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="006E45BD" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="201AACA4" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="201AACA4" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="2133440096"/>
                 <w:placeholder>
                   <w:docPart w:val="EEBDCDEA253F4D399167D3B04CC1A74D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -2194,130 +2029,86 @@
           <w:tcPr>
             <w:tcW w:w="6021" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BABCF44" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="006E45BD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Art. 16 Abs. 5 Bst. a</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Abgabekat. C und D): </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> (Abgabekat. C und D): Präparatename</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="493B2F3B" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Auf </w:t>
-[...35 lines deleted...]
-              <w:t>., wenn gut lesbar</w:t>
+              <w:t>Auf Packshot i.O., wenn gut lesbar</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E8FC7DE" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CF37CE4" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="6CF37CE4" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="1358152187"/>
                 <w:placeholder>
                   <w:docPart w:val="6C38B71E76414D18B8CA34D35F22AADA"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -2404,51 +2195,51 @@
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Eintrag im Handelsregister</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C261970" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CAAAAA4" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="1CAAAAA4" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1484619598"/>
                 <w:placeholder>
                   <w:docPart w:val="133E272E88CF42FEBAF6C368FE917ACE"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -2485,101 +2276,99 @@
               </w:rPr>
               <w:t>Anschrift mit/ohne Tel-/Faxnummer</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>im Adressblock = zulässig</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>ausserhalb</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Adressblock = </w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>un</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>zulässig</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25E3665D" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="006E45BD" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FDAC173" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="1FDAC173" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1585453340"/>
                 <w:placeholder>
                   <w:docPart w:val="67FC4A98A9B54816B804AF8AC04A6EF6"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -2616,101 +2405,99 @@
               </w:rPr>
               <w:t>Allgemeine E-Mailadresse</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>im Adressblock = zulässig</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>ausserhalb</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Adressblock = </w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>un</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>zulässig</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="568BB5B5" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="006E45BD" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48C6B31A" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="48C6B31A" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="224423656"/>
                 <w:placeholder>
                   <w:docPart w:val="822EBADD0D2C42759606F9F1EFFC9660"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -2752,139 +2539,67 @@
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>un</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>zulässig</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">z.B. </w:t>
-[...71 lines deleted...]
-              <w:t>; usw.</w:t>
+              <w:t>z.B. person@firma; funktion@firma; präparat@firma; wirkstoff@firma; usw.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="254E4C4B" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="006E45BD" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47D1ABE4" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="47D1ABE4" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="795108715"/>
                 <w:placeholder>
                   <w:docPart w:val="5D393925E114456DBEF774DE110B4B2B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -2945,51 +2660,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Zulassungsinhaberin im Firmenlogo muss der Name der Zulassungsinhaberin zusätzlich separat aufgeführt werden</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77B2D790" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="006E45BD" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23049A3D" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="23049A3D" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1297284484"/>
                 <w:placeholder>
                   <w:docPart w:val="5F7948AEEAAA473EA2AF99A148CA9A44"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -3090,51 +2805,51 @@
             <w:pPr>
               <w:pStyle w:val="Kommentartext"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="41497F9C" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="006E45BD" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BB1677A" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="3BB1677A" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="203373250"/>
                 <w:placeholder>
                   <w:docPart w:val="F72CDCBE4F6D4614BD0071D34EE44BAE"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -3151,60 +2866,58 @@
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E45BD" w:rsidRPr="007A5C68" w14:paraId="36FD1CED" w14:textId="77777777" w:rsidTr="002F3BB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6021" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4472B330" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Internetadresse (Firmenwebseite) </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>ausserhalb</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Adressblock</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F511220" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Kommentartext"/>
               <w:ind w:left="497"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
@@ -3224,51 +2937,51 @@
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Keine Einblendung im Schlussbild bei Werbung im Fernsehen und Kino</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50667DD7" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="006E45BD" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Kommentartext"/>
               <w:ind w:left="1348" w:hanging="709"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06F66E96" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="06F66E96" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="2119872817"/>
                 <w:placeholder>
                   <w:docPart w:val="70901488A3644B63AE7AC6840163EFB0"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -3338,51 +3051,51 @@
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Keine Einblendung im Schlussbild bei Werbung im Fernsehen und Kino</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A685F7C" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Kommentartext"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0123D066" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="0123D066" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-21477155"/>
                 <w:placeholder>
                   <w:docPart w:val="445126F261674FB2A47E135FA26FE3BD"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -3427,51 +3140,51 @@
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Darf nicht prominent erscheinen. Muss gegenüber den produktspezifischen Werbeaussagen in der Darstellung in den Hintergrund treten</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30B34DDD" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="006E45BD" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69BEDC4B" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="69BEDC4B" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="995309364"/>
                 <w:placeholder>
                   <w:docPart w:val="E58EC11725BC47ACBDC159AA9433591C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -3513,51 +3226,51 @@
                 <w:b/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>un</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>zulässig</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BC9D8DB" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4991293E" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="4991293E" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1299993958"/>
                 <w:placeholder>
                   <w:docPart w:val="AEBC18ACE6FC4926B2CB2EE8B1F820EF"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -3584,51 +3297,51 @@
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Sonstiges</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1FFD0C69" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49D1DDC1" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="49D1DDC1" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1641886493"/>
                 <w:placeholder>
                   <w:docPart w:val="2193B6DDF18441AFA479A2976688D095"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -3709,51 +3422,51 @@
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Indikationsangabe in TV-Spots: Darstellung in Wort und Bild</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CF41BF4" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BE13A4D" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="7BE13A4D" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-364453057"/>
                 <w:placeholder>
                   <w:docPart w:val="04F2A280992546E1A7936B055AE3365A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -3874,128 +3587,106 @@
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>oder</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74F48E31" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:ind w:left="357"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>2. bei Arzneimitteln ohne Packungsbeilage: “Dies ist ein zugelassenes Arzneimittel. Lesen Sie die Angaben auf der Packung.“</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64FFF472" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="64FFF472" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1328131350"/>
                 <w:placeholder>
                   <w:docPart w:val="611EC559F00348F9BB446105A352B195"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006E45BD" w:rsidRPr="007A5C68">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>°°°°°</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E45BD" w:rsidRPr="00B5316A" w14:paraId="34674862" w14:textId="77777777" w:rsidTr="002F3BB0">
+      <w:tr w:rsidR="006E45BD" w:rsidRPr="00F0750D" w14:paraId="34674862" w14:textId="77777777" w:rsidTr="002F3BB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6021" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38E69B21" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> der Hauptwerbeaussage</w:t>
+            <w:r w:rsidRPr="007A5C68">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Schriftgrösse: 2/3 der Grösse der Hauptwerbeaussage</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01DA04F4" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="23FCAE74" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E45BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-CH"/>
@@ -4013,51 +3704,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="2FBD5942" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0E15FD8A" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CAC5253" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="7CAC5253" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1484380644"/>
                 <w:placeholder>
                   <w:docPart w:val="BDFADE8D763343779ECF1535FB935A5D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006E45BD" w:rsidRPr="007A5C68">
@@ -4177,294 +3868,240 @@
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> mm</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="021FB57B" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Ist-</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Pflichthinweis: </w:t>
+              <w:t xml:space="preserve">Ist-Grösse Pflichthinweis: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
                 <w:id w:val="-421645622"/>
                 <w:placeholder>
                   <w:docPart w:val="BCF35ABBF09341C0AB30A5128695B2F3"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="006E45BD">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:color w:val="auto"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>°°°°°</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> mm</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1581ECD4" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E45BD" w:rsidRPr="00B5316A" w14:paraId="670CBD75" w14:textId="77777777" w:rsidTr="002F3BB0">
+      <w:tr w:rsidR="006E45BD" w:rsidRPr="00F0750D" w14:paraId="670CBD75" w14:textId="77777777" w:rsidTr="002F3BB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6021" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7950AE1A" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> analog anderer relevanter Werbeaussagen</w:t>
+            <w:r w:rsidRPr="007A5C68">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Schriftgrösse analog anderer relevanter Werbeaussagen</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2734237B" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="2734237B" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="1879901947"/>
                 <w:placeholder>
                   <w:docPart w:val="97770E71682D42A7B15E20004A09DB64"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006E45BD" w:rsidRPr="007A5C68">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>°°°°°</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="1641E381" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Grösse</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> Werbeaussage: </w:t>
+              <w:t xml:space="preserve">Grösse Werbeaussage: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
                 <w:id w:val="529692343"/>
                 <w:placeholder>
                   <w:docPart w:val="1446B48A76544F859A04117FB7BA36A7"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="006E45BD">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:color w:val="auto"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>°°°°°</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> mm</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78C179B7" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Ist-</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Pflichthinweis</w:t>
+              <w:t>Ist-Grösse Pflichthinweis</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
                 <w:id w:val="-1658684610"/>
                 <w:placeholder>
                   <w:docPart w:val="8CB86BC3DDDD4116A36BC586A987692A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="006E45BD">
                   <w:rPr>
@@ -4493,94 +4130,86 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E45BD" w:rsidRPr="007A5C68" w14:paraId="21F19366" w14:textId="77777777" w:rsidTr="002F3BB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6021" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6ECD10F6" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> nicht kleiner als in redaktionellen Artikeln</w:t>
+            <w:r w:rsidRPr="007A5C68">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Schriftgrösse nicht kleiner als in redaktionellen Artikeln</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>(bei Inseraten in Zeitschriften und Zeitungen)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C1096F1" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="337B72D8" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="337B72D8" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1890490660"/>
                 <w:placeholder>
                   <w:docPart w:val="1D98433BB3AD4295A5339D247AE1785A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -4611,51 +4240,51 @@
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Schriftfarbe/Kontrast: muss sich vom Hintergrund abheben</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C95FFA9" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="317DC6CB" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="317DC6CB" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-966891790"/>
                 <w:placeholder>
                   <w:docPart w:val="2D0CE65AD81843E99369B84C5B336334"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -4698,51 +4327,51 @@
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>(oder in andere Zeile absetzen)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A35B339" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29297331" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="29297331" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1619126049"/>
                 <w:placeholder>
                   <w:docPart w:val="75E3F22743564363BEA7CFBED18AD4E4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -4787,51 +4416,51 @@
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>(keine vertikale Ausrichtung)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04CDAA05" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61003FA1" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="61003FA1" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="1079173002"/>
                 <w:placeholder>
                   <w:docPart w:val="13F2CDF8FB7C4BB4BC7919830BE143B3"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -4874,51 +4503,51 @@
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>(nicht in separatem Abbinder)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CC51A0D" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="508516D9" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="508516D9" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-638565104"/>
                 <w:placeholder>
                   <w:docPart w:val="6643F90FF53F492997E903EB96C11514"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -4931,114 +4560,83 @@
                   </w:rPr>
                   <w:t>°°°°°</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E45BD" w:rsidRPr="007A5C68" w14:paraId="74D21BFA" w14:textId="77777777" w:rsidTr="002F3BB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6021" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D4BC1E3" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundstelle der publizierten Packungsbeilage (Fakultative Angabe) &gt; </w:t>
-[...40 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fundstelle der publizierten Packungsbeilage (Fakultative Angabe) &gt; ausschliesslich </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidRPr="007A5C68">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:t>www.swissmedicinfo.ch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p w14:paraId="7E59E8F1" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A4A70B1" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="5A4A70B1" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-501430815"/>
                 <w:placeholder>
                   <w:docPart w:val="C30CF64D9AEF4E2BB68CDA89733D5CF2"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006E45BD" w:rsidRPr="007A5C68">
@@ -5104,51 +4702,51 @@
               <w:t xml:space="preserve"> Bst. d</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Absetzfrist (TAM)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72FF27DD" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41A92C57" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="41A92C57" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1865348745"/>
                 <w:placeholder>
                   <w:docPart w:val="D967E167FC4344F79DDFEC999467652A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006E45BD" w:rsidRPr="007A5C68">
@@ -5194,65 +4792,51 @@
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E45BD">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">AWV- Pflichthinweis in elektronischen Medien </w:t>
             </w:r>
             <w:r w:rsidRPr="006E45BD">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">(Abgabekat. </w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">C </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> D)</w:t>
+              <w:t>C und D)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="726BF69D" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="006E45BD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Art. </w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
@@ -5330,91 +4914,91 @@
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="255B64C1" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E350892" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="3E350892" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-498893144"/>
                 <w:placeholder>
                   <w:docPart w:val="8E78DCE3032F4266BBC369C75830402B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006E45BD" w:rsidRPr="007A5C68">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>°°°°°</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E45BD" w:rsidRPr="00B5316A" w14:paraId="6D05FC69" w14:textId="77777777" w:rsidTr="002F3BB0">
+      <w:tr w:rsidR="006E45BD" w:rsidRPr="00F0750D" w14:paraId="6D05FC69" w14:textId="77777777" w:rsidTr="002F3BB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10054" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="12EB1AD2" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Gesetzestexte für Pflichthinweis nach Art. 17 AWV in allen Sprachen:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6070AE53" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="006E45BD">
             <w:pPr>
@@ -5446,93 +5030,51 @@
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Plural</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">: Dies </w:t>
-[...41 lines deleted...]
-              <w:t>. .......)</w:t>
+              <w:t>: Dies sind zugelassene Arzneimittel. .......)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DDC7D4B" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:ind w:left="357"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Ceci est un médicament autorisé. Demandez conseil à votre spécialiste et lisez la notice d’emballage.</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
@@ -5560,167 +5102,83 @@
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t> : Ce sont des médicaments autorisés. …….)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6EBF8999" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="006E45BD" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:ind w:left="357"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445078">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00445078">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">È un </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">È un medicamento omologato. </w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>Rivolgersi allo specialista e leggere il foglietto illustrativo.</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="006E45BD">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="006E45BD">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Plural</w:t>
             </w:r>
             <w:r w:rsidRPr="006E45BD">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">: </w:t>
-[...55 lines deleted...]
-              <w:t>. ….)</w:t>
+              <w:t>: Sono dei medicamenti omologati. ….)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="450EAD3D" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="006E45BD" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:ind w:left="357"/>
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5F18E456" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
@@ -5796,51 +5254,51 @@
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>(Erläuterungen s. nachstehend)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DF29588" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E5F4518" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="1E5F4518" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-2001732235"/>
                 <w:placeholder>
                   <w:docPart w:val="B2AA9C5BC90C42C0BDA2FBF65884C95E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -5862,51 +5320,51 @@
     <w:p w14:paraId="08D1AD21" w14:textId="6B64EE67" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="006E45BD">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10054" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6021"/>
         <w:gridCol w:w="4033"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E45BD" w:rsidRPr="00B5316A" w14:paraId="2ECB0A6A" w14:textId="77777777" w:rsidTr="002F3BB0">
+      <w:tr w:rsidR="006E45BD" w:rsidRPr="00F0750D" w14:paraId="2ECB0A6A" w14:textId="77777777" w:rsidTr="002F3BB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10054" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6EEB722C" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Funotentext"/>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Berechnung der gesetzlich geforderten Schriftblockgrösse betreffen</w:t>
@@ -5946,51 +5404,51 @@
           <w:p w14:paraId="51C5DD63" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="006E45BD" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E45BD">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Wichtig</w:t>
             </w:r>
             <w:r w:rsidRPr="006E45BD">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>: die Berechnung der Schriftblockgrösse muss für die Sprachen d, f, i einzeln berechnet werden, da die Textlänge des gesetzlichen Wortlautes unterschiedlich ist.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E45BD" w:rsidRPr="00B5316A" w14:paraId="0EDF18AA" w14:textId="77777777" w:rsidTr="002F3BB0">
+      <w:tr w:rsidR="006E45BD" w:rsidRPr="00F0750D" w14:paraId="0EDF18AA" w14:textId="77777777" w:rsidTr="002F3BB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10054" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3E5B4A1E" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Funotentext"/>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Mögliche Darstellungen mit fiktivem Arzneimittel und fiktiver Zulassungsinhaberin:</w:t>
             </w:r>
@@ -6103,55 +5561,55 @@
                                 <a:tailEnd/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:noFill/>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shapetype w14:anchorId="5FA4950C" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+                    <v:shapetype w14:anchorId="24C8F77E" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                       <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                       <o:lock v:ext="edit" shapetype="t"/>
                     </v:shapetype>
-                    <v:shape id="AutoShape 12" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:28.35pt;margin-top:-200.8pt;width:.05pt;height:.05pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVg/IpygEAAHsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L04ypNiMOMWQrrt0&#10;W4B2H8BIsi1MFgVKiZO/H6W46brdhvkgUCTfI/kor29PgxNHQ9Gib+RiNpfCeIXa+q6RP57u332Q&#10;IibwGhx608izifJ28/bNegy1WWKPThsSTOJjPYZG9imFuqqi6s0AcYbBeA62SAMkvlJXaYKR2QdX&#10;Lefzm2pE0oFQmRjZe3cJyk3hb1uj0ve2jSYJ10juLZWTyrnPZ7VZQ90RhN6qqQ34hy4GsJ6LXqnu&#10;IIE4kP2LarCKMGKbZgqHCtvWKlNm4GkW8z+meewhmDILixPDVab4/2jVt+OOhNWNXErhYeAVfTok&#10;LJXFYpn1GUOsOW3rd5QnVCf/GB5Q/YzC47YH35mS/XQODF5kRPUKki8xcJX9+BU15wAXKGKdWhoy&#10;JcsgTmUn5+tOzCkJxc6b9yspFPuzkbmhfoYFiumLwUFko5ExEdiuT1v0nveOtChF4PgQ0wX4DMg1&#10;Pd5b59gPtfNibOTH1XJVABGd1TmYY5G6/daROEJ+QOWbuniVRnjwupD1BvTnyU5g3cXmrp2fhMla&#10;XFTdoz7vKPeWNeINl/Gm15if0O/3kvXyz2x+AQAA//8DAFBLAwQUAAYACAAAACEA1vOerd8AAAAL&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLmhLOtGylabThMSBI9skrllj2kLj&#10;VE26lj09RhzgaPvT7+8vtrPrxBmH0HrSkCwVCKTK25ZqDcfD82INIkRD1nSeUMMXBtiW11eFya2f&#10;6BXP+1gLDqGQGw1NjH0uZagadCYsfY/Et3c/OBN5HGppBzNxuOvkSqlMOtMSf2hMj08NVp/70WnA&#10;MKaJ2m1cfXy5THdvq8vH1B+0vr2Zd48gIs7xD4YffVaHkp1OfiQbRKchzR6Y1LC4V0kGgok04y6n&#10;300Ksizk/w7lNwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCVg/IpygEAAHsDAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDW856t3wAAAAsBAAAP&#10;AAAAAAAAAAAAAAAAACQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMAUAAAAA&#10;"/>
+                    <v:shape id="AutoShape 12" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:28.35pt;margin-top:-200.8pt;width:.05pt;height:.05pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBsZJFHtgEAAFQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5xkSLEZcXpI1126&#10;LUC7H8BIsi1MFgVSiZ1/P0lJ033civpAkBL59PhIr2+nwYmjIbboG7mYzaUwXqG2vmvkz6f7D5+k&#10;4Aheg0NvGnkyLG8379+tx1CbJfbotCGRQDzXY2hkH2Ooq4pVbwbgGQbj02WLNEBMIXWVJhgT+uCq&#10;5Xx+U41IOhAqw5xO786XclPw29ao+KNt2UThGpm4xWKp2H221WYNdUcQeqsuNOAVLAawPj16hbqD&#10;COJA9j+owSpCxjbOFA4Vtq1VpvSQulnM/+nmsYdgSi9JHA5XmfjtYNX349bvKFNXk38MD6h+sfC4&#10;7cF3phB4OoU0uEWWqhoD19eSHHDYkdiP31CnHDhELCpMLQ0ZMvUnpiL26Sq2maJQ6fDm40oKlc6z&#10;k7Ghfi4LxPGrwUFkp5EcCWzXxy16nwaKtCiPwPGB47nwuSC/6fHeOlfm6rwYG/l5tVyVAkZndb7M&#10;aUzdfutIHCFvRvkuLP5KIzx4XcB6A/rLxY9g3dlPrJ2/CJO1yIvH9R71aUeZW47S6Ep7lzXLu/Fn&#10;XLJefobNbwAAAP//AwBQSwMEFAAGAAgAAAAhANbznq3fAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9IvENkJC5oSzrRspWm04TEgSPbJK5ZY9pC41RNupY9PUYc4Gj70+/vL7az68QZ&#10;h9B60pAsFQikytuWag3Hw/NiDSJEQ9Z0nlDDFwbYltdXhcmtn+gVz/tYCw6hkBsNTYx9LmWoGnQm&#10;LH2PxLd3PzgTeRxqaQczcbjr5EqpTDrTEn9oTI9PDVaf+9FpwDCmidptXH18uUx3b6vLx9QftL69&#10;mXePICLO8Q+GH31Wh5KdTn4kG0SnIc0emNSwuFdJBoKJNOMup99NCrIs5P8O5TcAAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAbGSRR7YBAABUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA1vOerd8AAAALAQAADwAAAAAAAAAAAAAAAAAQBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E45BD" w:rsidRPr="007A5C68" w14:paraId="6E511ACC" w14:textId="77777777" w:rsidTr="002F3BB0">
         <w:trPr>
           <w:trHeight w:val="4072"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6021" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FC1E53C" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Textkrper2"/>
               <w:spacing w:before="160"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -6160,51 +5618,51 @@
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B6E5BD4" wp14:editId="13C5A910">
                   <wp:extent cx="2660265" cy="1666875"/>
                   <wp:effectExtent l="0" t="0" r="6985" b="0"/>
                   <wp:docPr id="3" name="Grafik 3" descr="C:\Users\U10102096\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\FDQNA09M\deutsch.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\U10102096\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\FDQNA09M\deutsch.jpg"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12">
+                          <a:blip r:embed="rId15">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2672307" cy="1674420"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -6263,69 +5721,58 @@
               <w:t>1/3 Gesamtbild: 1134.66 mm</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="308195D9" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Textkrper2"/>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Schriftblockgrösse</w:t>
-[...9 lines deleted...]
-              <w:t>: 53x28=1484 mm</w:t>
+              <w:t>Schriftblockgrösse: 53x28=1484 mm</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="765E788D" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Textkrper2"/>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
@@ -6338,51 +5785,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2143A772" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Bildschirmgrösse:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B7B7B62" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="3B7B7B62" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1622373184"/>
                 <w:placeholder>
                   <w:docPart w:val="75A2DB11B8E94D78966A9AA9F5C0C687"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006E45BD" w:rsidRPr="007A5C68">
@@ -6398,51 +5845,51 @@
             <w:r w:rsidR="006E45BD" w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B393692" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1/3 Gesamtbild:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CEF3BF5" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="2CEF3BF5" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="1547170285"/>
                 <w:placeholder>
                   <w:docPart w:val="7107956154564E09B82F04557EAB924C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006E45BD" w:rsidRPr="007A5C68">
@@ -6519,51 +5966,51 @@
                     <w:color w:val="auto"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>°°°°°</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="08ABD1CE" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Wortlaut:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="429C88D4" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="429C88D4" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="1850977971"/>
                 <w:placeholder>
                   <w:docPart w:val="DAD0D4811B5B4D0B9643965C24C29D7B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006E45BD" w:rsidRPr="007A5C68">
@@ -6610,51 +6057,51 @@
                 <w:i w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="20F38482" wp14:editId="392F43D2">
                   <wp:extent cx="2695533" cy="1791335"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="5" name="Grafik 5" descr="C:\Users\U10102096\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\FDQNA09M\französisch.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 2" descr="C:\Users\U10102096\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\FDQNA09M\französisch.jpg"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13">
+                          <a:blip r:embed="rId16">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2739992" cy="1820880"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -6713,116 +6160,105 @@
               <w:t>1/3 Gesamtbild:1208.66 mm</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36AE3491" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Textkrper2"/>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Schriftblockgrösse</w:t>
-[...9 lines deleted...]
-              <w:t>: 53x30=1590 mm</w:t>
+              <w:t>Schriftblockgrösse: 53x30=1590 mm</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54236868" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Textkrper2"/>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D692D6D" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Bildschirmgrösse:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7700B205" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="7700B205" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-95180139"/>
                 <w:placeholder>
                   <w:docPart w:val="29ED3A4BDD9E4E8CA83A992F59C01A69"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006E45BD" w:rsidRPr="007A5C68">
@@ -6838,51 +6274,51 @@
             <w:r w:rsidR="006E45BD" w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70BA5ABB" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1/3 Gesamtbild:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3837ADF2" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="3837ADF2" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="1515182190"/>
                 <w:placeholder>
                   <w:docPart w:val="AA0F10A1DFB64FEA8E2F37CCC5057270"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006E45BD" w:rsidRPr="007A5C68">
@@ -6959,51 +6395,51 @@
                     <w:color w:val="auto"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>°°°°°</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="0DB3FA9A" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Wortlaut:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CA19E4A" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="4CA19E4A" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-271016855"/>
                 <w:placeholder>
                   <w:docPart w:val="57DF733DE8824E639B1A4FE7340AC05F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006E45BD" w:rsidRPr="007A5C68">
@@ -7088,102 +6524,102 @@
                                 <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                                   <a:solidFill>
                                     <a:schemeClr val="tx1"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                   <a:round/>
                                   <a:headEnd type="none" w="med" len="med"/>
                                   <a:tailEnd type="none" w="med" len="med"/>
                                 </a:ln>
                                 <a:effectLst/>
                               </wps:spPr>
                               <wps:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" rtlCol="0" anchor="t" anchorCtr="0" compatLnSpc="1">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                               </wps:bodyPr>
                             </wps:wsp>
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="14" name="Grafik 16"/>
                                 <pic:cNvPicPr>
                                   <a:picLocks noChangeAspect="1"/>
                                 </pic:cNvPicPr>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="rId14"/>
+                                <a:blip r:embed="rId17"/>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm>
                                   <a:off x="394854" y="138545"/>
                                   <a:ext cx="1892300" cy="819785"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:ln w="12700">
                                   <a:solidFill>
                                     <a:srgbClr val="FF0000"/>
                                   </a:solidFill>
                                 </a:ln>
                               </pic:spPr>
                             </pic:pic>
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="15" name="Grafik 14"/>
                                 <pic:cNvPicPr>
                                   <a:picLocks noChangeAspect="1"/>
                                 </pic:cNvPicPr>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="rId15"/>
+                                <a:blip r:embed="rId18"/>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm>
                                   <a:off x="90054" y="1115291"/>
                                   <a:ext cx="2263140" cy="431165"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                               </pic:spPr>
                             </pic:pic>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="7C2AEF48" id="Gruppieren 11" o:spid="_x0000_s1026" style="width:206.7pt;height:134.65pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="25238,16104" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQBRtcqa0wMAAMoKAAAOAAAAZHJzL2Uyb0RvYy54bWzUVttu3DYQfS/QfyD0&#10;Hq+kvQveDQI7XgRwU6NO0WcuRUmEJZIlubd+fQ8paW8OECPJSwxYS4rD4cyZOUe8fb9varLlxgol&#10;F1FyE0eES6ZyIctF9PeXh3eziFhHZU5rJfkiOnAbvV/+/tvtTmc8VZWqc24InEib7fQiqpzT2WBg&#10;WcUbam+U5hKLhTINdZiacpAbuoP3ph6kcTwZ7JTJtVGMW4u39+1itAz+i4Iz92dRWO5IvYgQmwtP&#10;E55r/xwsb2lWGqorwbow6HdE0VAhcejR1T11lGyMeOWqEcwoqwp3w1QzUEUhGA85IJskvspmZdRG&#10;h1zKbFfqI0yA9gqn73bLPm+fDBE5apdERNIGNVqZjdaCGy4JXgKhnS4zGK6MftZPpntRtjOf9L4w&#10;jf9FOmQfsD0cseV7RxheppN0HM9RAoa1ZJrE6WTaos8qlOjVPlZ97HeO0+EsmXc7J0k8SsLOQX/w&#10;wMd3DGen0Un2BJb9MbCeK6p5qIH1GPRgpT1Yf3FWOc5eSJK2UAWzI042s4CMrHd/qBzQ0o1ToU/e&#10;BNm3EqeZNtatuGqIHywig34P7un20ToUChj1Jr5AUj2Iug49X0uyQyHSaexrQkG9oqYOw0ajGaws&#10;I0LrEpxmzgSXVtUi99u9o8BPflcbsqVgltuHPsFpF1b+6Htqq9YoLLUlR1/LPIRRcZp/lDlxBw14&#10;JDQi8nE1PI9IzXG8HwVLR0X9FksEUUsfIw/073DwXeEr4ZvZZmuVH1AV6BZAq5T5D4dCA5D3vxtq&#10;EEL9SaJv5slo5EUjTEbjaYqJOV9Zn6/ITXOnAAZ4ZFwdhrCnkuEAQNQP71wrP+C/pu5RPmvm9/iI&#10;PV5f9v9Qo7t6OrDns+pbkGZXZW1tUeVTTt0EBFjeasEy/HeygdErJnxbXrHLbTwirUQ3b/LRUPOy&#10;0e/aDMVa1MIdglojSx+U3D4J5mvhJ2ekGvWkWhlaCFBq4kvfG7VbgJJgj4q9WCLVXUVlyT9Yjb73&#10;IMJ6cGkephfnrWuh+zb24y4zFOVKU78CTqvX94ptGi5d+wEyHLzB189WQluUPuPNmoNC5lMeAgIn&#10;nOGOVb7CBfgDxeioeVwIUZ4C8ym0zdpL3FFbh/PRbAycvIgOMRq35OhVNpnN02FgNAwgmtNZMDhK&#10;5UkO3qgY5zIRiH+hAqZcHzXg4SHGXyjBhQx0fAwptkmFIXL8BTt0fN2ho1+7Q8M36+d26DyO+wZN&#10;knE670jQd2iaToaJV1V/DxgNk2TyQx361bYKFwJcmML3r7vc+RvZ+TwI5ekKuvwfAAD//wMAUEsD&#10;BAoAAAAAAAAAIQDra7n5i6oAAIuqAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAA&#10;AA1JSERSAAAA+wAAAH8IAgAAAKYxIz8AAAABc1JHQgCuzhzpAACqRUlEQVR4Xu29BWBU19Y2PBZ3&#10;JU4El+BW3CnupVCkUKNA6a2XOnVvqdBSoy0thZYa7u4OwYIHQhLiPsnY/zxrn5kkQO3+977f7X3f&#10;U5qZOWefLWuvvfbyrbfbHWV6h0Fn9bLqdAaDzmDU/d/1fxD474WA3u6wW3Q2vc5udBj1Oj2u/97B&#10;/t/I/g8COr3DYdHZHQ6docJg9HQBxPG/CTRY4//J40Xf/o8K/evwkRjvsOn0BmNBWelnH33kpjPd&#10;NfUeT29PuwME367XkdfROYwOB6HuAP/j3ATsMhF613xcMzEOOx7bdQbcVnySTf4agVxYXzKF8qGq&#10;0ypT40IJ1RifExdR0K4D58WyfFkaVaWcj/BbiktV8i5+6VmV6iMufPCbAU9t/Kd3ZxV6m82OWwYD&#10;3rDb9NjnHHo7bpnQa4cDAFCDdNiko+i+qlbakg9WwgZqYqX2WLWuAUl9yC12G1RGdZmDB3xlZNrg&#10;ZAwcM0ZNciT1CwQxFao5dI232T5Aja/O6lFeG7t0yYYxAji4a+MYrSaHUWfX84/UiyYFkjdaVP+V&#10;a82gs1jtBoNFp/MymezlJfc/9I9PPp7PadDrKuyVNl2lzV4hwCdY1OTJVBOuAnmFTtoT/BCMU/cd&#10;WC7O8rwvU6Y+8VehpvpffmqE1vlT7irUVV/VB/9p04OvaEEtJWe3+LPqDsraObXSmGtS0S+HFXdt&#10;wHsdvthRocWq1iFvE9Vtdit5PJ3VprMSIZx9ro7d2rpUK9fZCWK4GgpHii9VXdRgpUpyROib9FCB&#10;QX1qcAU4HApE2uLR6teGL004Iaiqcm1ULgg7bDJx+Ge1YzVj1BiaNgEcpusCQdFAq7VeE6RVBf8L&#10;vhmfffYZKwm33t2ob9u+jcmhe/7lV1q07JiYVNuo1+OBgYTNxNk3AEggdSRELuJejTgoeqbRP5lc&#10;YBJopiJFBCou0nhOoUIQkm2N3Gs/OfPEc9A2IdvqkrWG7UIVVu+rr4JaQuGcOKeWg+sOC6AZIWb8&#10;4GNQPQjoetJ1q6XcZDIZ9UajEc0ZrEAMvc1gMOFhhXQaxJGkWAgoXwdhlqXvpPTcRVCfs29a16pR&#10;TK3b0rqMwzV6rcd8gt4I1ZCeSknZnQAFAk9IsPZAkWMpoL4oCLCn2rpzjlVqxJgEaNhSUMYB+BtR&#10;pZ1gh5qiCp5aZU7wOsFeYy1rk/E3/xCc0zZXq5uH6bGnZ026fdK06TNyc0sxEXYr+BmRaAl4bP82&#10;7LIKKwWnrr2qbgqYyS5oRcg6OC8gAXgGQRONrteoR8MJ7tquFWRQVKiKgGoYeE0vFHdU/UIfgOTo&#10;tkZB8Z7NYLTpTMJI2E1uPvmZ6aOHDk1MaJRbWA5crzCb2zaqP3HS7cUlJUYgiKx0qw0UkaPRatc+&#10;VO8Vz+FsuUb7im24Id5UldO0Y0B7rfOqWhTA69VotzYsDbGdsMUMshUnIPAU9WjAxofNZgGbZsQC&#10;tgDp3VArbpJjIyzVbuBcO/+F6H2D1WmwWSrJv5IcYPB6d3ff9957+9Ch3WGhPoAL6J8BM0HEwyZr&#10;dZBPcbItMidOjFXTo02UzJIiXYoIsZSzBO87C9yQXKhaFUJomz4ZWnWHEwUyxz7Itq7m3bVGVCEn&#10;8dJqIfPjfJkv4v9KDJciBmkfBpWdcfn8xctgQUApK83ms6fPXL58GRgChkNvANNrNRmx+SmMB94o&#10;ocaJnqQXXFTskuq17G/ySZgoDHMuFQEYWXGsYRcb7YRD1SpQQHb9dvJS1ZZTta+qHvRBYzUFViQX&#10;6Ckm0GGzbFix8uGHnywxm0WownSriePyv+EcVLt5/ZL7ozf+s58bjNjTTSar1WI2l589k3rs+KET&#10;qaeuXEk7der0yVOnU1NPl5dZbBRjMdvgUQBcF6tHWLh+OIfJLV9uKhwDqlWRcRc+OJFV3dCIlhNX&#10;1Kfa1cmDVH+rSgCoarraursBrGvuOopsKpHBbnFgkQOV+cVhNHkCwYEP7h6e9Ro2Skyq4wlOR4Yr&#10;fL62zCA5yk6jXTJSJVFqGOjEJKK7E21FUK66yCrV6Kni+JyLsmp1kHmpCZ9qaO4ChbbnOmtUjcpq&#10;NthslKTOnU0dMWzEqdSzGKQ05ByLIhrVJug/G1f/Nb0TAuTQebh57Nm2pWWzNk0at2hUv0HD+vUa&#10;N6jXqEG9+vXrZWZdMQArABub3QYyWDXbII+UumpeGvV13lTSktr35cMJ4OuWiqsajfC4mHiFDdq8&#10;cjUJGlTRKOF0aqB9NQaKxbhXidxN5hhkzw3cMUxuViv5ObDpINkGD53RA1ob1Ovp7bPz6LFPPp7r&#10;6+3NYZMWG0Duq29uzgb4Pmpij0gLql0yvGrYRMyrQnOhCRoEWLPWf1VesBpMoBMANQh9NahQKuUb&#10;WivyswZUsYwxTp3eWmEurazQ600akETHpXVXNs/fmAu1Hv7brqp5qrBYjHpTh05dJ0+5Y+LkOyZP&#10;uev226fcfc80X39fiHGUbQ1uBr2JGgT5R/2YXhEN56XNKbhFpYkQ1aHwjprijQUpMAEHNVgKFpCz&#10;UHUIXRec1jhmvY50FhfqFMYfFaJN4CxRDN8UKyq6JFFvuDgI5/4BWmvVQRpRxBgfEE10sDy4ufvo&#10;DO5kB4z4a7RZ7W7QVlXtYODg0Sy0HRC/MXz8Qheq7TiqUa3X2hdtR6JgRBlUI+wgtMLMa6wQH1EY&#10;doJOMF6NWQOkrGjZ39QG6Nzo+MkyVUSHjKiIRPKJjgpMFGZjeuSBKSAoAPfdPTx83d2kaq5z0bNC&#10;IeGuCrmWlZoJJ2H5/f2z+tz/bb7rHTaoajgB635ZOHLsHW9+PH/KbaOu6z7gL2oVYqQFWmtQRUvR&#10;1bfeeie2YYvRw4d6ursJjBzF+Ve/XbAgr0J/z9R7g7zcSwovf/H5N0HhtcdPGLtj1661K1db7RWJ&#10;iXWG33Krj7cXMN1kt9sNwGLhsx0moUn27PTTXy1cGhgWOWXSuC1bNq9etwG8aLOW7YYPHoBShfn5&#10;3y/+IS3tnF9AwJBRY+slxEG1aoQ4ygVGZDp48Mi69WuLCgu8PDz79e7Tsl0bFDBAxQ5irrMauKLc&#10;lq1cs3f3Nqybjh06dmjTtN/Asdv2nU3PPhMe5GmrKHr35XciEpKGjRnl4+ZmgHLW5Ia97Ifvf0o5&#10;dhT19+vb76ab2nOhat2mQqvMXLJ86erjx45brBU+HsYe3bq269yjHC05dCaH9eiB7T8uXd9rwJD2&#10;rZp9++03qSdPenl69hs6smXTxqjn1NmLS75fWF5SFJdQZ9Qt4wJ9Pag4tUN9Dow0WCzWX375JSXl&#10;sNVmr50QP2TQkPCwMLsNlIMr/fDBg4t/Wjpk8PA2rZp9/eUXp8+nGQzG3t27dOraDdsKlO5bNy5f&#10;suiXjz+eH1kvefiIAR3btBs2ZADoPvpsqbD9+NMvJ08dt1gs9evXHzZshK+vbGtCGJzmdyFu1+xg&#10;fxv0vlFHAVmwsyCy635aEOjl9/68b0Fxob61OwBqs81uscFE5YDMKgXxacMdcDeO7MupqK/3wOFF&#10;peXgB6DWxnX57ImG8THegRFXckrw8+LJ3VEB3t27D3h1zpzYuNqqfRCbwcNHp+UU8hWrxWazVdoq&#10;sRJQCbYFtHNs36aIkLCbug78eN68iIgI9VZoWK0335xz8cLpYUOGucbRoWPXDTv2CncFO1oFXn7z&#10;tTcaNSQaqate3XrPzH6poMKCmu1Y247KkqsXHr1/ekhIqCoQFRLy+Mx7OrbuZDBGX8gvK3fYS4qy&#10;QMy7dul5Ob9IulOem3n+llvGenv7q1ewYt96Zy6f2NEiZYADB3YPHtjf09PH1W7DpMTXXn3NTEiy&#10;4JdzX8OjB598YeY/HnCVad68zcZN21avWp3crLW6aTK5TZoy7dKVq3jF4eBwzp29eOutE3x9fF1v&#10;denSdfmyFYQ1K65cOH8eHj0667k777zbVSYpMeHjz74slRl54qE7cd9L5w7A48vgIbcKkB0nThwY&#10;O2asl6dWs5ub24ABgw4fOoJHgBPmGhigJsSGb/9FF8UywXj7+p++CvYKmPPRQlkBwPkKu43qCqCS&#10;lRMHG4ZgvN0K/qfC7si9kupv1A0bM7G41AysVVDJvJDarmnD8Nh6aVnFXACn9zROiA4MqhUUET3r&#10;6We3bd36y5KFLZIbAvSz53zGVyyVqNXC+iu5bLCaHLbTR7Y3rls/ICgyoX7Dl197bevWbe+880ZI&#10;YGCgX2DzFs27dOmxcsXKzRvWTL7tFtRz2533l5gr1aJ965VXPD08GjZsunDh4m3bti379aeWyU0h&#10;m7/yzkfsuGD80w9Nx37Su0/vVSuXbVy/bsLYW711uiDfQHf36IvFZcDR4vxL8d5ugweOvFxUxkpt&#10;JTOnsKHRt03GhrPk+8W14xL8AkJ3794tNMCelZ118819UOD551/atHX7ls2bn354pp9BFxIcvmzb&#10;HoGK9buPXvPx8g2PiG3d7qbvf/pp29aN0++YwAVZv1Fs7Xq333Xf2vXr1y1b0qh+HexGH32+SNCu&#10;pCAvq3PHnig2ZfLtGzas3rh542tvvoVdMKF24sGDJwXjrT98BYw3htWKrlu/yfc//Lh1y9a3X3sZ&#10;PFtgUOS+1MucgrTj3335sZdO3/amvss3bDqZegYzmZ9zZfTowah5/Pgpa9es3rp1651T7sDPVq3a&#10;Xb2aSzQXXFf//isxnqR7/Y/zAz1935/3nZokjhTE3M5vlXYrvhIK+GGpsNqsQLGcK6lgDwffMrGo&#10;nNTIgiIOx9VLp25KbhgZW+9qIYo4Lp/b2yg+Sqfznv32+xWVvINrzfIl/r6+bboOKAF+2aysn+3w&#10;dSE/lacPb25Wr77OEPDiux9CEc7pt1lHD+qPKWnYrPXRlBOqnqwLxwI83Zq27H4+PQs/L104nRQb&#10;07BOw+Mpgg1yXb5woWe33oG14o+fz8DPc8f2hAf5tG7X/uSZc6pAcXHBnbcMAe/r4xN/Jq+83GEt&#10;KU6Lc9cPHDDifH4pCqTs2Rjp792+c+/MvCL1yvz5X8AF4Y477lY/Fyz4BAzA1KkzwRuoO+bygglD&#10;+pL0vvyuuvPdx6+Z9PrI2PrrtuxSd3IunW0UG82FNOHe3NJyuWf/aeGXuDN52iyO2m6b9/6bYIvu&#10;m/FYSQnJBy7c/+6bzyFuTZ32qMDLumT+XCyS0MiEHfsPa2UqS2ZNm4J63p3/o5ChsovHdgboDH37&#10;jytUJRyW7xd8BkXUHXdOLSrmVoyrtLhk/Dguwpdfel3dwbsgeKQU2lv/JR8uyZWiDmyPZWAni4oK&#10;CgvwF5e5HENWmjkoMiCBibeMTdhuCzAY/CaBg1+iydNZys12TDxK0GSjVCwGvXfQ8FGjsW/qLHDT&#10;LGnetHF4eFhhYUlRaRnVIHD8oBHfJY7BrcUCM1BAcNiQESPI2dsrwZu2bdMCFXbo1LNJ4wZKMAuL&#10;imjTsnna5XT0FY9WLFualZH54IMPNmxc37m/W6Nr1x4zckRB1sWtO/bg5p7Nm/OKynv0H1Q/KYH7&#10;ks7h6xsw9a6JPhRNjeLmQgmYu7nVRtWGTrd2zdrCorJRo8bUCvJTXgN9+/SNjYnNyMzIyy9GgZMn&#10;Tvn5+Y0YNQq2C75gt3p4+vfuQ9p8NaOwgsPi7gVXhcTGyR1uagehApJ/SExMbK0A6E96DRoQ7O1p&#10;qQTPb2vWohlMXhcuXgH5sFcUfr9wUUxk4kMPPehDrgbvQYo3DBs2ZNDAAQsWfJeVW4ZX3GhVsA8a&#10;Ojy5RTLNJVab0c27dctkFL546bJS+2CXNmECwaeCecQQLKVLFi9ymNzHjJ/g5+tjs5odtkpvX59H&#10;Hnk4OCh01cpVZaVml/bmN9Q4TgD/DT/FDCMXxXKH7ZGZdwYEBAQFhvJPUMCK5Rsw8cqwLaoSGwAI&#10;/T1/u+GTMo1dNF1Kxnfz9FB3KUTSRYV4VTuhbnCwP2eMLgtgVmHK1FVaraVlmGZlTqfRCLIDFf/Q&#10;OND+r/cJDIqODq+0V1orYe/XxUaG+RpMCUkJnEOoSclogvTD7cdhNnN1nTh+3GK3BQcHnzlz5sSp&#10;k6dSj51KPXXm9OkAfx9/b9+de/eijzt2bDe6+7Tv2pMKRS5X9jk6sXajenXLzWZIttB3QAWFURhA&#10;SOFPoHOcOnMBsnX7dmS1ues5KmtFRJ4+c2HZ0l+Cg/ywOp557pXCwsKe3TsqMFoslXk5l7KyrrKf&#10;4qFAUBmg5zI2atLE3WXN0xkSYiOjwqMiYmIIN3fqonQWM9SoZWYLoHrlyuWMzKzAwKBKc9Hpk8fP&#10;nD55IvX0ydNn09LTfX19iouKz5y9gPfQHF4Pi4ziNGEBUcEEIZ2t5uaTEAC0WAi0K2DqxEpiKSvY&#10;u3N3k6atE5MS8diId0BWbLYGDRrUCo/IzsnJzMxEMXEl/Bti9B91WTkNcHYEaR116jfv1qNn1+7d&#10;unXr0a1b95AQimuK9lF8xw/oTXBRZwOMo54N+CsPWYso6GGVhAKQroG4Dy4wqna8B8xcrEj0awbu&#10;B2jY5MZ7+KF2EegbSWaBhwZoBPW1ouNYIxSgHvRixg6BlhxQnIujI77qbVYvN3f0weRJLWVBYRGk&#10;i+G3DK9bt26jBg0b1G+Cf3Xr1Rs9YXxRWXHa+QvocUF2vsnD19fPn1sPPGmoX7T6eHtGxsRCO+kB&#10;RSVumPSV0F7bhcbbbAXF5XYjsIJin6x7GF9lQ5ORYpswoSt2y+FDB1avXrdw4Q8vvvTyLUOGPTn7&#10;DfZT00ASHkY3U1h4CDqKJrBO+NBAj1SsKwU4PhEgGcEA6XV5OdmVlZUpJw7UqZ9Ur2HjuvWSG9Wv&#10;17Benbp1kxcs/FbnqMzJzmQTpB66QP9AwIUzKb4/4gWkc5M+8zb9LAFA6I0wYmNZbmFhfnFAcKSX&#10;F0QYNfk0pZvcTaGBfvn5+bkFBXxNNJMcsosoaqX/3h9V+nilaH/wyacgz23asHHjxvUbN27o3qM9&#10;nVX5T9xo6YlIrYfMEmg5VM52OF8SaAIX2rqFqimSjxeMBjdstFSz0ScAJT1opie6WGSJuVxlXHBF&#10;U3hg9PD2EfMYMIRuIFTmODkowb0K1Caabnd0B4gLtRLuDh00YuLEO8ZPnDjh9vETJo6dPHH8lPH4&#10;NbFXN9BgvY2adTd/Ty/UTD4DPsBwn3VzQ1v0uVIewTobsEgjb1ivwHqQXANx0aAzVdq5Ptk+Falc&#10;vAW5We+89W63br369es9duyouR99bHT3btuquUCBSx+DqIQbnEHv6cmlK2pzYhOUvKAJnoqOatQU&#10;xbHJWEjuHXZzRWVoSOSkSVNvnzBp0m23wUgy4fYpd9x+26SJEyZNmRATFU5ThKjjFUspWy0qcldz&#10;IGtSegFFGtcCZk7YQW6oRpvDKDsq2XR5VdYLliK2TvqVwt2SL7NDf28Mv7b3Lnd3zWhoriCLALcT&#10;hcEU1AEFOpLQeqcslwaTibYco8li05nLysGzC5FXLygWqIorV99lK6EMoOZAiCXnRPtdo7jLLdll&#10;F9TqrdZ3UjLuJbDjYIvg5mPy8PJAF19+8cX58z/5av78Lz//6sv533w2/6tPv8Kv+Y/ffw96YfJy&#10;qygrKsjJ4WBoU2M9lRWWQkgCwsJL99WalTEZDJ7wKSV7oqxJXPiwH/z03TcvvfrWmQuX8H3x/M8e&#10;ePjh+LpNnnv22fc++PCbb79btOT7e6dOFpxzmZ2E0qphyo6mNlWxdrqWunJI1pr28fJ29zBBL/TF&#10;Fx9+/uUXX3z99fzPPvny808/+fzrL+Z/+cWnH7Rp0QRoCW4JVbiDW6pxCSHT7OPK+gYv0Uq4h+KL&#10;uy+2OL3eSo0t+4HBia+gvcJcXl7m7+8bGBKIB9ocEST/VUReWBQxdNMPFnRLyK/Cbs4SyBApHCEI&#10;SkFLhN4EjTy5TjsgqKsoLgPgaLgU55C8ouLcvHyaaLUJ4Kf4LVZdTrLuQnc1y9dcLt8P56IQH6hq&#10;Xjo0NnEirRZ6MesMERG18LFmzVoUo0rJUQY1BaZ9387doPgLf1qBwTRv3spaWX4iJQXNkZni5VZY&#10;UpZ6KhWoA8u+COaQpmGwYmQA1nZMdAzCBM6dO6vhKk2hxpdeeOnNt+aWlMF8n/vLTz8EBEe9O3fu&#10;0888M/3eqb169ggIjrhwMU0qh9O9wj3+0TY+fqehTWtNGxLuYKsCw43JgD+MPSIyKjAgMDMz4/zZ&#10;LMHLSqrP6O9X/vGHH4y7bUp6Ri62WUXHrRawJdUgLNBU/nZszM2TtlnGgVDT4BUY2KpVi2NHDuVm&#10;Q9jg7OpRr16fn52dlZ3t4+MD4YGcm8SiYIurSb6unae/3W/F1Qj7gB0YkhZ94ZVTH/hkoBOcxYka&#10;IIcGsJw0ZUMGgzXe7uZjSqgTk3LwSEkJBFAsFwJ95+69ZzJzoLVwsjXgeoWzrAkYDQMUe6Bmp+oS&#10;XkCidkhmtIeaZ3E1UkbGglZW8Y1BEzffPCAowG/+11+np2cKJww/XxP2qI8/+eSrr742waFApxs4&#10;eIifl8evPy3JKyykZxxrd9u4YfP5zCtuRgZ9cOYJA+KB6tRN7Tt4exgXLf6eQgtYKIMh9fjhc+fT&#10;oLpuWDehtBBokxEYEN6wYX0dbEbiWJCbeXHFynUCE80Nxg7rj8NmlI1COELZo2QhUBpQnIbmtcAd&#10;CztrQEhMx06dM7LOfTH/c6kKRIS0+MSxE08//dyOnfs8PcmFc8au9elxgUztS0b0HGoDT083oRlw&#10;FvEcMKh/Qe6ZFSuWC+zhMQ+u0zTvs8+v5OS0bNUqLChAuciKAkKB97/nkmkXLkMU7vAjlxmRMYL9&#10;hl6FO7qoGqmpETOUhFLofQOCunbrUpifBkaiFHpGh37Jj9898dRzYOtRH10H+Ar5WHjZO9FaWE0N&#10;jauWQRW+qy0BhnnOoq36Vg0RUbrl2i44G+A6YLGFcRhvtetw07Ahgw8e3jtx4pT9Bw6Y9O7FRUXP&#10;PvP0gm8X9B84vFfPTqg6qXGTMaOGbdm46sEHHy7Oy8bsL/5+8azHnxduBhjN+YeDLcQ7cm3Srd59&#10;+7Rt3WLZz4s/eH8eChQU5z/2+KyisrKRowZ7uBm9/QMS6ze6nHbys4+/AoHAMjtw4ODkSbfv3H9Y&#10;6qIixTl2bYNyjUG+cHnVxCZKOaIS0M2YMT0kKPSNN1969pmnys0lUKkcO5F6+5Q7r+ZmP/n4rJAg&#10;L3Kd4v1WhZPSZwk/wIpX683g5R0QFR2WeuqYucxaVg6jgWXoqBGtmrR8afZTc7/4tLyCGtT5n3/6&#10;2utv+Hn73f+PmdTTqiq4NP+7eBpChypBMjbrf1kY6ONtMnl5+/gHBOCrj7e3N74cPETThrkS5ggW&#10;g3G0ksIqv+/etCYxNgabgLe3V6APbIrxgFfHdq1DI+MzcmnauJR6ID4y8qZ+t5RW0jVXWUZzMi8l&#10;xcUk1G+clpGtaqR5S8z1isU6fnRbfGx8h14jYJhh58QI9c3n74IQvfjmh07zSLnNnNOtTVvvgIR9&#10;R07JzfKMK5e7d+vt5ubuia77ePv5erm7uzdp3OzA4aOsV4wqGZcutm/XFtJqoJenv5+ft6/f0Jt7&#10;3tS6LZZwen4pOIfSopxaRrc+vQdcKVB2n8qUw7uCQ8I83L38fXy8/FCn25SJd1ih25YKf1nyTWhQ&#10;mMno5+UN0Pn4+vnWq5P43hvPu+sMfQaNyy2mdemreW8ajO6z33of38WmgxGZJw/rVSs4Yv2uA2L0&#10;xp0KGMiAZ+17jSiEuwPscg7b4kU/+vr4gfJ4+2BMPl5efhjRzBmPlJdbK+j5Yfn28w8wia+89TF+&#10;iGTP67svP8LNu2c+JTctBQUZwwfQPoBtYcz4yWVmWKLsy5f8WqtWhLunuxd8RH1Rsxckh8XfLeaA&#10;rZwM/sN6gtGRVO6/51JEl2xLUFgt6PRi46IjImuFBAfXqhUeGVELF+g8KLy7G7wmRY5VMh9es+va&#10;dum2cuXS4bcMAewa1mv81tvvPP/iy/EJuGorj0eTu1d8YmJcVC0RkKncIO0xmhISExPi40wiHggh&#10;qXG5e3jHJybExdRyPuYntpQ69eqGBAU4i4LzcYOBKSkhGrQWN0EXIyKjVyxf9v57c5OTm9YKrxUX&#10;H//Iww9t2ba5cZMmFuVY6XBExEStXL161pNPxcZGRUVGznriqY8/+yI2Pi6pXiLUkcIimGrXqx8X&#10;F+thUvKfpXFyi5SjRyZPmhgeHh6fkPTam29//MnHUFjS+UinHzz81pXLf+nRtX1ErYj4hMSZ99+/&#10;d+++aTPu79KjKwhzYX4e6vAPCK5XNykkiBKhNii4BkTHJSUl+HpS3yqXweTuXScRhuMwgBo/EZE4&#10;avSwI4cPT4FmJpqT0apVq6VLl7711quQpymy6gyBQaGJiYnhoQSLC4x+2HkSE2uFB0n/DQEBtV58&#10;9dV+PXtFRtYCeSqvAI9j7T904NatW0bdNi4yKrpWWPgtt47Zf+DgqFtGcU/mDifcknRLOvPfc8kW&#10;KhKrXoct2AX9GiOkYOhETdHLUCXGkGUyptCTOydRopiVEyweCNsKRZsnMc1ZgygBlGwsH1xA3P7l&#10;lwSjaZHQVORhZpQc4Ayspr8ua2Yx6NHgQMgOy4Qw5Y480fjv6gOQfAyqHSA+1Jrg6WtyTEqzV62f&#10;6qfkFwBYUDNYiJqXjMQ5HE3i0EogIYpoAJ0/lQ5RgUzgw2rFtVFyPcg3Gz07qQkWn2QNhLiDjU0a&#10;qX5pWkeBEIEvC945Rmflqh5iq0AG/7SaIY5SAQrJ2eRqq0b1LgQX7YUmBV87/L/tb4Ws4ifAQB9X&#10;hIeglGaWqjE4LeZVzTWmT9S5JAOwy1ebK37FZDDcgkJAjRnjC2Q/a3KILmFOrQDy/lUrSamO5C25&#10;KTsG6+cduWrinHZTC6VykSuRxZyimMNMLT9Hj3VHjpuheGq2BfdV95TVRlhujEO4Zuc/aZVrlXyK&#10;4JbIvtrqxgtAfPG1AMqBOogsqJCQK0/VSWGGGnU+oeWBnIpaw5rcrirGPZgvJApAPXGNWvIhONeE&#10;C1c5H5pozNrUZsVZkuwSIiURDLSEuUZUU6BQNMhV4d8Wwa/rOGAhmg6FQ1XXb42Wy0KVEtnGiUsK&#10;A52YXYV9DKSoyuvnnBgiq/amNnnX4Ctojxh4XEuFeyxjrHlHa1/RNq2eKkJUY21pDhKuDcq5VNQI&#10;hC3Q0NYZaaEqr1aJpNxxDVoLoMZzCQ0GFKw0vCIJguA1/NEFe5Ui1Zk1hEYMhelO4ZVrTOJcJeRA&#10;WpOxVo/RhvuGZhhSS0jbuzgxClr8p4CkuixtaJ3XnlUbhwxUCzqRtySVAWmSUxmguqk6KVGz0qsb&#10;UpK/M/5ru73AjHEeGjLfaHGrPY45LviUblgSZaMSDvAO7JeAj0JrjRILLREIVquRsNQYgmqgU0UU&#10;HaQ6X0PuGrNbhdjSYQ1jFPpqlIwUT1FC3nWtTtnZhSGlGVT6LOEjqoTWYYUgynDDdmkdls6ouCIF&#10;K3ayGj3QBq8a0pa0wm3ilKhiKMMw5Ii2D+KrCw+1trXOVqtJAULrvLb3aJVVQUw91sxlCqCKMeJe&#10;5YzkU5saO6PalVpUiJZKSqImQ1vjEkCprmqdqjZJ/wVfNQrhnPdrR+Rc9AoQ1Qk/39AwwwkjhdkK&#10;gk6wCUVWcTV/9lKvXLujVsNhFxpXIXSNZm+gT1MoxAux3GpanYYwrcNVWkJt1mGV4apW2FENK+h+&#10;pmE2FZoMRgI2CZ/uxBx2UG0eZHOceI0OaEyRrB4toQieOm08LODqqLTiAuc1lNZlB5X7VeTEBTl5&#10;sQbSio+TkCphb/SQAKRjikA4F1eNOXJN45+dub9FOcXVKOJ34w5XAza+gv1RYhCZT06PJDESqIMV&#10;gbZDzaBGUAXLrqUWN4DudTgsXbnhNKjW1Vxde8kL179Vhe6C8YqFw98qnxENQcQXWurgKCSZmaxh&#10;J4JL3VwG+FQitXD+1OkYyU673leEs6bQ51R+CFuCHzWgpDm8CKxcI7zB+LU54tpwjrT6jqFh/HVz&#10;qfkbaPCi6KoY+qr/2WHXLKhMZr+FEH8LvP7tTpKlcwqjLOWkFxoXrVmnXIhL8CrxzMXaCsNHbz2J&#10;FSaktCm7hi6pn9fOYo1C/FG1r/4+iakq5xqcwmyneqFqzGpruqY7zscK2at3qxqOa1+vBZ+TgvK+&#10;k0eSGrQuVwlEtFhquhaRKUAnhFSgoIKwJirzg32sSuyhStxQfKxO1bWuCRPjCod33qzRb2cHZbpq&#10;QE+mxQUBtasRKDVlOY1wsahrYcmSqSJXzqkXdYBreQlpuhH1UjXekK5pCPfbeFuDikkx3vm96lwT&#10;TtOMFFf6s2valyl0EVM1oZKswkGnWdlRlT3VRS+VP4xCL41gSq1VjvhOUAjcoPc1GOB9AtQQsgcX&#10;D2Xbls4Lz1kTG5VCqGptKHwSuItehNHMzrVChR/Xp8bISh/QOZEQ6MNAgyJ06vCA5APyJ1pb4l6r&#10;CRXsg/hZVPVbQ5rq3Jv2UFs/2tBonKaGh8N3ip70jIEAZKWPsaY6Qv4PSbmG4AEY6iAzwDvOBT5o&#10;aVAp3ObVMGXw5NVFG+n0tVN3VR+1MlIS9iPVLsALJ2zaVVAEFiW8j1E7aZB0koABd+aEj9pGeEem&#10;gXla2QEGxsP/B05JBB88dfAAXgqYRvobaTsHFi7RA0VNDKgA7+fGTClivwW6kQpUp7JVoHWSiioZ&#10;ugaM5W2Oh4Y1o5VjgGeRoItiIJlqTuBSExwuvRvRRptLFxfrQlINzRX8NEZckQbFsorUKrgucFM8&#10;qAK6Sw+t0ECjVk6McSKOC4EAAmGsuPbEHZJIQY++qjmuojYq1241jsapYdCkRa3WqkY08q0Grfqn&#10;fH7EBCEyniJTBlqU6E3E+CdaGaV5EY5rMFDikqGGpa6qFaniQoUUYNOTAVHfK/ikRsjxCVMhiX0l&#10;gY7cYiYgWGL1bvQC1QBbrWbpi9o6hfcQINdA96oOuWaQa0i2cGacZFiXChQhmaG7nKKKVY2o6kW2&#10;rjkurYzzgbQvRdS6rglxl+pUgVjmX0UISc5bCTMhghICquKavajWtHqmGpDgckKQugbRxyI6B90A&#10;nohxEw811W3NGbmmc/xJ4nJtp11I6iqvtFhab9R2rGiAEFBJ0+W8o2BRlV/oBm0qsIvCQ5Tjkj6O&#10;oAC5p0Ka3aJio+pVpSXRLqWScyql1X0hGYplUEjtnBVNwaLd1pR5pDfESLXAlP+M6gAhSKd32cGU&#10;9tC5Yn9rINV6RgKIiVSVI5CU41DqLGlRLkAbaVzpuQIvJZgz4MAGTx7YjxFTxg0P3dEy1agGq+sf&#10;qzVVNczqoHFCyHlPFhSQBQ0ywVo1onMN/XFVV22UVTolBWD1SMHZ9boiZ65VpoIZNHaBdyXTlCCu&#10;JKxlYBwIC8mZUFGNtau2B1476Ro+iCedeHXJumUCWaq+MFdOE5Js2VUAqD5dQrmccpSL5ayGUTUL&#10;axhUfYzqfbXENQFNm1iOUUHvjy5qOGgCITXloiHtBg5wzknmZUHLeqq6nJRVsLDqgVoZGpo733Bp&#10;M2gQkALXESM6KSqUkNUrlJ/1MrgKqKoMwGq7r35ppOdGhEJ5GmJiGJUodEfFFRJWQvKFUPFNECQr&#10;/BTktiR4h/RLKq46oZFxGeO1GF8DIr8JZGlEOkBawNBkGYWCgcTzKpBp068acu5e2jPVcxdsucFr&#10;EpGmqpBsfnyVfZItgl80XTSMXTIg3qGQpxhFdaCASsXMTG+uibtmJFViIqtX2daQFlccYiUvEWsQ&#10;mqI2JTX7f+qqErKcEKnqRbUV41zgaueTRab+Ofckxexpd35rINd0im738D8GR8sEriSAIENYArIK&#10;mA5XbWtOXFbjqfqloKv8C/hdoSKLVM2N6xXXVKj3heQAeowPAiODO0wewuGwSid1cyF3dVBWx3jn&#10;KnItNyHtElEA2oMcxvB3xJ5OT2xF4SmuMD25ASRdNibGG3B7kZGCyUY5UQYJOVHIJAtRzY58qsX8&#10;+xOs0ACWMQ9JFapWspg5tC5XYbcT+bUxVqu3atL5Eg1izvWv6iESa04dwrZU0RSxzMgaUCWJJRa0&#10;TnjQ8ZY5rRR/o3TELp7T2Qk17yLgAyWY95MSl/JPAUTJEnK7ZLZ2Lei02vqtAZvqa0G+18R4bb1W&#10;zXTNOZd+KLhTq4B/xBWtHhm0MmnUnI0aKFL9ETObGo3IW4BBvPri7BGjxx5KOQlij9wYxEUNv9XU&#10;a+h8XX+UXFhT+yZooVQKAktXj5wltYUB7lbF+ZFowD9RJZTFa4yr0qZBS8uoenMdXb+2V5hPxBSg&#10;HA8oMBg+nTunN64+/frwg996w/m4V+/BQwY8/eysSxcvY5ywDyh0OX38YN++/V99Y45KeVh9T6oa&#10;IQeq5f684XKstjQxMNP3Cz7v1bv3nn2HmZ+PMqdSv95otVQTT5yYrsGt5hpwUgOnksm131ZtHDJx&#10;2uLUQM21/cKLzw4aNCQt7ZJwNpRBEan526PgKlEAxzqBZAV4Ij73wZnTRo4YX2GFLG/KvZoxoHff&#10;F155B6kftBi9muOv+lUdKSWyRnF7InfxU7n1SoIa1z3tMW/KfXHyZRmtkLOk5hLs3MRVpc4KnQ6t&#10;LAw9ggXuqFY7k99Yx40a6u0fvmHbbvUicxVol+t1rWfMUaE9Uj7GfF1rpKpv8G1meinniKr1QQaK&#10;LBeSmQovIltCyVtvvrVk6Vq8UGFBDIxF8YuusTtBU30UNUbkKsnUDfSwVayq9eHpd1XfHap/d/c0&#10;1alTf9W6jRhLBQtX7tqwFAUmTL6XINMGokFffmmghvevVcBYc2qqwVvgp56/+exjqHPRL6t4z1Kh&#10;dk+VhY6Dcv6vQK7+OUGmaqhCiprQEMhXQxlJbCOzoPWcKbc0D3CZLZutfNiwgdj6UlKOS7Yze6UF&#10;c88ESE4MrN4ealEOywSkRFazseyM8ze1SvbyDqdXN5IRnT+O0Q0dfbv4oquWpf9ax6+BifZTUwQz&#10;RpraMicZk9hWNUOKpDDqQvgpOEXhCSx2lXQOASniCTPEIYmOReJtOFBJ83xLETyN5sqnpOhgj0gH&#10;KExxa0NBHy9PNy8vF5MKucSF9IyPYOiDWgMaqUUVwtw5dTpOAVwoA4UiVwIcGb+UFdZWlCdQzDgD&#10;fPX6T+Z++Nhjj+XmloFNlMwjFTq9Rcn+KoKXQJF1JQnmkWiBGaOqoW+VikMjz0pEhb+luDHTr97b&#10;xxfhBj789PP29vPxAmTOnDn13DMvXs7Md5fC4LICfPw8vSUtnhqesw2gkoId+XEOQth9tdkq/sf5&#10;1/lFCyAzGekdiXgBFqKoIEtR4kg4oeTvAVW1S7oEUMF1Fw/FygENTjrjVNgtON3Rn5TT4tTjqC0J&#10;lFhARN5BiK5wEGROmagiwDcwKDBYQCSyhcSJaqdw4QvjadS+LBKqWk5wWdLIM3uEVxEd7+Hlo4lH&#10;DoenTu/h4YXGyULJtLMS0YQwPlvpyJx/1X4iHiyKaYZKU8Yv6loN90GFGQNixVkaEoIkwTkat6Dm&#10;A4KEjVkJWI94CCsElRwAPHBBlRKKTvdE4WXBrPN0HSFcGmNlqaww4rQx8V9lujxkxRGXFLzCBBXM&#10;iUDWTQbm4mtFLGNUKOHD/iM9gYxYJCYjYhaddIzVyCoEays8BBYn5lHieosKCystSALFw7Bk5kUs&#10;AsdGBb0gkwBfMeEqpY5RMOmPLtijuTA++2ZhcQnisQrxB/8KS0rSLl16ctasAB/33bt2bN60k/U4&#10;LG06dc0rKJgz55UKogzJLf0c8CnsvpzTwMQRTEuv2CDSP06qkwwIGslPZEdTvLOYOJAaSOLaUNiG&#10;pAp6zCloLU0FkDSgHBMiiudCHlWWCiSUIibQG5bcP0bN/AYy89SkSiucEPHEIKWUhHRUcxFLucsR&#10;0xHyz74pBtih+3z+/OyrWQ0a1EdrFZVg6+XMJcivpCA2nOyAbCUi8csxdHLUHAPhlGeoSCMoChbQ&#10;5eEK5aToqgkcag+FltkkYh2XkzGWLlTjzFxBGSwrsBUMow6V/KU7wj8pXMpixVCBkdJFZGWGmCU+&#10;SR56Ny+msbDrcBPJZQwmb9TC82SYmcW5lYB8usGXXVPRgWnmMCQhmSzPSk+TAfBViUAACGaQkERD&#10;MotAQnrhc3C0pBB1cfCFM+cQEsZgsbA3yPSC19FjNM5UMGAAeQSOCk9Hp0xSD8tgIavCSCftiyzH&#10;iAzwJhaLctBTzTuSx+B9JXIaDF6ANmK9WZdAQLEuLqSvzig6bzJjtTQhdYhukARFp/cPDHnuuRen&#10;TBhpt5UdOXQCCagAPHjtI5LYQ6lt2IgJ8CRZUPgo35l0hkdYSa3aU7HtOKdUpllvcsMxhmhO0jZj&#10;IIQ8UVU5mCGKCsUIHB6Ghe1OZRPh4EFoheBY3EzInE6BSvYRaJXQL9AISm4S5u+pTs/AFPMMLdrM&#10;3JgYCgl6kK2FKaIJD9Iv2jeE4gK72JLWUQ93NxGalKaTdgOQRFJM4p5AjEetwjpB1ANSSD4ROdaF&#10;hFzhL+6ow044elIG1A+lH94g9GRBKThRxNUYFvxWeZOUOzrVxMUl5j27tyE9EEonJNRt1bY1JgAj&#10;lX7oD+7dfeps+s0DBrrpzLt3b7uaW+QdGNbhpi6hfh4ocDrlUEpqqtlqT6zTsHXLZtzNNP0AAx1K&#10;iwt2792bnZ2HVhISklq3asnRI5KHxk4jNkSQX0UcwF5Ty2F0y7iae/DAvuKCfGSnaNigcYNGjWgG&#10;FA2guAkTRY8eP3Hy2HHsIPXrJbVo1Sbl6LGUEyndevQJDw2yWazMnqbXX8nKPnLoYGFBPnb1kLCw&#10;9h06InwPVVWUV2zfvnnnnv0A0KZ1q72M1pvatY8MC9NLGHhuXsauvXvLCss83D2b1G+c1LCuu0T9&#10;0wuRkFYZGxQ2VpczXatAeVbr1Wxp8yQ4KJpda/cuHd+a+60Zp/BQRW/MzcrYsGlPTHxiu/bJp0+k&#10;7Np7uGX7jg3rJGhSOT8cl86c2Lo/pV6DJq2bIXUHtx2svq1bN13NyoZgEhcb17pNWzeGJpP0aomw&#10;iMq0KYveFPiqP5926cC+/UjnFhMVeVOnjqeOnzp49Ej7jl1iYyJoh7VZTG7epeVlW7fvLMjLwxaQ&#10;mJDYvGVrN3SRBluEktj37z+YkZ3Tp0+33bs3p1/O9A2Kbt+yeWhooLncvPfAoSvpl0B9Q0ODWrRs&#10;ExQUTB0A9eaGXTu3X0rLurl/XwQZKl5BCLFglqLoEpB/9sLFkylHSosLgcDhEdFt23dErnZk4GUp&#10;UnHiohN/QeMJWKXfdyrkDUeOHjudehLZUQODgtq1bR8Y4I/XmZZAzYwISUiliqyi1oOISr5jKlKb&#10;q0eJtROeevbF/GJJy0zRwXLP+DG4/9PP6++YeKs2sXrPe6bPys4pXPXjD00bJKqbdeo1nP/Vt4yR&#10;5L7Gt1OOIN55vOSI41U7PuHlV9/IyS9kpUxQWnLv2CGBkQ3W7TzETcHGnKxbN20cPGykC31at271&#10;0ceflIMB1SRX7IVli77+onGyloo6Ljrq/Xfemjp1Ol7ZsuOAcCLgPst//P7b/gOHuuoB+iLDaOr5&#10;NDSdm51bJyYWj9yd3Nf33y+VFx1bNq0fPnKI662bWrf77LMFyDVcySTIDkhdQuJd8muVDKiEVrnK&#10;XrjvdqDb/J/XyE+GxUNWM2tJZStfeIR5rqc/+AoyuGLP2LZ+JX7eOpaS6w9ff4zvd814ECBEcbyC&#10;F1HD4w8wZfbr73+qGki7cObxRx9CkKrqZ3BwyAMPPpqRwbyz6Cdq/Wj2I7i/cMV2mcFSh710xaoV&#10;yDmnyiPp5Advv3mfQOy7Jb8w260V8bWWlKP77rjzDmQAUsViIiJnPfbEFeQcJm9cDLBPnniXf2Di&#10;q2++5R/EBOIBYXUOH04tzM168P4Hg0Mi1VsgNZMm3rb/IIOkyS3bSocOvBn3jxw+zl8CJYEhM63Y&#10;bUhjbrZVln751Tc3dezmAntgYMC0Gf/IysmX0dhyM1L73NQiILR+PkVFa8aZPQE63cjx95VUMO4a&#10;/yrK8t5946VGjUAOtGvs2Nt27dnH0k5xnuygiGWVGRfP9O7FrNDjxo2f99FH77/7dqsWrfBz5kNP&#10;mOUQMPTpH3dMwAbXtGm7Vm3avf3unHfnvNOkEVNjjxo5PjYq/u6pMz6aO/fJJx/FdlYrMu7Q0RQ1&#10;MTlXM7vc1A7Fbht367x5H739ztug1vj5zOyXkZgbMhxS/N41ekBgZMN1u1SCXPupIwca1qsLluOe&#10;6fd/9tlnr7/2SmREBDbrDz+dT+2MINWm5UtCAv2Dw+OeeeHVT+bNHTtmhIebvk4dJKQ27T9yXNVz&#10;YOe6sJDAiOjaL77yxrx5895+443GAo7Jd88sR3bT8vJfliwaM6Q/yMOtt8/47POvzp09C8ik7N+V&#10;mFAbyPrgg499PO8jaE4jQgK8ffzmzmfi5XIL0icojBcwujBcNVkN41+8bxI26kVrdyo4VLtsixZ8&#10;EFcrCF19c+5CkTas+7cu89D5T5z8EIpdvnisbmJCQoNWhYXIJW/lIsFSKcnp0qpJdO3GJy9mokxh&#10;fu6UCWMxliEDB3zw/rsffvhB9x698HPMuIlFJeUq9P7j2Q8Rm1eqDpQf3be1du04UNdHHp/18ccf&#10;3zf9Xj8Pt4TatRHOv/inZdJ565nUI+3aNMNbt99175wPP/7og/cH9+/NasfeU4YMQFh99vzp997t&#10;6YUI25g77r5zzvtvP/LMK0hm8fxjM1Cs/82jPp736SfzPpg0ntRq0PBxSGMorZfcNma4n2/gieOp&#10;+OHKTI+jCO1M/F+BPP3LliyEdA8G4Y033vzkk49fenF2bGwMKnn4idlSg7Uo+3z/Lm39QzSMzzyz&#10;ixg/4b5SiXJH9997fTbKN27c9M033/x43seT75iCn02atT6Reo7vC9I7Md5a+t5rL4IHmv6PWXl5&#10;+WpuUo4cQaJDNw/fleu3SIUVj941AVXEJzTa78xYveS7LwKFD757+pNm5nEH1EruvIvJyD/54mtV&#10;zzOzHsbPf9x/f35+nrpz6NDBBnXr+PsHbt4pxNhRfM+tg/0jGqzdeRA/KsuK7powDgj39geflJYj&#10;5TavjWtW+Pl41k5qfCT1PHCsvKRgcK/O0H18uehHVaAgP/3OybfJ0vbbupuLzW4tH96vi5+v79eL&#10;vldlcK1dtQph+37BUWlZWmc+eOUpvPPl4o3yHJth/rjRPIzk3TmfQshTby39+ZuI8JCY2vUuZuSC&#10;mye5ZjZ6ofEuFaiUrKYbK32RNF7fpFX3fv1u7te3T79+ffHRr2/f7t261ArDZOnq1mt+KDVN2jAf&#10;2Pqjl95/4p2P4YfFUnDPHZPACu7dtxsVMls5zmXYvjY6yL/v4FvL5YXvF8wHN3zrrWOzMpkoHFfa&#10;xQtdunQGQn/1rTbej59/FK2AxkvPSmbewRUy+9U3oBXGDeQge/oxLgk3d79FPy1nEWvZrIeJuEjb&#10;X1jCZOK4sjLTp0zGiwELF63kb1v2gzM5vz1vHllayjIFZeW5uelN68Ylxdc9d46rEVdhQWbHjm0M&#10;Rr/VG6R1W+HYkUN9vf2OHWfiCe4nGmkANHnwRGHelSF9ukPYW7+likB8+eVnSLLQpHn7bOaVsBek&#10;p/br1DogtK7QeFvG6V3+QuNLmb3Kcfz40VrBAa1atjgg5z7gKi4ufuChB9DVRx59BgNWmlDwRdQI&#10;51+90LN9S3ev4GMXuCeqzPG4fl3wARiRux98UYBuefxuYLz+0WeYYlxImy0r7Xh0GFCh/t6joI68&#10;g/+XfPs5SfgLb5NzyDzdrkm98Kj6x89e4WPo36XqH+a9iTIPPvWGZO0ou2PswKCoRpt2sa+nDm9L&#10;ikuMa9wxX7KE2GxI98x94JWn0XvDB1/8hDL7t64KDwrqP/gWHi1CxEM15RdPH4QKDAcg7DiAHPP2&#10;3MyTYcH+rdt0yC5QjAPhUpSf1bFDB8heuw6fUug8R9Bi7nwSOSy3cyf2+HiaOnXtnZVfQrWzxpdZ&#10;H5kxAVzjB/OXCJpDsEaSag3jnSYCUi5ZAew1BvX8TPItiG2XdXjt5eUT/uvKzeWquKN8z5ZfTPqA&#10;CYLx6O3iz9/HSGY99yqnh0ony3svPwtR7tNvfsVja0XebcNuNhg8Nu/lrigUnWlBtm1YjTMjhoya&#10;YObYrHNng9bov1tOHCq6ciLC36dD90GZeZKVRMhiTsbZnm0hUHl9t3Q9fualpUSH+PbqNyKnUNAd&#10;2hbp3Mljh7y9vIbfcjsXm734MclP/9pHC6Sn/HPhzMG6MRFNmrTKL1Z5WgiZjIyLEKvyC4pEZ1My&#10;ceQwPy//Q8c0sAuWKQMNumI+dnCnj0E/YNAQ4cfUuQIWHEeQlIhMLw32n7yAm/mZ5/t0bBUQmlQo&#10;SJNx+gCYquETZ5axTetrs58AerzwxtsCQA1BL6UdadW8cURonSuZZaix0mGRvKE6XdHVrJTDh7v3&#10;7BsZFQpCDW9GIoi9oku75Foe+lNn0vLK6HcquhSvhs2acx7Fgw05Wjw9TeG1IsPCg3FTjl3XeUve&#10;C8nUpMtIP5+bk1OnSbO6iZE6K5SATA8PobFZs/q1w8J27T0omm0RSeSYAPw4c+zQuUvpvQcO9TIZ&#10;LfCkZZZTah463dQGf1NSjqLM4f0Hs/MLe908EEnCKNOR4JZHxUZ2JjYzexhK+gcFHD1+at2GNaEB&#10;fmwE9VdWWirKfT0hmIqDpCChMhY6zylznEk9XWq2tuvQNTTQh2PW9NTG3j06+5mMu3cfoo4AWV1p&#10;mkCvlT9MdclVybEUsFSecTcvD19vJIXx9PXx9EFCN2YiCRgzeca+Q4f79O2C7G0iiNHPXgJbBRw6&#10;5O9uWS8m4qdf1hdYde5GQ0XJlV37kALfHwdXoX5zSf72jRtatb4pJr42Ug1yBFaAqqxF0ya1goMv&#10;XLgEoZ93xfOEzsc6x4mjR/OKShs0bREW5GutZDJX8JMh4eHNG9cBuohoqLt04Xx6bknT5m293I3m&#10;siKzuQxHwJaVl9eOiw8PDzh/8WzG1UJ4B7tJyFdMfLxZNECAR3g4sgbWOnbswMgRI7fv2FuO9EbW&#10;yoiIuMZNGgUE+InmnZoUqmRcmS+AlPK2mLft9Ro3uXgl49uFC5SAKW4aMBSWic8lTD1K60X4qAPd&#10;+UXAJd6I+Fe+Z8dOL7+Qjl3J2qG0VG2Ojgpp07xpZk5G+uVsASxO1xIVP1QoWeW22Nho0e3orZJi&#10;Ej5+XuGR0KkX5OaVlzKlP7LWGAzuMeSutAB6UYQ5aBfw9BIFknRFOq06eeVKemFBAdK6i5rLiJOj&#10;8Qpa9A4KCw+rdeH8OZywgyee0KApr3AsP57GUZEQE8GoKmY0Uy7vPqGRsdjFzIWZWDEZ6QUAUxhZ&#10;YVGVwPfQ6GOy2+rEQnKCZhd1GpEqnkmIDO6XrmQcSTmyefPmd157vXeXrus3bpYEHtqlpGmTh1L6&#10;mS5cvIQPH19fpZEF/yzmNV1kZDyUBhmXs6BMhDZU/GM0QdxVVc0vmgv2B599UViMXK7FyFP92uuv&#10;IJtVbHTcvXfd2ahOBLSFFdy+ZBAIxHN6rVXqbLH1GjRqkJh16dyJ4+cwosuXLm3bsa/HzYMS44Iw&#10;8NzcwryCiojIcHcvD6rbMFwRvr2DgpAsPL8Y+eULqRHXFjUVcZeuZFExGoQDe6AphnXCQmuJwTsg&#10;OIQZW2lX0l1MzwJc3n7lOR/ka/IJ8EKuLqa6QhqrwAsXM3ORUhSJtk3uyiIWGRnJ8YuBycuv1lPP&#10;zQ4PCV6/5tduHdtGhYU8NPP+gwcP5+IMEg6OBzWoU2urUQc6iSpijHqQ/S6kVi1g3aXL6dgZVixf&#10;9eIzT/fp1ffMuctuyhYkl0J8LQJC09lQoVuJE9YLi2DiCw0J1kIoJEOu3ugRHIokzPb0K+mqBkXB&#10;9LD4kipiKxFNgjvc+kikgPzQ/5og4VUwrQ9oPA3DklkJOmlYNMhSQI+OP1TLUIFJIHD1Ov/iRbzk&#10;5emhhgpDg+o2Vg5Qvyg/D9YLvIecxiqjHC7QB/xVufvo3gWEZ4XQ+JNAwoohSQL4NDgklKsZF0m0&#10;Qedm8vaghgGnMkvMnhEZyB575OG46JhmTZt369XnrffmGIwe/v7goatU6SrETaw2nBFLJebe5ASq&#10;lamLBeOhQmRsqCgopSC7JDo/gaDcE0Wbc+cQCxBuID89lIh0QnbzuHfmw2+/9fLZM6fGj71t/74U&#10;yYnPpOSEHCdD8zNhen2TX+d+fYryruzYxNyxR/cfvZhxdcCwoaJlM4Imc50LylClrfYVrEO7w8vN&#10;A1S5rAz0l9p29hTHFepsUMVioYYEYcHIixwY58Hdi/oWKOnx11wBjxVdVGztdu3xX9v27dq1aStX&#10;61Zt2rRp0byFO6mVMkQj+yhphNPzztar38A1q5beOmZ0k8aNvNxMkHpbtmw+dtLdF9KzBEaStNTl&#10;xyXrgPpzFScskLt47Njdd92FLHdNk5sMHTZs3qfz3dwDwaRRD3tD9a8ir9ouIRurpYIua05qKxu0&#10;nEXMdFeVovun4zu7AyO4zBkXjzJfifreYKuwmSus4bXCAv2Z15MxzDSychWJ8ZJkjOiFZUoDmHaJ&#10;XVJsYCSW/shfaS4rVqSIHtK8bYR3SEmFJSk+3t2dDcqJCsp9FHpZYq1RTrZAK6DXkrZDV2m2Yhpx&#10;BCT0wu4exMKLaemywmRoQi1Kykr4Ls0jhvLi0mlTp875YE7Hzl1vHTd29nPPfffdwhWrl3aE4she&#10;4Uq9qzpNj0YBYGAI9g3E9aiE8egs2Co2UgGq4NB5ecPApi1ZzcIvrzmpvUaK5IZG40ELBBqSPdZu&#10;m3LnvSOGDr547sgzs3DAUzmAqB3cSmdY5fUpjJYDacOGeZsqj+zZBaKxZu12HLeW3Kqp9MXu4+Mn&#10;DnKiz9bCWsS2DgWkuSwkBIhNJlPgIhYMHJYYHmKxW65m0NJCb1st1bG9oqQYRXDYBMrAFQLNI0k9&#10;dOc7d+3euWvXHpzwtnv3jr379uzZ8/PirxokRcJwKzTCAL5QZhwLQGGNIblVh28XLtq+dcsbb74x&#10;auSwOnUarPnx29dfe4vLk5RRTOKaxxnfBHCh5hcab8jJypw4+faF33zbo3ffSZMmP/3Ms4t/WLRy&#10;5ZKE2CjQICd4FZ1yba0acQFBhAkM1lIEYYGiklarIuLlC04WN4KDA4Q2aSZXfUh4RFx4yJ7du2C1&#10;gXhEN05ZCVczcsoqrcHgQr2wuClN4CVZ24x7EJJHUqEy/Fb1RhpU7o+1ayeEhYdeOHvGDO6Fnjlq&#10;AzBm5uSfvXAuMbG2zIcQcWcVcXUS/by9dm3bxmaqfFytl9PSwFoFBIXjhcT6iR4mt9QTJ9kQnaYZ&#10;WlFptu3cd5i4L2ty1/at69at799v8E8/L/l2wTdPPf10x+49PP0CMzN4uobyjHD1WRziOX9x8bVx&#10;HyfDqE1LqDYLHj12rKTcHFs7mrSEQ9FMmNVoPMmN0zoiiEm+U1IisJdqPdN+PPP+GXFR4avXrV74&#10;9feKgvEPYwTEGMi+4Z8xIrFuz5taHd676+DRk8vWbrmpc5cG9WLUU//AwPpJ0ccOpxTlldIObcW+&#10;BEOze25Gel5+rp9vkK8/GED6HXFIlL6M8QlxWMQ5WTm0J2LeOGdQkxRdTs8AIaS7BzLRQnep06We&#10;OVNB4z728ArY/XHSo6Wy+MMPPpz/zeLSskplUCKNV8BDMb3h/JljH7z1yvo1m9i3oJDbbr9z8fc/&#10;zvv4/dDgsEP7DhcWl5JrAeOgMXDqRcFcQpMg3LR+/eY9eydOmvzr0l+/+OIz6Lg7dOyCo4bLy81q&#10;N3POlDJZaTBSXeBuDr4qPNhcWnzm1CnxmqeOBJteZYX5Sham2xYVFSVVyBHt+AiNiOjcpVPKkX37&#10;9h1UlVDQ0Ok+/fzrUp2jadMGvpLmUFaIBOlRLCPtZRwkI4noU8FpVTu09p1DiU2oF58Qe/ZEyuZt&#10;u2D+VnmqcS1c+H2ZubRj+7aUq2h8E7IjONiwSXLDOokb1685ezEDBnHGVGIQltLP582Dtiu5RXOU&#10;adehY2StsPWrV2YXFgl9oXn86MGjR0+ddXIHurOnTuCYjfYdO4UFBwEjqIvF4Wc79xw/eUqa02iF&#10;QkgyZ3I1bNIkLiZq2bIfL6blmHQeDissge4lxfk//vQzDNk9u3UVIowFQtcawk4tC/UyWyD9UzRe&#10;y3Kk1j9N3WL5Rr7OdjfddcdoZIt/f87c02lXBHUYPMqNTTmQcIbB7XiMGzHo9OnUr7/6Bufjdrjp&#10;pjAfb4wTHffw9e/Xr9/5C8e3b6FbjlMaNHz7/ffZ+QWNGjaqFYA9WYJCnZOCJJdNGyds3bwm9fR5&#10;5bKB3uCEqU3bdhvdvOQIdF1sUlLLRvU3rP51754D4tbPt0160+ZNm6dNn/btt0ukq5obCyaOz8Wh&#10;oOBqxhOPPP7ss88rKMJMh02xU4dWersBnl9gtFEG/i4KSK5LM7iKU8zldPLZA/r39/FwV+5fuDas&#10;25CVk0vHAQ28nOnqpEqAT+sTuLPe/fqVmyuWL/2VhnnN8cKwb9+hDZu3JjdpFh0J6y/pjXjW2+3w&#10;77t1/G0B/v4PzZy+fecOZUD/cO68d+Z9lhiTMO7WYWxS6wfjabUNlc7nTI1EtyTpo+bAoGZA7kGd&#10;P236jLKywicefWTPnt1k5fT69995Z97nXyY3bzN8KDTf4pUOM7REQuEKi6o9bvy4/PzM6TP+cTL1&#10;HLpoKTM/N+upH9du6dqtW/eu7TCk6MSmY24ZlXJw11NPPYsM0Rjw6WOHHnjkCbO1lBy/IGDdOnXd&#10;3D1WrVp57sIlZprU65f98vPMGTBYMH+0OnQKV3AIRDddWUkB/oKZDwmNnjr1jrS0Y/dNv+/ylXST&#10;ydNcZn76icdWb9jat9/N3TrTKgeZfumPSzA9T89+UZEbZzpA4pF4uIpXgBBOCdUhjKinIvHmernn&#10;njvrRoelpO7/4vNFSlslACAnr0Akub31zTq0C/dzWzB/XkhIVOcu3XBLOSwajF4jbp0UHxMz+4l/&#10;LF+5BmpKTOOPi7994ZW3fPxC7rzzFuVhpHZ3ia3ReQaETZ02Nf380UcfeiTnagGm6ErG5Uceffx0&#10;RhaahncBywRF3XXv1Nzs9HvvvnPTxk1I6wk10datGx5++FGccf/ww/f7epPdF0kGXA2ZDTHpOBq3&#10;bN+5c+t9B3a99sZHpZXov7vdUvLSS89nF2S1SG4W4OclspbmPCb7jhLrhHaze8bISJyCqvvi8y/y&#10;ikrE2U+3YMHXTzz5XHlFJfqvRdyJhChhu7KcEUskK0Dm0TZg2LB2zRsv/PabN95+j/0zGo4ePXjf&#10;zIeyrubcd98MX1/lRyX8BMR2W2U56P8Tj0OjqYuMjkjG1aQ5MuJ6urmt+JmKaqi9oR+dSX28acc+&#10;peGnfrMkPzsxLrb9Td2y8pGjmcIn/v7yw5eo57GnX2bdNrPNUvboY7TyIJlv05YtYBKDWSE0LGLN&#10;+s1SDVRPpZPHDQ+KqLt6816pubK0pGj0CBrtEhPqN2/SomnDJh5GQ1JCHMR/voFGrNDOXm7Tuinc&#10;GOvXa9S8aZP46MimSfHtWkA76bvzIG2u5vzMPp27Yuy14+EZ0q5Rk2Scgty7S5dbR49CzUuWrVUJ&#10;vLeuIOkKC49vmtzuu8U/4E5xQfao4Ww9PimxadNmjRs0AT1r1KDu4ZSTgAIsoLjeeOkFFOjVbxBN&#10;G9pxtPS2p4ersmU4HI/dfy/KLBDPBRoixBKBp9ZypBov+/ajOXjqG1h7J5N9W3ZvWO5lCJ1yz+Oq&#10;V9Suw9qaf37CYBrCm7XpXwxJwmGF/p55zVGX1frZh+9CYgkJiWzUpFnTJo3CgwNBYT757DtoeSvI&#10;gTrefvEZjnTFRqmyrLgwa8StcA/R101s1DS5WWJSfO3IiK5tWxtNvgt+EHOE3VJaUninmCojwiMb&#10;N23WNLlpdGQYfj7/0mswNMsICh+YMRWy7p4jp9VkiSnJemDbmhA/X0/PoIZNOjRPbtqsQV13d1OL&#10;Np1ST19iKZtlwujRyE+//8RpMeTwrE1loKa+BFnO0892akOHkbr1GiU3a9qwaVMcaXjbqOFtmzf3&#10;Dwr7dd0mvJSbmda9Q1v/8KQSDs6efuYQ9tkR46cVVVTa6ZlSuXvj6lohIZ6+gQ0x2U2bxsZEo0Kc&#10;Zl7Oo6kVSBmHQm8JHvFuhU+T+cdffmnRugX2BE939/ETbz906BBnCIdqs9fmB6ZN8fD02b5rP35g&#10;laDjJQW5dRMSO3XpmZVXoKYZ1f7yw9ceHh5PPPeqmGgwg9ABVC5e9ENy02TwNNB73THxThBvaCpp&#10;vxAT2F2TxoRH1d20XWE8NsDKksLCuR9+EFs7CZtvUEDIzPsfvHQZNizx/lBH6zrsmVlXps980NMD&#10;3pr6W8aOTDu2f9KIMe5+cftOKHOYNS8r6x8zZvj5+sNLrnZCEmzXsMN9t+ArdO/+R58SxLRaSnNe&#10;fm4W7LB6vffrb34g02Mvzs/9aO67kTERaN3PL2DWow9cvnQeT0oqtRPY5rzxKioZPuY2szKzIowE&#10;Lj/8R6Qo58EEjlkP3Ycy33z/i0CFswvzithqaVQvyc25uUdfKKwm3nUPnu/ZuDbAK3jK3f8gSLTy&#10;MOtb3n/1eVTy4OOvwgiIzP0SJSG++mjPXLZ5/ZqbunQzupvc3QxDBw3AsfcwCdP/Vsb/1ouz8e7P&#10;q9fyRyUMT9Yr2QWzZ78UEhQMiHXr3uV0ypEHp06F5mL5RonFEa+l8vKSZb8ua96spYeXL+jyTR1a&#10;r169CgdQ07JJZ6Ki+++b5uHhdyAlVSIFeKK1GlXqiZTbxo1F/n4Q88iQkCeefPpiRg5sYRyOpfL2&#10;UaODA4L2Hj/BvhFiiL2hu5D46GNw5rQzZ+++YyoQDH1LatBgyY8/lZWVzp0zx8PD87nX38FLBdnp&#10;N/foViumXjEQ2G7POJcS4OU5dsp0WqDgrWDBAU3m1GMp4ybcDnU5KmncuPHixYuhaVQNyj87g6mB&#10;QQwyBltudGeSfGgq6BZr5EYL7QwirAwIA4UHKWk4U4KAw8NJue5QUEKdAodHuAdCHgOTTsGNGULt&#10;sG+5IxeFh9r7TGCEPLBl01DJTDdg6wxwcmV0H804iCmB+yACTnGQMI5jwtZfSfWLeJICEngMx39J&#10;JgMWSnw8aYIpyiso8gkMgb6YehD0A1uzpXj86Ekr95/dsm1lw9rRzBtprYAYDxIA33ts8fR9lvNN&#10;Geqkdwe/YaJGCFpHuxlOgQ5PuBDDpAVKbcSxmbZSu96TPog0TbADlRi8eE6iZrrf6YwVEE7dje4S&#10;sIwMKiIxQXGAM3CYNwf7m8XBY2+h/VbyDcMCEPqgpxbYqPfA5mxm5hmdD6JdJSxIvG+hpoISw4pO&#10;0Z2LcSB6C9WYgDs17CbIneQIrMqCIUdZgGTiiEJseOgLvesFYEiaDTYNL8DHGH0pzs4u8PANwrkP&#10;jOqAjyXPxjQ+NG3amx9+uWHP7u5tGlHnK06MwEbRqpCHokOxyY2ewpwUKPHKbDp3C48K1HkYHWDw&#10;xF+XNstKazkOIeV5YZgxoAKyM4jmBIhjqKgE80HdtpcXcM1Dguchn1G4sqPn3PsMDndQCjdPzJSV&#10;E4Z/pB46OiHo4ZVudRclohWSHXqE3lQiFgp3vahrkdwgBiOUne7Q/WAhKo9lKr/sdtHoaxewlnEb&#10;lC2ozcWMQqSmWE2uk9koVKJcxZWKepGohRPBKIvAA5pqHTh80QwizB11XjxhS+x8jCDgfOthGrLK&#10;QcR0SCZfywIa+4u6cFSAweSJqebhpkAZOt5LhjPI6oALZoZesTT4ABBUEhhMm9b+mhSfMH78nbCJ&#10;ubkTXQD60uJSHEqDAxsCAvw1HQC0X2BPcaYCwMekSPTnwExKMgvxoaXKgVyip7sHTl/mUBkfowWL&#10;g2ewMT6aY+EcwSsf+50wLcoFFmgDa4Rwh0rYcqAd/Mbuz+9GA2x2RHUqJlVYBm8yGhmt43hLTKQR&#10;eMMoHIzTzVOP4tAR4OhVajNNnkQeHn6Ms1ZBSWjHYX4iJSnLfJHvN9Cqiu4D3ZVEIYGylOjQkuRh&#10;YvKnC6dTY+ISRgwfi/3W3dNLQGC0lRXBCGjw8o2OjWU2K0kUAG4DCACkYHJMTpgb42MpjQvHzJT2&#10;nEV3zBtRRNqSYCEDgq0wDIdF1h7BKzEt2JdsehpiQALRQ6lEtMmiv+ZSBsfH020Nei8fD06MRKyI&#10;TMhCUH9jlok2REpURKUK9eEwpPGUQ1Gx45bJjT4ekkUC8yKqFPGURwSzU0dEsGHyBKMloIwLjgRD&#10;dO1yNJzISWCc4U9LRSGQC6hKTFFqNEoO7KtE6aqgQM6GASgOj2SXcpmaESwSlWmLyntKuhLTZTJI&#10;TAjd2CleKbaOpFIWKBeAHbsD0w3IqYTUyAhW1qnbNCwsdP/+nfv2p+CGhztOda2Y/+nnJy5dbNO+&#10;bZCfr7gtgNUgAaLzAocpLu0yPRJpwYFLoh9gnBvYJMCFQTxQ+wBp8cfogxI4jENOBBaNHOaMxlZJ&#10;MCCTL94MdCNRShGJcuWmTbIujylpEbAUtQheGRZ5PWCiuxzvxpVgAU1ADWBVWJWc+IdZloNkTTAC&#10;qFB+QJngIOkVGYzbjhBi0DZSRTDZ3LhhHxSOhk7yzBEiyjR0IS6udp248JOnjm7ZvIUDEaT7cckP&#10;azdu7NqjW0yEvzBCJIzKxC1GP/FYF9mSZ4Rx4BQJ8Ui4KkmKr/gnOzpMYgdBwuHuoxJR0cLCmDic&#10;CUlMkxAhOWtdkpoQpEZqbNE3LB8ikwowFad5YoC8hdUuhELJyFqIEFsiM04iwt4ChjgRTDYjSX4t&#10;PWLeACaGoBJBeTPIZXx29rMKA1A361OxIwzF5y/QFMYBkcngBkECQ8WKc5myC0JDkEsERJ36BXIN&#10;sv+5oRQJPXdJMmuYPNE/MDcrdWFMlUUckC1azCEqORF7DErAbsDCQYJIjS8VPyT6GBmiy+z6gJDw&#10;nIzLK9et27Nnf3Fh4b59O75f9N3zL76WVL/57JeejakVgvIIjaDmQ2WdV1sVMY8xKNw6sAUSzdSh&#10;gu74Q3pqQJtICY+vDDdhBh2OGlND/TsBxQ1WNAeMWMRiwD5kx5FPGDQJKbGNMymZXVAIzamgHAge&#10;IOnYxKVF0GsqXQX/2TErgcGUH7Ly4W5AwHBLZz8lY4SRJyZgBSDpnNqtheCIBg0/iUGcbMFidJTq&#10;N+xUREgm1hMdGPZhLK3vl/yya8fu8jLr7v17fvnxh+dfeNHbP3DO++/Hx0YJNhGb0ZbMopzoTPaA&#10;PYXQrGaahgVhd2A5JEqCMxF4KvMZuCXQc7FuKqJg98B+QZQhYWZ/JMQOTBY+qb6RRStnaPK4JC5k&#10;MhJ4lxHHhCZQlpor4SeJqNzplaWSkaiyZ7IZvYFcphBU8ApCGTScoo2aQFMblCgztUWq5B0VCy4x&#10;5oxgVd5tVZkFtNJKttJcjiUEjk524gaoXBlJwV0186dWE8/RUs7RSpYT4R+ysRb3zvfFEVAuSoNa&#10;ZyQ3HnhRkbLFsc5RkJX+1KMPRYlWS11jx926bQclMHB+mCFoLPA6/K/ZgvRGCxkW30bqWFTsOwUv&#10;JS3S14xvQyiXQdCXSQv7Z9SyRDFQNhVSxS9UV6kwZNahQVB0Amp89MpTQ5G8CcqVno2JJoAesxLq&#10;AT5CFBfyjgjuAk4prUAjojq9NbWeqgfSiuiK6J6oUVtNU6RENf5ACItqrbQ4/403X6lfr4ELYgMG&#10;Dly1cjVBIbMgHSDcVAdYJ4fInkh1aoh0whPQcUQCI+mKQFXA58QOAal0XyWb4HxXiKAq+KIu5XBK&#10;NZSGUyKYq96rVnGD3WPrUk8VgqhS2jBhNXOBV2Gf5lbrnA4FBcpgskdqYVMuWPy5L7I7yVp2/r3+&#10;PVWG/E/1Mq7XhE8RXkiOwnRWpD3XtiLnm2o3ICcgDpU4jvjI4aPpmVexfwf4+zRNbh4aFKzq4lqW&#10;vqmt6beG46zfCYRrxuJqnoRHav1rVzVLoetFxdsoAig3RVwi+VJE+7pLdUIB5K91oArI/KY2BXvK&#10;kWNpaQwBg/Nf46aNoyIihGVQXgtkABQ7oZr8J1qtNrM1h+KcXdd4nCnF1bjEW+KvgfefKf0vwXg1&#10;f7/VWwW3a8vUxHjVdS3rj+w+Wn3V1oA2PM6NqCrUzumyN6rHwrUoHlttY7IN/zGi3LiTGqapqv+Z&#10;2bghxsvkOquTRfmHGH8DAP6Z2a6JfK4x1lhX9OOTcQqUSCWrY7wiHzdciH+mAzXK3ADjKeW4SMn/&#10;DMb/a8bylwf/516oorDXlhcGj+HBwrfCOVM2Tphd/knM/HP9+XeU0si95vr072ihRp3MrSHJdsik&#10;Abs1akSRkFh/I4j/Myv9T4xDq1Z0QH+i+L+syP8zjL/RKCWzeE2Ces3eQT2P5qZGBZkS7SXdEkk5&#10;1awuyPyTYESNijA7L23L/ZdB/NqKiGTOWXdR4X9ba5JkmB5dKj8mCYRzuEppp266rn8ffkgz/7L9&#10;488D7N83oj/fh79QUs2H0CZe/MJ/VFpqBoPryNQ/ifl/oVN/sagLxWQAStGi1DZ/saK/XJwboxB2&#10;BST1l65VWtPXovtfbuBPvyBDpTJSltu/feC/sYb/mXbVGv39jek3yjg3UEkxpSrhLKh5cPLpvwlC&#10;JXbzLTI2sAJRHsRbUouo7P8U9BVF1wRI51go3rkqUD35c7Vd3+QfAod5prQeOLe362r5M0C+8Whr&#10;TqkoQMXJVzz/RGeuBFb1TwRWDapS31/a3v4IRFUgFaJFb2Qu9z81Tf/KQn+BxtegrAo95bq+O9Vv&#10;/laZG6OUhrc1KN41tXEmnJec8KGSNDM4R9aKhvbVJ9tlgKjZW8FkzWXfuWmowWiDcu0k12L8DUet&#10;AOKCxm+VqQkuurmK9lqZyBRrfW0911T1OzB3vX79K65H9Aiotkle3+LvT2j17lVvRSnJr8MGJ8Xg&#10;zGp7CRvnYqJCH+sAJjanruFfidm/VdeNMb46FBTKikG4xkz8PsYr1fMNYacRcWqJVAYHF5xIBhCv&#10;9vJLL7/19rslErfmxEDViypmRulyCTeDPjc9/dH7Z3z53ffMjajXH085+Mijj33/06+KUxSFjuh2&#10;lbrWuVY5GuYKApVlUC9ui2sAvWGcGOjcOFRORnm7OkrdcIAKUL+FtU52gq+ydrvt28/ef/CxJy9e&#10;yVYKOvZVGnLVc80Sur5R3KG7k/NyzZTKTXvN64CPlvRTG4tGGVzsu2s9qME6k4NrgyeURD1QvYec&#10;CWmI+gNoETTK4wKVSiSmW/D114888lhWZg6KVpSWfDLn9edeeLmwtIIKZ202/3/spn9+sTjnUbMK&#10;qXzQCoi0oFQyBY36zlBWkfSVRl/91LCg6kMzCigTAxyZaGNwpiZRpcQMBIMNTDfIz4ToP7q/igcn&#10;rVRICh4dGd00uU1uPuK7FSg0fFXdcP1U1gtc6ScOYbwjxk4qhMUJuWV+XIyf985kqiO49dGwQoOP&#10;ZAAVk4xWCXtogUkExdasWfvL0pX0hpVhsiicQeQther0t6vWdPWOVYcAs45Z6T2rLtVf56jVdwJS&#10;WWv4wFIybkAPBGTvO3FR3qBtRylRrgegqypldpH62UBFBdJxa7OjvrhatFgYw8SbmAgngVF94zAJ&#10;AfFOwCQoM6I0Lel1pbcwC1lRA9wLNaxwTXq1McpEsw5OhxinOO/aVKN+mVabrXLQgIGYl0MH4Rrt&#10;KM7L6tO2mW9gxIW8AhmtglsVWbkOr/5lN2rQeHRd8QtCG+kA44pmwHfllEIPJYmqVj9vSMeR1FfV&#10;oBQCziq1Zcgq6FggFBonJgDZSVSlWTvcGPUIH3b3gNlfdjvtAd+V1LVVl3IvET7I7ss0Q+4q+S2i&#10;sj3cEQFURb2kavKwGvWVD0EgdMBt9fJfJ0wYf/joMZWQVSzC9JVyLk7ihfiwaJBR6H7tqJw0RjrJ&#10;H84C9Opz6kBIwRV4mS2Ct61w2fL286Uq2nkJOt4QgNqIFDIp+HC8ksVAvY2brmHipgoewn0x6fML&#10;vZ9k7E4XI5JVLWZNagBUnBMtCKDcAKQSoK2aArVLqIHIFLA/KppW4l6qQO0UD1DW5O7u5u3lq5wC&#10;UKW3p3tgUHClHHOI8VbvthOW/5bPmlwNZXntUviKfihCQj87uWSkVG/hugaVXeNXiI63ZGq1vRUQ&#10;V29p49C4OrQiMe1i5QbA/Hx8EE68fPkvfkwyI8tfqJR6USKJxBtMebAohhBOy2Dm3eh6hVe69+5z&#10;5tzZ5557ik4skt9ZXucf/HMuZ1UH3869ehVRrTBAgjOAEzHyHqvJ47xJa5J9h1u28m5QHVCju+ZS&#10;OKfwW1tRTr8vhTQKCAJPABZMvMELAXfwWZbVqLYX+OoJALXQeAkMZ60KwQTsgsRyqTuqcoXHqh7V&#10;DUFEjUzgPrZkniDmxEgUo1+LAolzauQpa8AF7ERmG9WSasI1BapRtfLxFKpiUAo8V5yUgoPw68Kr&#10;gVG0Vn7yyScnT56sW7euDINOZfSS4eFA9BdDYUVZ/t1XNYwHfogrr0L06uirxgZagotgqga1mryi&#10;C5k1msqlreVWvm4g1IoRl0Cg6PjB4DS6f7t5eiB1Qq0wROKBqBCg0h0N6K5aXP3Gmx5ubpB+QPXo&#10;9Wa3e3h5xURHBGLBODcJJ92RtNoyC8goAjKOPVumUGqFNh99kMS8XETiyOrS3vAbnaM1N+vqFK7m&#10;wLgeFPTUp8JUheiukmoBMxiPUR1c6WQrmJMai426FJErtLUNALqoqRPtqvBCESbVH6FKxHVx/xa3&#10;QAOoAImUQIC+91jLihFneXrlcdXJ+QZVY0LvxFvYBF7I5IGEajwc01mJuL46ZV+XUp90QQKj6a4o&#10;haXParOT/cdgCAoJiY2Lhue2nM2j94BrGBlajJ09Fbz/C3qUf3phVGGO+BTaz549e/jw4YMHD547&#10;d66yorI6MTt18uSJEycwJUVFBUePHkWx06dPK4Jb/QIkEbqCzGEokJKScvXqVfVUUSYnsExIv3r0&#10;8P5DR46cvngJgRqSCZ+FkMX01IlTp06fddEneduRffXqsWPHjvA6ein9ikIf1kknWyswEaykSpFe&#10;XJh36MjR9IwsRbuU1+Tly5ePHD164OChlGPHS8vKQMiFpzKcP3cmLR0pQPQXzp8/cDQFOTcV2OHH&#10;V2kpP3P6+JHDBwCP48dTCgsLWN2NZErn8NEpA0QTxGJj7IcOHb54Mc05dqd6RI7lEF6RggEGwPho&#10;oAtTq7F2lfS8pKSkGgCZTKs6kNXiybp6FSPCTKVLTDRcZQBtRP67pFgMKjPzyvHjJwCyK1euoN5L&#10;l9IPHzmKgDRtuyb/YYKqIPVU6uFDarIINC2WQtwcTx1LQTpLtH/q1CmM6PTpM67NFsw6bh45fOTA&#10;gQNpl9KVPyMplzCEan5krbP3+HPx3LmjR1NKyxG3ykB62bj1CAZQsRV09+V1g52zBnr9//8h4h+d&#10;5Arzct9/513kIFd1hoaGvfD8C5fTs8XH0G4uL2zaoG7Dxsm7d++aMoVxkLji4+M/+ujz0vIKcbLT&#10;XCZPnki5b+YMjV3T6bp167lkyTJQcZHgGN6Ihb1v6+bBgyjH4GrYqPFXi5cU8XgIhv/lZ12oGxne&#10;pMVNVwqZHhERGBXm0p+/W4gEpa7Btm3X7ttFi8xIRCJ759UT+8AAjZl8b5EkRl350wKQy7tnPk7s&#10;dFRWVJQuWvh1s2bN1Osent7Tps88mXoW/YFg1755Mm4iXF89fXvOXKnScfr0sSefejwkOEDd9/Zw&#10;mzFt2oULaeIsyWEop0/xmVS6FXoEZl5Jf+H52cFB2luNGiV/8tn8giJEtSpNEcVEERo14dJhKZ48&#10;rI+Xf62dKedZiZXRbMePHUcsvFIf4erRvfdPP67guVZK6mWzlk1rlnbvAZGX100dOmzcsGHo8OE+&#10;/kHbd9J1VNJ8W7asWdFTsg3jateu7epVaydPnqozem/duUNmgvN16tjBB+6fiU1SFevWtesvP/1S&#10;hhM8pK+oKSk8pFfHjl9+tcBNkgg1aJick5OL1zPT015+6YWw0GD1YuMmyXM/nFtSgnzjWjipAiPF&#10;Yqb9YuTtqMH9UfLwca6Z4rzMIV1bRCc0Tc0pEldK7VJv/VsvkBxI5pVWS/kHLz2HDrXt0HnqtPtm&#10;zJjRHVlqmXX6QQTwYfAVxRk92ibHxNVp37ZddFTcnXfPvGfqXXXrxKPMs6/MIYAZoG05dnBXy+ZM&#10;Vz105Oj7ps2488474mITgFEffLZI8ILofnjXpvjwMHef4IkT73jw7jsQjm309Ptu3S6BUGlhTmrr&#10;hIjWnfpeKNJy2y747CNMfuNGje+6557p0++9ZcQIbMfIx/LT6nWC8fask4eQVmvM7feUSgDcmmXf&#10;+PiGTnvoWQFc+bKfF/j7ejVs1Oiue+6dPn3GwIHMG4xEqgVlZuggPnz3nQHdu4DMtu/c+94ZD23f&#10;TozJybjQrXNbFBt9y+gZ02fcc/fU1k04qOEjxuSVVwIrxf8VuIfPSrBGghvWrMtnxowYgmL9evac&#10;Po1QTE5uiZ9PPPdiqdJ+2OAqS9JG7Fc4bzdPGtnf2zvw8HHBeEflkQM7mzZpCkI5fOQt0+6besdd&#10;U2KjQIPc5n79Iz2PmRLQsXvtqshgXzdP3wlTJs+Yfm+H1m2ia9Wq26BeRO3623cdEjyzHdq2OjLY&#10;z9sncPz4KfdNn96qVfPgoJBmzdr6BdfetldAjVV9fF+7Fo05ruHDp0+ffs/ddyXWjkHw0kdf/YBJ&#10;R7wsYk+7NEyMDwsLDoseMXLs5Cl3PfbEC6AzmZfTxg4nwerbs/vM6fdOnTZTJV5/6ukXyhl+ToRR&#10;yijJFC+NWUsnjxrk7+Vz4PgF/CrJzxrUvWVUfJMLeUWKcmgqrX8rskvlzC2MmcvOPNe2bnxCUqP9&#10;pxToHZfPnWrZoB42pMMn0zgVJem92gA6+tDwmOWrNqoy2zYtbZAQ6+sXfeosEjrbzObMCWOGYmd/&#10;6c33iiWzNstsWd+sYb2Y2Ianzlxg8n9zwV2TkJrZ9OYnC1WBNb98ExYS0qbbkGJmlbXmZ55uXy+2&#10;7U29LglpzEs/1ygxPiYuaYdQL1zmkuIHpzFHwNi7HyS0BOOhmhlz+1QgFn6v+vUrb9+w6Q+/gO8V&#10;Fdmjh/Xz9A5Ys36reh3MyaCbmRB92Zr1CspLF36Gn69+OF8VwJl48997G3fumv6gOO7z2rVueYOE&#10;2siZsfVAKpBOHYMGjZzya2cJe8XbLz6Nt6bNeCg7U8sofezY8aGD+nv5BixZvoEVI9ORkF9Rdkq9&#10;9vJJI/r7eAceOX5Ohnb1thFckG++NbcUgaFybd2woUndulEJDU9ewERYy4oLbpHt8d2PvlIFLp45&#10;26tTJ9ypVTt5ixw5gaDxW4b0hTA/58NPVZnTp4/3604S5h9Wb+sBlLFXVpSNHzUQ8Z3PvfpmqcQ+&#10;49qzZXW7Vs2i4uocPX2ZHbSX9khmpv9RY+9BajrcyEcyeLvlrRefxc3p0+7LymS+aFzgd4cP7O/p&#10;5f/LCkaRS0wC4SLBBLIB2kqmjBwU4OW7/zjRqbjg6sDuraJrN7mQSx20pvD+H8F65llEj86ePhLm&#10;ZWzToTc4CcyomfpUS8qBPYu/W5ydnY9BVpSkdW9ZH+N84dX3OTeiWsHna0/e56bze/mlj1DJqWPr&#10;/Hy9Ro25V52/iDwTViTCdtgWf/mxQe/x0ktz8GLqyd0RYaEtOw/KVewAuJbSzAF9mKBi7/EzuJGf&#10;fbll3bgOHXtkCFez6oev8WjCXdO1LUJQ8MCOraD6zbsMyJbw+mswfuWvX3p7h8x4hBhfWJDWumWT&#10;gODYzFzJQ8/i1nOpx5YsWXzm/HkGczhs33wxhzvVu59L7EOZpaygT/u23p4B+45y/0UUBoMcLLm3&#10;jwb99pz33VLZ8cV4RYZQ5dS2X8242Lp+fKs2Ha7IFIolgGiUsn+72iqR3Qv145aG8QpT7GWTR4DG&#10;hx5MIeVL2bcBOfJvG3e74npQWA5vcyz89BMwOa+99S6+H9m9IdA/4OahE1VchN3OVnasXRniFxAc&#10;1XQzUh87HPu2r0DS034DRoHgCi/FNo/t2uiPNMeBSZv2M/lKyt5t0aHBQ4aORM45JqWg7p1VLfnm&#10;C3T4rfc+k+rNbesmeRh9Fi+VFSv1ZKefadW4bquWbXLzmK/Fyak6Du/bjRen3D2jzCzqOcF4ieQQ&#10;zLeWTBkBjPfZf/winhHju/2/wXiGvoJy+/j4Nqpf7/jBHdPv+sex4+dFKWFq3KLNqFtG4XwfnR3p&#10;ES1QpngHRfYfQOzEJbFltn6DBnp5G3cfPIBKju4/UlxSPnBAX0R9oVIPEBmkMNAZuvTo7uPuc/DQ&#10;UbNNd+H0+czsnK49uvrB8ZFSCkK6/T/86IOdu/fXi4ugupphp3K6mAhrbTp337tj84vPPCr7nuQw&#10;4illoOmG4sICcGRKP6m6pC7RdmrJ8Lw9vRvVr1NUkDF5wtjde/ZLWJghoW6j4cNHIeWlCN0ILuRb&#10;SJklorOb0d397Y/e27lra8O6tSmHsUUcl+vj6Q2thbW41Ex4QSKj3Cnne8p1IfXkwdQLffveDF5C&#10;9cLAs7t0jZu3Aj929NBhZOXlEBB2zVbEDix/JMEVgk4pSBw9uB/1Dxo4RHI66ZAPQAXCde7VE2m4&#10;9+87gF3wyNFDBUWFQ4YMo14KgbwOZPBytO3WKTYiRCJeWf7EwUNXc/P6DBuO4GvoZeT87NJGTeo1&#10;q5co+WJZ+65tW4GyI0aNxRGcDHBkHCo73Lx1u8S4xJVr1kKHpHNUeJr0CLIJqUV+XeUtu3Dm7KET&#10;p5HoPTjIX0YKWZuNJrdo0ahxw/0HDuTm54kI4tJN4QtP0tRAVd2R7lo3VWpUtVn8t31QXW21VYbV&#10;ips4frzdXPrtpx/27tq5XoPmr749NzMjD1o/5j9BPwx6EP6ouCRkPOQoRa2gM3gFB4Uj3cLV/NzC&#10;clvauYtwbvnHzGlxUbXjIiMT4qOjoqOioiNbte9UXJFfVIa0Itbc7Hy8HhMVBigzSwV1zca4hKT2&#10;bVuCyZMwWSrDmAlRnC6Cw2q17tAZ5WH5y7qae+DA/ldeffnW8bcj+tGT+SxEHVMFHWrEiNUS+I/L&#10;5OF365hRYUE+K5b/2LdP79i4+IceevjM2XOgPWWiIyNiiULQA2nBOU6EWOsaNWuS3KwR1GfmovLT&#10;J86uWLZiwi0jECEKthjBqgw6kXBLlEasqxjQrBlXLuMnjhKKikmMjo6Lio2NRKbDyOiomPhTp89c&#10;ycxCSmRE/kMlo9QY0jtx5OIfo44nv9ovnj+Lj3vunVYbr0VGJtUG+OKiouLbduhSUmlFhuxSs8qi&#10;qANTjtfFOsRTKpGHOSzEF6pOVXH6RWpvIuPigO7YijV3Fg9DQu0Y0Z0QIbPT0sx22/33PRAdUzsy&#10;Gg1FxkbiM7pj154X0zOQUlxCQ216qyU8IhRB9Ow1TbK6vJxcrIV33n0nKjo2Kjo6Bpk42ctIsJ6n&#10;U0/DtFFSgrRwgiNV1w1RWeiSM0/nvw3Dr61YksBQW2qfNHPmxtVLGydGWSuKLl449dgDM4EfDz7y&#10;HFTXyDaD+Hq90Qv5JCRVCkcjqdjwIqJokegT2ZZ05aVmTBjORqXd21pZUlxutiBVRGVFuSU0NAS5&#10;XyssfIjXKsuRAZgiPJJ1S8pOoZSin9PZzCYbziMAWZDLYc28kDru1rE49zc2OqpL504vv/r6hbQ0&#10;yblRE6oKh9gp7X9539J30MANG1Z179YRG2x2bjZOCKpfv94tt07OzS9W9Bn5nvC3oqwUNWIYMIpY&#10;LMWLFn1Rp05iQJB/i+bNx9w6btWardDpVZjN9AMQ1xdRJVIdKRsFjeSk2BBUys1ICWRG7moody1W&#10;jD8wIMjPzxeZkkjRVZoAIfAqGYTkO0E2c96rMJdhUNi3ynCyqbWirNhstlihkqqoMIeGhuJwY2hg&#10;y5jIHxgPWZ2eSUyiysB0Y0JCDI1WAgDkkcRfX19v0epzDUvMN6h1gEpLgsvGpOEAssNcXooZwpQx&#10;jRY4nEp7UFAQM3xL7opKcwXyqUsWG4IXq8CMLHnopMFotlaYcaQBFABmMxAAVSBNuZ+/Pw/K/b1L&#10;Pb12Z/7dV/6VD2magN6VZNHo0a5P/4Nnzuzas/3ZZx5PbtbA39c0542XXn51Dg9tNXoZYHIGQjgV&#10;xxJ8gZzcVoPD6I1EUl5GD09PzMaHH3+SlZt5OTs3Bxn2r+bmZmdl52ZlZ2cvXfIFlAduNCqDumNK&#10;QPKQcIluRvl5V48cO3YlK4cIBCOQGzIEVSoqffX86T7dei7+cWW9uk27duw87d4pP/76/bKVP2OL&#10;gJ1Esqhr68VpF1BpBFzWO9z2bpzcfsPGbdDEv/HqG506dQT2/LjoS6iSlOrahCQqDIxnVm8elwqh&#10;8I23x4y5s9xsb9mi1ZAhQ95467W9B7bcMnKQzVaBZEdMSiG2ds3bS4g2Esqg3UeffDov90peXnbe&#10;1RzQwpycrFwAIDvjxNEdSTinEt3i7qjmD8XF/YD9x67GrAewdYBKf/rpp9k5Vy9l52Xk5eRlX8nL&#10;Sc/JvQoALln0ZbC/r0o2lJ1TQHylEQkZkYC7jswrmWLvIx1QKXSKcnNVOzRrkrNwlJaA0GiHvIIA&#10;4eEHH32Qi4nKycNcZaPf2ehwZnZ2+vHDWyXfDJJaucPoKllvNKOAp7cban/g4UfzsOdmZeXlZl3N&#10;y7uSk5mVm52Tk3My5UCjhglaNmWNgmOOmIvL5ZSgxg9oOJNJuxBag8m/EsGvq0uMBXZHZlbmimXL&#10;Tl+4VKIzJjVo+NTjjx8+tOu9V57x9fH4dekqUD7kizI6jDkZlwoLy4SYqehMa9rF09Yya3RkpJdB&#10;l1CHuvyzl/JBnoH6FSBdTEdSacnPXrFixfZDRwC26IgwAACnYcq2bmA6e4Phy3kfNWvS5MvFSwQS&#10;YBscSKmEbE2I/J3/+acnL2ZMnvbo3gP7123e8Oqb7/fs1NHfpAgq0VP5LmjcDZ29KXFhclTAemlx&#10;yfLly4+mnAQdj46Jnj596tat2xZ++WlUrdCd29anZ9E6Jp4dWoYlo64iJ+vCe+98nFC73qLvl+3a&#10;t+vb7xfcdefdtRNqqwPDSUeFxqs8J2hLLIVIFBoJPufI8VM4E0MyxcCloVJnrUBK5PVrV23Ztps5&#10;7PRGnkshjBiTLamJJ2+l5TmpV4+6gXMXLwGAzNJmB4UBMIorCy+vXL5i76GjAGCd2vEoAy4J3WCK&#10;Fb0NPgq2ouILaThIgnnQ8DQ8Dqdi6DLOnacIwuQpICsw7VmPHjvJoyBEfgqORof1x44x2w8TLwsK&#10;gnEvKchet3rdvr0H1OHHNpMnUo8JI8TkHPgbFhGEbhw7dqoc5lLm9cE9+D9WQgeyZu2GzTt2YVMi&#10;SDS+TbGO3NiUe4Qzk5W4qIjPDmeLIGWRfyuuq8o5bVjBJ0+lDhg09ImnmSkXx1MA4OjDzYMHRoRH&#10;S4ZQOGQ4wOjmZp/ZtnUb1yyymnDmTGtXbzRXWvv1ob6vUbNkf1+fX39alFFYrjKP8J/Re8V3SwYM&#10;GPD5/K8xoLi6CQm1QtavWlZGoZNiJlL2HUs5jvQnnUTFxtw/RBqeH4BVs2//IZyeNHn8GG+ko+MT&#10;zI5944bV5I3QVYUvYtcTxzCBHhcB1UAoUFBQOGTQ0PHjb4cLoGKawCb16NO3QcMG4gbI+YLSUCqz&#10;Cx0zXDifln61AGfyde2ULBmnOA2XL148cDCFWQCRv8W5qdBiykw07GjthIQm9RPWrVpx6tRFzqMo&#10;K7B9HD18qFefm5979iUevQQvF5lWFfmjzh3gzDssZONhjGvazN/b8+cff8gsriB4+Q8jdP91wYL+&#10;AwfM/3oxbjRt1hxneq749adSJFTmc5vO6HF4z770q/k0dgpQm7dpHVUraMXPS0iqmNUJ/jOex3G8&#10;9Pk0sfayTIv27YMD/H/6YVF6di6PxSK+o9/uK3/9pXe/3l99uUAsrwYcP0relc51AledPbZOUpO6&#10;cRtWLT158iy3RY1J8T52NKVvn57PPPM8GCNBcPbfSdc5PKUZoMQvP0TWkhmTmiULkjz6N1+aeNE0&#10;Oblb25arl/685PtlYn6EwsFtwdeL0y5dbtmqpY8nNrIKnNKOvr312ovbd+xWCaKXL/v5469/iE1I&#10;7Nm7GzqbUK/58MEDDu5a+fijj6dnZIBvRULAHRu2PvPK236htW6fMhHvRNZuOKB/vwO713/4ztuC&#10;YMZ1K9asWLexTaeuzRuSwpEi0YJLzR8qCI+JLqksW7tsmZQlCiz67suXX5uLn0z7xQNamKNHeS8p&#10;XlOEahjyOY6w8KjJk27FfjXn3XeYspEVmH5c8tOhIylJdRtGhocDHXw8yPVWlBYKqN0Dw6LQDnQ1&#10;OIeRwrlOf+7CxfsfmLX/+Bl3HhbFhUGvGzkNQTKPEVnCImvfPnlK/tX0WQ/+49DBg5L+zvPUieOP&#10;znoaHN9d99wNrpocBdWaIjLTuR81UQ5GzioL7Fo6e/3mrUcM7L9n55pZjz91JTMbKOemN23bsH72&#10;q3MCg+PHT7wNjSU0aDpy0MC1qxa//8FnaNyod08/fWb27NdyS8vo7SJHxzVs2Kp3r+4bN655Zw5P&#10;QkYOvwvnzjzz/Gt5sH/R245lklu1Hzi4/6mUg0888vCFC+cxU2hu9/bNL73+Vmh49MQpk7likavN&#10;hC5DU0cdGpNl6QzBYbXHT5lSlHPl4Qfug9eGeGt4nDx+/KFHHje5eU2eMjnA15f7gSTMV6AiFcXQ&#10;yRbRtUlj5PhAyR0QgyQpllz/ZoRnY/ShRktLF34T6OlZKzRy2KCho0bdMrT/QJjsohIaHT530YKT&#10;RcxpndrWiYyLDwkLRzLhW4ePHDZsSERELRxj+8uytdS+i5459fiB1s1os2jbvj2OFB42YmR8LPDY&#10;+Op786hdFsp3+vDe+tG1kIF2UP+Bo0eNqROf4OkXvGoLTd/QfBfmXWpXJ7Zjp16XRB+/bcNKH6Mu&#10;0D9o8NBbR40e07dvLy8fzwGDBzVMSggMiknPowr5ysnDWF2jJ95dRmd7x8pfvvb2rnXfY69Ihfb9&#10;u9YlxUVgAQwY0P+WMWOGjxgRUSvS3Svwp1VbReVsO7RjA15PSGo4fNiILxd8D/F6/LgRGEKrli3H&#10;jRo1esQoJNSOjKk9dPAgZMZ7+LnX+Q6kXfGYZxJKiR3A4HIyLo4YTNtQ0wYNRo0aMXL0qOQmLfBz&#10;5kOPF8MRg66b5eC5iXXITGeDWRM+EObJI4Z6+wUf5BG7qLHs9PGURrS58kiIsbeMGjZyWFwMecW3&#10;35+PJL3iY1B5at+uOrHRHl5+fQcOHj1qdJsmTZol1o4IDwyNq79JbK7o4LHDu+Nrx3p4+g0cMHT0&#10;6FHNmjVtEBOVFBPnE5S4ef8ROX3SmnbuVJsWzVB561atRo2+ZcjwW5MS4vHzpbc+otDN9FIlberE&#10;QXGVcp5KdAxA0kFbs7PSRowchpKNGjUcxevWlsnJ+Dlt+gNFpWXKHZ7qW/j6M+GWMqUUTRw+JMjL&#10;f3cKDh5lvvJB3dvFJNS7mFdAf3qkaKJ9gXl1Fd7/+y6G/MAQiJmrLCnatWpNJzEXc1XqPe6+a/re&#10;lJOSYspcUXymfZu69Vt3WLNh863DOVpcPfsOXrd1L22QKEFLA8ZZduHUoVkPPRwSwPO0cLXp2O/H&#10;5VtLxFWDHilcGJWph3ZMHDtaFcARjcs3bKZ9SDJ85WSnNY2PadG64+UCelxAZbHm5+9aJRMJCOIG&#10;Db746rur2VfvmsjDeNds3Yf3kEQb32+ZeLecVG1Z++sCkyloyoynBWrghIv271o/ZtRQVQOukaPG&#10;bti2FwYyGnltdnPh1Zef5BnLuKbNfBz3MtPPPvLQvXL4D6+Jk6emnEzF8UZIRtyj74hiOStVy1hG&#10;m6uKMoFFrSIz4xKybNeN1dKkJdRp9PFnX13JLxIHAZ7UbrPgqHjmJwfhFIOXbeyg/rB+HDxxknVC&#10;4WOvPHP69CMPPRTkx4O3cN3Upc+vK7bgIHYaetkqUqZZDuzYPmTwEFVgQK/+xw/sbZ7cIKpO071H&#10;U4k+cj4hPKAGDdZmqnevjoe2rR/Yq19ITLOdKacYAiDGwfOnTz716MP0M5ULyvilq9YWlpox6WV0&#10;8ilomRDVpH7DY4Lx9CWheohHbGdlnHvv/beio0LVi0kJdefN/TgntwBlxFYs/kfwXoEVkgjP5iYP&#10;HwZF8J7jgvH52TiLODQq7kI+X5F0bdh+yiSL27/3Qm5npI5GHmzkGuXppLn5+UXlxWgd6QJDAsO8&#10;fLypRNBhpjL79BycXu6/Ye1PQd6mghxofI0eQbWgj8LxlticrA5YNqzIlG3Qe1aWVOQVZlbacdKo&#10;u6dvSGBQIBNtC+fBrNMO6hhKiosL80sAek8/35DgIGqJkY0ZygqbriDjKhxbQ0JDEeJBsUpvycsv&#10;LSwtw76KbSeUqmhdITQRxWWBoWEBOKCqojg9M0/vFxQRjIbKK8oKMnJtbn7+OK7NYCuX1LDuhUXF&#10;RUW0ESIlpK+ff0Agz8nBhmyC+Gcvh0ouK7cYAouvr39wYBBsYFBr5MFZEue2Gk3+gaG+3l5Ax6zM&#10;LIe7Z3hYGNJDM6Ej00hCuYi815x1k6VM5+YJo1h+7lWoZYF4Pl44OjKISaHRlrWSKctRCqImskfS&#10;QdgNxKa0KBuHrIfwFE4oRJiCGHofqEphx8GO4KZz8/PGwUoBeBOIDC4YUIJDNBRaRfn5hUU5UDv6&#10;B4T7B/q1bdU6p8Jj6a+LGidEOayFFoMP0peWFRfl5BdgFYUGe/n7B/XsPPj0VcsvKxa0SIpl8A2M&#10;a0YjtJM5hUUQrOGpjNMhQwICME1wmoWA464rv3op327y9AsPhfWDPmEghGBPkBQduVFt+pycq+ay&#10;Ugdcit29wkJDwHZCpYARuJuQuRIcpwFfqYuAka/Smn81twxHEdYK9zaZPOyW3KtpZThbMzzSi6PG&#10;0JEQGNIZTZ8apfk3fYDgYIemARkJ0bkNKY8PehCAnGipcrEDFGV0btWqQfM+Z9NzZA1qaxFkkgkY&#10;Semw9rFTV+A4EfVQHK1o5eZOqPIukuayAXiuVV/IWjSerQKlyrS0iSJ8sjDdfvBV/knXQGJhtOa+&#10;xHa4QSNVvuT6Z6UwldvIDoFAoSNMq27jeRnO4Dvpl3iCQdUt/gLoOkmL4nC0PwyIkxbJroAYileV&#10;0+GRXmEyMPGRoVQPlxMGxlWCxZJqNACq70yXSddR8jLiScaawNnA7UD5W7FRNqMNUnmnsT8ajFSM&#10;pJxPgZIrlnwH1f4jjz8nlSNBJGGNQ0LjYhJb3DToSgHc7+w/L56HU1jgF6S6IgGdJdby/OjIuLbd&#10;hqXlFGhJMsmOiduLNnJtRGgPzcOzwu6Q071lc4YISxYFcCa0zQ4L4Oys3vkJsGFQ9ORgrwCNSvE+&#10;4t7AV8npkHGRjQJgxy7r4JkQEr1I11mbk/N1AvHf8UnnbLEgUhktmV7FLiKSOQmTAcn98UXIOLUg&#10;lZBkZO1xUZKwiVcAE8HCXMF0s6BKoBzUh4FY0RWBRwNIEnpJno99ALfkLEulOeGnGN6Zgxs1wcSl&#10;rW3qeXAfbzM7Pq0lOrFtoBEcayc5sGkNYJ1IuM1KyIYY3VEHCA20zegInb0NPPWwyr9c5fyAVoIH&#10;EOCEQDzDIUrsD01CTAqHCCXJSccct6BS2Axgc2BPVMfkRFVJZK3FbdBgyqgVplOQS+kplKFJDHzs&#10;CUU/5dPBgwpgflX1qNFrBjXCQcYBWGoaIdF48MAuSUcFL+6ISCDUquU/XmbgAQaLpOnWxYsXpl2+&#10;lNikSSgPPDNHR0TgXPL1q9ekX6GBFhXY7F7fLP4lPSOtRaO4iOAAeoHw2AdGCKguK6CrEVFrDKGZ&#10;ejTQX22WkUZdHRsGAg3QYiPSLIbSLUEWnrQlOmUqsdg3iTqUU6jUqwI90c+JVwXJP+oCLFSgIJLg&#10;X29T1ED6L/yQhafIANemhPPiCxYzjhS24swjRksj/rnk6k2tmjdo0Rnn6P6Jlcfcu+RTNdolWXrB&#10;N7Nm5XqltaravvZfVQPSO40E4W3Scu0hP1G7lsj2d7vkImHVSLCT0rteJN1hWzzZBv7RLsILu43Z&#10;USIRBH88bjWUapdrbE4wy/OaZa4Zvmwt0lq1oWrkFRtCUUHepLFjgAA3Dx26dPmydatXv/vaK4H+&#10;fjHxdbYfO0NA24uK8i+Pv4Vi0s39By5dtnz16jWvvPo6Tt7GeVi791Dy4WBlE3NtqH88tv+WEuC/&#10;FXA1jFeRCxrGI5UB2QKiaUVJVpP6iTFJyRfSNVfY30cywFOUNwQqK5eFxG1adBz/LMZXYxv+LRgv&#10;bIwL4zlwjALKB9nB/wTG/6uwwrVQpEKF/+SgmHnBjjCOI2NvHeNOdzrt6ta95y8rVwvDCH4JdMF6&#10;JvXU2BEjPRmzp12dOndb/P0PKtiXWibRoajkBf+rLjAtVVmpNEMZj5zAjg4uAgd4wG2GKfRt1pIF&#10;3/5Qbve6dfTwAKqW/+DS7BLywZOE5KAL7PGKe6jaR29YjUsnS5OEMxcl+wMJEBufpnZXpxRJlU5G&#10;6MadUsyTtn07i1AUVDs47wgbwgGL64scayDJ6YAeOL+AJhgeOHNtHX8EBNdYXQWdHb1G6/xn+u80&#10;y4NhNLqVlZb8Aqbl7BlI24FhEQMGDMaJfOy/wwK2AiUwKnNxwbJV686evwAeuVZEre7duyfE1xbr&#10;nhzE4AwV//22/8QQ/2ZFrsF4MdnxXA1MCQAIllYsDMA2e7nOSB2WYlF/53Iy5+LXqxJa04+J/KAc&#10;QOP0lvudWqowXlrTVojCby0+Tfqh3DCcjmi/2afrMV7dwbuC8c4hYcBy+hR1VlrOA+1YIPSBkso/&#10;cf0GajuBpNV4zWq8ph0WBtaC0YV0BxEAJBk52K6dB5iHKWLJcoWUUVFu4LFWTtFCqoQjmpywxMlQ&#10;8eaULv6JUf2dX7me8rmos5bGkRgnSdgdVKj9Kd8H5zRrn06aTDj9RTuyvKrNiZMeK3BX3fyXTZkS&#10;NqvX7twcfh8jq8+/WkjadQ26K3oh1zVPqpQFVQ/UouA/zIAEDEA1CRUhdIPK5E+/CjjiQQkiqQTl&#10;vClQd/ym84UJ3jbUcUuHwBjJFqWlVyCXeaNu/J0R+U/33TWXLqpDBBIwqfMLhABCuobTl+hN/tox&#10;DuSOqvryz+Mm31Q6lupXzTXwp8dcrWANLoNKhmtbEZ5Ktqv/sYtgv26tKGO9JLqBRkT8XMQZRawl&#10;Knuf8mKBXgjmExgLeCiieKuo+qgcVcHiQHd1irfm1PI/NrD/jIa0YzlgNldgVo4+gKf8U44oGrZV&#10;+QX9cddlL9AEIpU+l3RFYSg1l87FpBGr3/amUIK0UpnKzPJS7ascgH/clxuVkFMMNcyS/rAmEESS&#10;efaJjotMfkseR7E9qgN/9nLRD2dXZRRKcGcDSPJBiV6NQj37vf2PyWTdwJCoFHFEepXfhfRH5COl&#10;59TOeKNClM4A4glDxR9JlQGHQoqOlAeYqllVtfxvu2TMduTBkuPRJPkOd0oxjxq4PartT+Hqn4IP&#10;oSmecYQzvbvUGY/gkThbzPUjy0pwQsMhTTF9HezJsPKilUywhbOqUuggJErcdP9Ul66rWFtz6BbM&#10;SoIt/J8Jk5i9SOKwBGf4jWaEqmX2T+AHFibMmXLOKFUuYr9C6jz6bjHv13UZf5zd+f2muA4BV0yb&#10;AIaOaXQDpnex8DvKAvJ/13UQcGGNnHhKQYZWeRh5GPcgucfkFaEImvz5x1Ak5aHtTTCaOMTAV2I6&#10;E3FhLuT4Qc1DVdvDb0g/RZVGTZ3kEmMwoCL5+AEyRxL9F8UC6bpqSlYljxXh2uTy4ymzOH+YgYRS&#10;KzweYN/h0OHb+BfIe03wAKigy+AoeCoydzkezsHaKB6heTelHVQg1jZUVYPrd9WiVnydxsvJViSy&#10;u0RJVvBQXJpx8FysaIT3H0/V/74SxmeefVZOI5Zd3mDauX37qk2b9+47YK60x0ZHitcyYS/4pWJa&#10;/pCsUp0vTACJJnaKjatXbty1LyIq2t/by1peun79xk2bdzRq2hj5FWVaZZsBNlTZRbV5kORtBoTO&#10;ARdpuJRNQpQM3Dc0S/GfnTNXt4kHUEmj7qKikl9+Xnru7Pm69esBL3PS0xYuWmK2miJiwpDpLO3s&#10;2SU//epw8wwPDQEn4ETDP9NeTRDxCBrkxsSmJOtMjryXeBAyM0xlqlgS158/0wLHIAeXMlSBBygj&#10;r1vKvl1Lly4Lj4jx8fdlukkuM6c33J+s839DMTGzwg4K445l+aKFdeLj1ajvvOsfQn2Qk0XyZ2sm&#10;GC2zyO/aLIBOcMih6x2C91DDoO43waNsw669eKs4J6Nnp26g+rmFJSpftZwRqtxYnJfTACMHPMPd&#10;AoZV85Iffj5/Ll2YXrI0+Lt61ZrUU+d+tyfqobLgVNWOjFTKRy819XRYaGRSYmOVbmL3uqUY+L0z&#10;n5TTXMu+/+pT/Hzq5Xe0N/+UrUZry2VCAg/DXGvie2S3IAOP/fiJU8tWradToZy0KiW1tHBVtmen&#10;HfY3RycyzOWLl376eRnssbBLYYzPPjgTHV62ejN+VIin7p8Azv+6IsxlQDbbYCjJz5vz7hwETT/4&#10;zHPzv/nuzjun0PtN2zi1te8UOH+XFChBk3gsnjI6ix+SvwQFu0ngBR4JEwEuloyK0nb+ll5YCDl6&#10;Z/vgw/emTZ96NStX0yUb9J98+uGUO+64ePHSX6dK2rl2zn1EyXf8Bf01uujmhiA3XFZfLxgs8YvZ&#10;5zRF4Z9uzMWfyDaFXxCV4Ybptn3j2kkTJq1YuQ67G6O5nafOCpdzg83zGgm4ahr0+pMp+8aMG/v9&#10;sjVwLjUgt4rO4ib+zaD8ivv5v+uGEBANrchKl88j1udCvXqNH31y1sSxt7Rp3Vh0AJoE9BusTJX8&#10;qXQN2pIAtkMhIBjt1JqRXuMHfPre+WDO5m0bvYhP8lQUQhoze+0MK7m6YuvWLZmZGUy9rC67bcf2&#10;HZcvp6nwZA0fnVzrNdyrK7BM6aIk07UkfLXbY6JjVixbuui7bzTFDYP2GTKkmGhrJU1SEqnk5Kqr&#10;VV0lf1TdVE1p6i++JN53kmtSjG9644njh/fs3SnHuMMuCtyEpl1kTtVEtUtx4U54COfiklqEzcw4&#10;d2rbtq0VOO1dnOrg/Tvp7ns2bt7api2CM8AiSpSjS6dfo66a61d6fUOWX7v5++KAevnvIzIwcFOA&#10;DQ6kHAdJmNx9A0wmOLYzws/NBu9xI+weCisJQqgFyGoQwlRfogAZDO6xIDLqICsGayulmOL/IaVS&#10;cIUjmaCTZ6Pk5C4d20FJpuylIPkquhf9IJljdgMIvSqbDGFpsFb4IsmHzs3CfE8avnq7018BvWMJ&#10;dkPi/8SyUt0CRHMNDxpSE6JMNaIpYh4KvZenqXXbVi1bJWsYL5opC3EFzWHQ4oZgV26eyHPBDiI4&#10;T8xwaE9eQsIdMV5KN9hnKmIlS4yCBLhCA9YRFYPiJkifBU2/TwkUMXiI8BCnDrA5itBrel3liacN&#10;Bw1UIK8J2xDFKReWQAB+oVj0Dp271eAZlZDYrUunEIR3MMWyGi8rI/conZHQWk37LD5+orMSKCsI&#10;8JvTXoXPSrgoO61drsVYhd4yZungX1Pd1ljZ/+M/gJmES1lZWVFhHiPS9PoiRE8Ul9LxnRIRtADm&#10;0tL8nNysvPz8CjOwgU7FmBi4NVGrQbsG8N2cX1BYUMg3ASnkWWZh0EhxzQX84VWtVCCgsCWFJdkF&#10;RSq6S1IOcB5wCk1RcQGuotISmnZRqdJVV5qLi4sQBwpcR46n3JISaPSKC/KRCAe1FRaXFBQXgycm&#10;lWTacqClBdm/8vMLiguLKypIpKEJFHsN54aYSS7DSDcq6jisJQVZOcUlWrSx0Fqb5g59jf3dbi4r&#10;KcwvYPJ14bVIJBBNY7EWFhQgNY04z3PijQZ7ZXlpaVFhfl5hXkkpSbDOXcx5leVlBVDDQx1ktSJi&#10;psjMWG9HWUlRQWExlr0ZGSULCvJwMJJgmaR8t5aVlBQiU2YhhlOEKAwwMHTZ0CPVc4FKhFReXlqQ&#10;W1hajkAaY0VFSX5hPmKg0DPwqEV5eWhOjVRO0OQKKispzi0oYPpBBrZSvWszW0qKivML8nIK8pCw&#10;RoiPvpI0TdPcSxqt37/+ThiPpc+4iIF9u2FmvEkYuOFGJbTOK2IIaVFB7tfz5zZooIWxDR48avvu&#10;w3TbRSSFxLnBtf/qleOPPTzdqCeD0aZTl+07tnz49uv4vmDJciUWIbAtoFbY1oMH8b04J3Nw30F6&#10;t8CrJWXIhYYpgJSVdvbUrEf+4e9NJxA3k9c90x48dOocE0s7HBeOHQ715H09ktLpDJFJjTesXxfO&#10;hHi46GPtHRi/Y/9hKVuRlXb+mScfDwz2xbNAX5/HH3ni9KUrjLDAmqCEjnAFhMyB7GrBl5dPH2uc&#10;WLtRcjsl4u3fuAIocPes2RKKUbb0G0iu3s+/8bkaxaMz7kU/flixmojDeDbi+Cfvvou23niLKTWx&#10;SdrtpRtX/jCgYxvlzhKa2PyNTxZmFCITpc1mvjxxWE/SZr3mDPfB59/jrXEjB8XFJe7bu69F4zp4&#10;2rRlx73HzwrkcyA6t2+phTv6B4fdP+uFczmFEmxT+ejEwajFRJgzuvLxWU/j7vPPPYLv6zcdqCwv&#10;HNK7S6CP3+Zd+wEXiMwqIKa8uGD0kEHIzHPo7AUJ0LDlp1/96I05SCDH7rrpJ0256+Sps2iCUYMA&#10;aKUZMFMur5pUrWBRdYmkTrn8byMli7XZYWuJaNOWzRD07hMQ2qXXgB7dO5qQS7+k6PGHHxk/aapd&#10;F9Crd5+unXtu3LCqS6eOv65YJ8YlKn7zMq+MGzfpldffb968WfcefUpyr/br1WvturVcOpq2EXsq&#10;9D1GOZlCeFvMumRoQg4VBIikHt4/evStr745t2XTFj27d2/ZrvmXn73fv2//A4dOoqSHr3+vPj0i&#10;I0KhoGzRqmvPbl2Cg4J69+0ZHRWBRdCsxU09enQNDwlCvRdTU4YOHvLcC68k1WvQo2f3+vXqvvba&#10;i4NvHnr6XAaOr2DcnTIvkKGhvI7KwfNQOEYA22+SsCpKj3dgSPDw4OE5eEu4ZEelhQcSGj0p7CJU&#10;YvWyZf1uHnn8XHrv7t379egd4q1/6M5xs2bNRnCX3s2jeasWjevVxfEIsfF1u3fvlRAfwz3BqM/K&#10;yrznnvsq7O5dOndtUB/Z84MqzOWPPPCPURPuKLcaunXv3r1H92B/n3deenL6vTPLytGivm6T5m2T&#10;G2N/RKho127dExMTMBpEY4jU5Obm6d+3f9/C0uJfV67j1gZ7lAgFly5f3Llrd4++Q2JiY7DnlORm&#10;3T150j0P3RceGtq9V4+2HTotmP9pnz499+89iNJWnQ3pqDRrhQz2N4AkHOB1muXfhOj/8wfUmomq&#10;7tzh7UkR8Y2b9XAuYMvij+Z4urv16Dfk2Ikz6uZn894O8PGIT2p04Nxlkjib9aVnHsUQxk2cgpRW&#10;uHHhwokR/XupQX33w0p5yTZ2QJ+gsLgdBxm8XHw1bUifAUbPmIxCEIay8qKzgwZ08/ANeub5OSAp&#10;JF+Oig/nPI8Q1Z49BuYXl6lI8HtvR3IB94Mnq4JRHpg2GbO7Y5/WsfLyvLtZRvfAo8/mlDNWrSgv&#10;a8adE3Bn7LipONMB8WcgVgjQo38Jv7HeC6kHmiTGNGrWVcXX1aTxpUu/+QSS9vNvfqrG/tR903wN&#10;br+s20Y9LsJlGKlt/nzOa2jizQ8+4hZTXtKlfRtfv4ClK9eoV06mHmtYL8nNLWDD9gNKQ7rki7lG&#10;vddDz7yqAdlePvlWpj9o1qJzmkRPp13OQJjg+hU/Y//q3q3blexcVXLL2l+TYqMx5A3b9yo16d6N&#10;P+PFW+6a5azK/NLTD+LO6k2HcOf8iYN+Hm49B07IMvPMIUZAOioXc9fSvfLOp7JRlL365MPY0MeO&#10;mZyZfgm/EYT3wlOzsGt079Yrp6gYiRRpduY5DXiotK6/oaBVuti/ySUnAXH54oRNpGhzxwjBMiPG&#10;sazw6k/fLQbv+PI77zZqkAQKDU548p33zrxr/IWzJ1csXwtgZWelL1u2LLR2w2dfeSUoNMjhKK1d&#10;O/H1116OCqQDPc7wUqhPGzjC52iVglqBpk3ekh+Hdu9dunzT8Al3z3piBjSBSHuIeLKpMx68Y9zI&#10;nVvWbdu5B5okS3mJpQKdMpQjNST6SoQtRwpIUFUEa0sLjtTjh378dV2L1t2fnv2Mj6dvpc3iFxT2&#10;wqsvdW3bYs3Kpbv3n3TDSWPiXCjqTu3IIdJ67jrO4zhqqEs0HYQ6rUdJvXA5wEBE10gEkHSTFCco&#10;d+h0uUg8mFcYHhPXrV9vecdev26j99554+nH7wv085TyFSWl4HAMyHAhuwqqQbZT2qRHjBkXGx+H&#10;qYiNjjDqK+Z/8Rnu/uPBhyJDg5H3A1V17tF96M0gJY7jp06pHakMCWoYzocuab6TKi6QkVzIGJVU&#10;p0Pb1imH9p86dYF34fRtrVj248+BIZGdOncAWmdeOvvF/G9iYuq+8MYrtaJikNIBN5+Y9diEIQM2&#10;blq3bdsuSDs8/BIIopRIlKl/Q2MnW8vf5VIHXimvQQMkc4M7UhPo3PVuV86n7d13sHOXHon1amNW&#10;uYsLetw2ZhT0FylHTmFzP30y5cjxM70GDo6KCFWyEACe0Lhp587tCSJtG0SsLBUpNLOLZkYdIimR&#10;ro7NGzZ5+UaMGTPKXaDmjuhJCstew4YPNeqtq9dvlHUBN0CUJgNOsLIaNCaqIASQ8rIcP3w0O7fw&#10;lnHjIQvgFnL4QVvnHxQ1ctiAnLzLRw6fYmHJZMstXmNVlAMWB/5bG3b1WeSZnsznzcIKapJLUTFp&#10;cCzV+fn6enp7Xbl08clZL6RduqJ0Wz1vHvrkc7NbNG0o4ABs8YJkBFYYT1szzNLeTZuSX6dTDNUz&#10;ltsm3f7Dou+6du6MvGnuSr1u8A0MCUaZ7PwirVdShZbhUbz8FCzoPEbIeI0aMTTr8ikc8ISZAq6W&#10;Z2ZuXrMpuW3n+DqJKHb04OEruYXte/SKiw5DOj1OMFaKp/eIkYNRz869B0RRRU7QKbf+fZD6dxef&#10;cqfDJc4eEuamkCrrSm52SWly0+agDiK+U20MXjEsKs7XwzMj42pFRXnW+dNgGOonxHLFMKOgh4Oh&#10;um4NmzYR2CtixDSMVf59ksWL7Yn67MiBPZaKwqf+MbNr1x69unbt1q1b566du3ftet/Dz0CwTUfe&#10;BGFDoTiiKlKSHEqWZ9kvxANWmqi8xNO5dAkJCUz+AP0P1oaEdiXVpziI9KHUjEoOMPZUqCtvCDdP&#10;j4UbwUhTOTqfYWsg+y8eoAwZkQWtzsFU2knfwKAZ0+40lxS9/9oLwwcgMWHvuZ98VVAsmwDPTBU4&#10;G8HxM+0De0889sBycXd3j6rFTJECE3TG1Kf/0BGjb/EP8EfCj/zc7F179sye/ewXi39BeZhSxUAg&#10;gcMuvSJfxJDV3Glba6eunX0N1u2bt5RYedzf3h27c4pLW3dqG+5HuT/t7Dnkfq7XOBm1AVrIn6FI&#10;UnhCdIivZ+oF5r6EwGOEuw6bo0ZPEXLlt1z90mb0RjD8D7znss0JwgsSCECRXKKCtIF5C4np5AX4&#10;TW/w8AaBLiwqqjAXOpABWKeLjQyVDcAA9WA5lJA6Q3hkLYGSth1qFQuKiDqbJF9yLkMjUY4jqI7s&#10;37Zly8b1W7Zs3rx525Ztm7Zs2XXgILgApqRGjIPe4UYaz2BE6Rq08Eg/zIkwubuJPGzRcpYrlywR&#10;LXl4pUOnst2XFBcoPx+4ovGJRq1kZ/vTlyg4KQTIgmGeA6pQVb5U5X9prRx327jlSxbWS4w+cPTo&#10;2nXrHnzoweQmjR996sVyiRwUfEHyBRywTF2OLFYweVSXeroT6igijpVY0hU7N60fPHBgUmLd5i3a&#10;DBo07IUXXjl39hybVWkglJ8fMRF6GPo5Sy/UE+VLY6sdH9unW4flPy/NLywGQ/XTshU+fmFdOnaU&#10;hJ664lLJCStJE+B+gzlVtA5f4U13/vJl/rIwd6vmoo3BSypmp3Phnwbcf1hBF8azX0zZICgOeJnc&#10;yWDyeGEahaCrAtoj9g/5cs0gUQG+Pp6ePtD14v2rV3PFVMnt1EPYDOjlOQEaW6Md/K3wXrv08E/G&#10;Vxxp4eYfEItwTMTfFxblFxUV5eF0+gKkU4IKOv+bbz7gaboWK4QANuAmSkkEOsCbEcpskHrEwvGW&#10;A3nLWZ3YV8SeasBbQMNKM4xpOm+k+pY9mqePyPA03NDyObs6Vp3Wy0qXyuUvMyYiPhQHT+OuQIUr&#10;Ftot9sgBUkjZxM0zoP/Q0TsPHtx/eP99993r76XPvnzu9Zfgrfeesiy7GSqgTVc7lLB1GImcWevM&#10;/AHoA5VXLPp2QP8Bq9asv5pb4B8aMW7ChG2b1j447Q4gLvYB5fQHqzY3QMYBqiNpTSriQ3P91Bm9&#10;AgO7dW1fnJd25sjZooJL2w4fDYxI7NSmlQwHBzWT+0NeQfwQgwbaVbuWO5i02OhYdo87olg51Po2&#10;8rBbJ7PqmksO7C9Qjqr3/t98q47xwsoptkZnDAwP9zeZMi+lYcsDDDhO8p/2gsx0hMuHBgW5e/jU&#10;io3zMBrOnb/EnVH5g9FU5Dhz5jSr0HKh6BFe6XKFVzZW2S1Qo1tC/WQcCFBYUubnF+jlG+jj6xcU&#10;HOjn74cMMLlXs8qKQZyQgcbdXczy5TRpyRHpPGRZJgQOiYI8IaHcVWBGQaU0ojCak3OJE0zxNzw8&#10;mHuEaEZFo+DCY5VH5oZMjSAPe6uBCAmdLHYk1spiVfS8ZAfKSsmfgCVAUXOl+dzpsxnZeUYfvybJ&#10;Ld9994MrF899NvcNUIGdO3dkZmMshkorsjlpjryUoOU0KfTBJugG+g6ZorK04Nlnn4NENffzL0EI&#10;Du3f/c7rL7e9qZ2nSPuwJai8yoq7gMSiJoyGNid1l+fokVvbjh0iA8NW/7zkaMqhs5eye/QbFOKN&#10;8yBALAzx9evhzPhzp8+Qe4HjJYYjEsqVi5npucW1oyI5PvpfYg+h+x43HkF3elNfx9j8v0Hef6rV&#10;GjTehiTaJmVWNsbUrtu0VfKy5T/lXb3KE2ywg8P2ZjBt2rodudTq1k8EZanbGMf4xa9fvzmvjCH0&#10;0DyY3PVlednbtuxEZ3DOhXTJU5CPcoDMjHIsUNmW3Dv26mkuv7pi5VqY2rGgZNnAqGn79IN3k5Lq&#10;fzx3PtEWKjLupwbkeiOpNSFfIG9hlXmalF+NW92GDb29PH/+YVE5HXD1VvJgyKxVsWLpak9Pz9q1&#10;Y1Tj7IQyq2uUSqVWuJ5ssazIt1X0yz/IB8iRlcmcR9ToC6nduWsvfwqRPXBoX7OWLcdOvFMFgSPL&#10;ncHNa+ykcfXjwksK03V2au6xC0KoBMlACeQDQyPuQFmdA1pY8mLiPZ156dKZi1c6du+FLK8krWLy&#10;NBfkpJ46iceuI35FaUSjB2i85EfhrElnlOEDPTLWb9amQVL85lU/rVu7KT8/f8jIkfIKPQ8aNmgc&#10;FuK/a8u67BKcD6QkZlaxc/M+lEmuXxd1WbgJe+CUEWj6xfGD9IJ6NxVSoJwLfotc/FPo+D/wUg0a&#10;jzFC60CwIqN+aOSAof1Ly4reff2VjOxc7OWw1e3evPbZl98KCgjr1bsLRhoVm9SnV4/zx/bM+3Ae&#10;+Em9yafSXPLOu++dO5eBmfPwVgwl5p+7o5PNhGBJ1oIx+Tpdj149G9WP++HbL+d9/I2lshI6RLiP&#10;79qx4YN5X0RH1R1/G1MR8UhrMK96OMrLXJISGb14sAfS6KjZ9WqQ3OLmXp3XrPh+8YLvoHGS3NC2&#10;z9+f88OydZ269e7QrqUyOMnxTdXYGh6lxnXw24Cu4m0aN2mCl1etWJmTXSi2LNPPi75btnwleyiz&#10;jgItmzc4sHvHilWbqXLieWJGqFiPnk6PTUjCwTjogae3D8L3FENswGkf4NeYfx6CsI0nwVHgdnh5&#10;+6H7GVeuXILCB4BCismSsnfefufndTuYs83bW+EYkj16uLsVFueyKgaCMLul6xKyZUC64c6d26Vf&#10;PvfNNz9H1G7cKDmeShmeHGVNqNe4b7ebUo/tnvPG+5ayUmYR0ztWLlw0Z96ndeq17t6tE9XAdvvZ&#10;k8e/+uqrjdt3ilJXY19q+p5JU3+jy5mw0Xp4x5rYiPD6ye15ErHs/RlXUgf27YKxDBg0/NnZLz0x&#10;66m6iTAT6l5560PmFBS7xMVjB5o1rmN087hnyvQXZj+Low2CAgIS41DM8OX3yhCD9Ll9AkJqb93P&#10;pLKleelDbx5kco/iUWm0W1Su/PlLnE+EGUTq8dmzZz/62GMJiXEghG9+8I28TtvOS4/fj3ZHjZv6&#10;4vMvnz93HnW+Ofsx3Bk4eOysx2ennqUBZdvGJbG1QuCfPHnG1NnPPzf9rslIw10rInHZ+j1sRrTx&#10;nEOc1UHbCg1oF1NPNkqo3bBlJ80CtWkVEHzqrOfE58e89JvPaYF64zPphiUnM7V903qY8+FDJjz/&#10;3PPT75uaGBd5c/ceuPPuuwukTOUP38zFrhERWReq9Nmzn3rkoZlxUdEBgZHfLVOnyVbs37bCx8un&#10;buPWTzw9e+OG3RBEJo4a4uUdePDEaUlhiVRQFlulecotwzG67r0GPffs8089PRunGcN1ucdN7RDr&#10;OuXhZ1Rvzx7bWychLjy69jNPPvPjjz9aHJbnniVM1m06SKA7J3HvxpVhPAdeN/2hF4rtzOoGXyXm&#10;0rRXZpw72aohUp97jRs/fvYLT854YGqwLxZm6NdL1qKJcjsS0tm+mPMO3h004tYiHHxH4KlkmSpa&#10;ovq/v40JioRFJe3eu2Ojn7d3TFx9SX4l2bgcltOpKfdOvcfNXUtt1apl608//aS0wsKEyvBSYUSD&#10;bc+ODf37aXbWyIjwjz/6eOodE3E0yIKfNsnUWAf37GBwC9mylxhfknu+V+dOECZxFq5Kj4VVsHLp&#10;rwMHDnKRidatW30y/+vSCpVhmaa+Q3t3tGlDHT8uHLCDelKPH+7ciasR1+IffpWlUbpl7fKBA/q7&#10;6kGK+7XrNqu5d55+yjNmRRbgkM+eOhUZFlqnQVM1XTs30jninpk4uJg4s/BLYLzuqeffkIesZtfW&#10;dX369FX1R9QK/3TeR98v/A7fX3vtA7UqHJbSBZ9+1rrVTa4+9Ond78cfV4MPZAfsltKi3Pvv5+rF&#10;NUMyoQ4d0A/fjzLHNLpER1TchKPR7RNpMFZXp05dfv7ppy2bcFyuT4Pm7QtKgLfwPCt66aUXwHGg&#10;wNChQ2G8e/LJx/F97bptBIYzDWx5cV7TOgm4v2jJclQtDUhD9KeyH9i9Z/y4Sa6GevXqs+SH5eit&#10;pDdjgXlysMXQ4aOKyzDn4lwjcZjX/RMA/B0udXwLpRMo+A4fOu7p5dWmTWsRU5DNB4M1lpYWnzyZ&#10;Ci0KmIu4uJgEunBIGAe4esqyBFdmRlrqqVNgrcPCayU3TX784Zmvzvly6erVA7q1A496/OjhjEJ9&#10;s2bNQv08bZVZx46nZeVbunTpANsK3cdhNjSZMtJxbNE5s9kMMRVeH9Csi+sLewDsROD5yZMnr1yB&#10;WUeXnJwcHByML2kXL547fwE9adq0SXhoGPdWvR6nSJ85cwa5ob28vBOTEsPDwzE518cTAuXhm4jm&#10;jhw+DB1E27atUSH0Q/v27YuLg72yDkaYk519JCWlTt16teNiKauB8TC6XUm/fPbsWfBX4eG1mjRp&#10;kpeXd+jQ4Tp16+IcKAQxAjBgeBBGeCktDcQA7vsJ8YkxMVGaDtNugW4ErpCHDh9B8oi42PikOok4&#10;iSknJ69Vq5aQNzBMlZ8DnSksyDt+4iQcbHDWQ1Kdejh9EsfD799/AGJW6zat3N2oYywpKTp46BCO&#10;AgwLC0dnzp9HPE9a8+YtAgL8xYmIbDfYr6NHDufm5bdo2TLAnxqta678nJzUM6dKSyuMbm4YeExU&#10;JDlFOaINFWRcuYTZrxUZ1aBBA9SGvqGH10ejX1/tf+wdyEV0cEXCZ6qnEMuMi6wt5XHIh8xxUFP7&#10;REUW7PIspz+0b9e9U6clJiYtWLS4+ghHDBu479C5xT//2q5ZHZ2jXFzDDVAQwJvMoC/VGQF3UU0I&#10;2rEi+a/6hROv5ZgWTft7jQ4YoJe3RLyE8GGxuLm5gWOhF7MzA7CqDXswp+c68MPpV02eQi8qqCT/&#10;kVpjcocvat9Vc0jtjhzwpqpMjoyeVsZXNkTjPiQ8OsRr8rTWKnsrjg30cWCyJU28qd6KGpEikdJh&#10;0YlUA0r1/ojqhGpySYOg1aaQWyohpcBXiwVjlIif37uUDFNVhmm8cSwydZfaLDsBQv0Umqjek9+t&#10;+T/0IQGC6cdImA8fCTihYIHOhAyvHejO7VwYAIKSsQKiVWZQAs1Tvv7e+fm5SF2bfvGya3yHjuxb&#10;s2Z9YlJ8QlyEnF0JVQLVDVQ7UKfoBksNfqMSYBtVjQJEeJpL8noyHKgKhE0SaGmmTeC04nCUXkz0&#10;a5JOR5anIo1OuxIKkBFy9ucGmmKFVa4OC73HYoR1gQpW/EX9KEBXeE07QdqN9gQgGvPqInVOfIZ4&#10;LY6ZPKCB1mC56ATExWKAtIrVrqIc2W01FnHy0cQ+9VMSMEkxGpQ5TNUxTpBARqVGhc1IrVX0h6fn&#10;SgE1IqU3Ra3orat+YUU02NbERNI2iTcmxNAAdAdQzaAVODiwJE9FZg8BIjWkP1pC/6GI7uoWT02V&#10;LB0GEwyBNDLg1BBs37yoiEX2d6hv5BKkFzcluex2c2JSUqcuXXIKC++8444jB49euHBh2/bNEyZM&#10;hLvemFtGhgchoh5Volp3YC5TwzHE1J0pMmA8oexPzCMQMYG4R8sfp82JapwkhfQKD9RfFJCdh+Rf&#10;8IadUVwK14NgFIaDO3LzBsp254ucPLQlgwMHQv0KY3MlE1LVUuS+hG6QblLlWY2uKwxg7DnlOZJG&#10;hXIin7Byxp5Il9GASpkv1jG2pwai/lbKYcJqdGphc+MgULBxMZWQQlxUR6SXjGIybDkjzqHHAQqu&#10;EakOcaKUx6PzUsBRi6T6xTKiDVNorYwCNMUidQToiEhRCrzqdTUdau39TS+ah4Q4CYVDYhmGTSqW&#10;BpfV3R2uMjSMCEmGQULObcE00B2M4E5Pu3D3nXdv2rZN/LZ5xcTEjhs/4cUXXiDBY1pQ4fppGhQW&#10;0AhqyjwWEvfJxabIBlQUCjuZOUvAzzlWDIONK9D1F3dctJ8vctvRiKWo0DnNkiGD2EMvMWfSOdcM&#10;qdWrsESxpEAzaUrbtdW7Ch2JK7Le2Tth0wWlqOhUFSp0FGsSdkUyA2KmUco8YRA15kuYFpzRgHyG&#10;gvGqdSw5tYBZ2nlf+bhAb4mOMb+Ns8Ma36JKSsSu8HIaDKtTdNUBZajDGeIQEtSgbkChJbs5j/aW&#10;nAoYgvRf8Vi0wAsfS8i4FurfFNe1+WLaTiRvYRwf0ZDrXOAu0JEpEjIv8yGzoty5JAsvaAC0xebS&#10;4i+//GLXnt043Cy8VuTw4SM7d+rAmRDbp/KkldRZOP7JBJ6J/qckLSRkappdSHzN1LpmyIlkNcq7&#10;3lX1aEpuwWBBQaI+UcflC+ycKFdtrg64XlEY7EJ3dtGJmuRrpWIpwlOB1SPgq6CdAh0Xg1qQLvxz&#10;wdOFu66lopBe9bb6l+qQUcNElxTzpopdg7subFY9xyULCSRG20xcOKpqdl0cDmefBhO1UtVEO5cT&#10;LGUgW9pTRXT+7qgPB2uyqOKMIY7impSl4EL2W2Dh4hF5U2adGK/dlSNjqsNR8b8gZZh8+lDRn1EA&#10;CWd32tFxFg39uVzTo76oWb+GfrjWQHX8rj7fLty6BkuqY/Pv0KTqdMuFT9XRoloBYhrWj0J6df8a&#10;BKqOSS6Mr85OuIZT/YsL3a8ZgmthXIujTnZIVaIuV3+qj0g9coHr+kd8kaZWDkRhvKqzmnaLiFF9&#10;fm9Yye9A+D/tEZhO5U5FM/41YxMzsrquMc3iTnUUp7AoxajrcNXFCGlJpEKMF4M0HWEkO706CeEa&#10;/cx/Gmiu6w9XbU1Q/Md3+Y87WGNQrgVUbXb/llP1O+P+fdXVjV6sioVRiK72AfqlO7FBSihI8pl2&#10;SLSzLpS/1qqvylbRK6E8f9p0XY3O3eC9P1tRjdZvMG7FldfYyq4tpXF91W9fN7I/aka9/Eed/g1X&#10;oBod+qM6tMI1CI/6UXOQfz/K9PvL/P8DQk3TT18rxcAAAAAASUVORK5CYIJQSwMECgAAAAAAAAAh&#10;APHMbT4IUAAACFAAABQAAABkcnMvbWVkaWEvaW1hZ2UyLnBuZ4lQTkcNChoKAAAADUlIRFIAAAFM&#10;AAAASggCAAAAXyL6oQAAAAFzUkdCAK7OHOkAAE/CSURBVHhe7X0HYFX19f99d7z9sidZEAJhhL0E&#10;HBVQRFHrqlalrT+1VlurRavWqrXWbqu1ztYOa60TrWVvZa+QQAgJSQhJyCJ7vD3uff/P+X7fewma&#10;QFD8FzDXZ7jvvju/93u+55zP+Zzz1QWDQeFMWzRBwF2J+KsTcHcivuMjaTodXw1K9It45t34mdaQ&#10;g/dzLrWApoNUkDz48b8gyEFBhRSQYNBTQiJ0ur4fF8edgbKCZwkKuGNNpIeS/PxxAoIkCiLJuUg/&#10;46HOpVc4+CyDLdBvC0AKIKiiSt1ekyAMEGlZEAJMuhUu4ljOMiFnqlzHhiiVRq4ARNov6CUMYKTV&#10;sQUDGT3d4DLYAud8C5DwBtWgDv9BHiRYsrBqIQvcxBVDyhBKvW8pPzM1OR4p9OIwQqn0ICqexSdI&#10;eDA9HlBwQ8hVwXDOv93BBxxsAd4CpMtJwwV1mgp1HtRJJPA6yIaGjyT4meWu71POz2AhJxs9iGcS&#10;gzq43/gDbc6eE9a6Bw8T1BnOQE9jsFMOtsCX0QK8q8N91QleQVCCghRCq8ipxUYfU+KwbSHqn17O&#10;TCFnTxTUqTqMUqqiwjoRyRKBXRLC22CuQ8wHzfUvozsNnvPMawFuhpNYwCv3QZhVhjsDciN9TnY6&#10;4GhoeGjAPiz2M1PIw7Y6eeYYpwCmsy38/ukvHomBiZHt/z9XeHNH2v3LW+EPe04+Wk+vPeVn1DSG&#10;FYvoulrA61FkJRDwy7LeHwgokqLCtzu+0egbh6XIHqS/Z11chvzVoCbKkqYFBOg+oFNGE3nmDG2X&#10;IQc+VZSBSp9dPvmZN5gO3tH/vAWCqqZDP9bp/Jrw/AvPr1m1KjEuJsh81IAWlCVFQxwGwh9BdPpB&#10;okj7nVWLiEUSfYGAKMELV3UBYeyYsYtuvyMtawjkHwYtKXLyaAeF/Kx6r4M320cLELZMUaSAGrh4&#10;zpyWltbvf/+uadOmBjRN1TS93uj3+kXoNYJpmR3b10KRWUjKWRV+pXHLHwTcRrY5Bc/EZctWeFTt&#10;oUcfSYiPJ7EXMNZpsgLgrY/ljDbXBzv6YAv0boGgRuY2tvg9vou/9rXcUaNkg/LQIw8NHz5chT5n&#10;1Amy4nnoNbxwK71H7JmTd9weZ3wrk/UCGSeHXApqfpDCDpUeeva5Z9PTMn5w7/fj4hM11SdKBEn3&#10;+Sh9bz3jn3rwBr+KLcDCSFpQhLBrFrPltttui4uNe+655xsaGyEDIngiFEyGMMCo7fkAn+JfsQIh&#10;4V+ls+qjo2dm0IIKpQ1cXcwdM+aeu++uqTj8/ptvdXd2ipJygnFrUMi/itJylj5zUBQCxHjU+VUi&#10;QaakpCx+4IHubvtLf3rR0dVFmk4S4aBjh94fMnPJeCddyHiUZ98HAxduHoCEIILuJqpwWATduImT&#10;v/+DHy5ftWb5ilXUHv2ocWbCnIm01rO0Ew7e9pfbAmBx+gRNATru882fM++ll14ZM2Fs5ZGaB+6/&#10;b/b5Mxfd9R23QRcE+ZnCydx4Z1h6D9oeuj2KPH25d3qazw4zBZQw+CHkj0iSG4xPMWjQBItOWrly&#10;9W+eefYXP/351QsvP7u466e5jQZPd260ANxu8rzhk7udC+cvePnlV0fljcGjFR0sufP7dxrTYpWs&#10;WE1FaElEkAyAtKLIkgT6MxbYuz1tcPYJOcXN8OShyIEPjrkuYFCDpqAImGL7J9vUds+qJUvHj6bW&#10;+OwyqMnPjf7/lXgKnoQFKfe6HVfOv/zFl1/JzRsLaoguqN39yP1/X/uOZfpwrwSNx6iSTK9B1Ils&#10;cfzSA7x/qXwHdqunjeZAkgo0gR7Kh3i5oOqDmhIIyqLe5xO8hVV/fOg39950+6CQfyUk4Vx+SAqN&#10;EXzmddmhyV945dXcvDyQPI2CcNuTi1/f+WHqdbO69V6VEhW5/mb7MyHvbZ8Tuv7lUZi+AM+nvxEB&#10;yBnYnhpxAJCIKWAgA9lNUVUJxDdRkVSD851Nj9/208duurfPtz8IvJ3LQnGuPVuv2BdLyGIYGiLn&#10;MOCDPsEsuGMkT7QQsAY1q6DadGqUTsMnRsInGB36aNGSyracRR+64WhZjRXVGDEYJQlRshYl+i1B&#10;f7TotghBqwzEXe4fXBsU8nNNEM7x56G8q6BfJIucR7v1zCw3KrKgerxKAPkOAZ3mE8H/pI9PUH3B&#10;AD4e9hcfP/sENPb5Ulf4yfH3C6/4g35v0O8XVL8Q8AYDatAP+k9QL/pENYDouCTqwGolgL3vZVDI&#10;z3GhOKceD/61BICd8iqRssQXRgMTpEAAlqsOUoBFBPFLHxSVoE7RCYouiK+KTqdogqLpsFEvaooY&#10;VI77G/naewXrJ/3wU/GjIqeNbDzp4QPegSWfyHgolpclA4SjkDk0uE4OIMPcKxr6z7wONxXjGWCB&#10;18MHBJ6Pzj9fhOo7sGMxOvdmHJ9TPXPwYU5bC7AINzFaCCxH3JidmAk5lCbVToFOg2JXEUXWhICq&#10;uDVLp87YJRm6RaUraHQEDd2CvkswOkR9l4avRnvQYA9iXd+pmhw6fZdq7KaN9BUrXZqpK2hg6ya2&#10;jg82mu2CsVPDigEbHYIBG7GzQzDasa7RXwedAR/aTsd+4U+3gDvHIxhw3W4VV9R36vQdOpNDMbaq&#10;ti4NNWP8hET0vTB0nUs4qynDy0fhQ1UawuhgiD0wEHmNwIm8/cN5YjS80vfQTXCaIQ3DoZfE74+i&#10;gHyXsyuMedo68eCJTtgCrKdS13C7PAsWXPrSKy/kjZnAj/ju0w+8lv+OedEsj+gPBgNBRdL7xNlp&#10;43N0yX6d5Jc0CWMCkjGJ+o1kbATKwSjRqWoASWyqqpERoIX57GCNwj5QVb2s+P3gkOokCYYCaDhk&#10;NFCoGrwU8O5E1CMDiE9MWzDwKC4fjlPT16CA8F0Q5zwdMXlGticUAoqbPy8qwyB+APqewS+YA9KS&#10;P7zy0G3333PVbX22XziExmuqUSvSAMlqyrC0dP4hce8FepzoTbC0dp4IxCQ8PID05uP0hDBCQk77&#10;ozGY+TEo5IOi3k8L8F6FXgIhv2zB/BdfeWHcmPFcQd359AN/zX/XvGimW/RLMmTSZ/Pqn7ry7vmW&#10;SZBqxJjMtJ9XpJQtmVcD5YmnzBLgecuQGQlOr4oSBjDsySEABUXVC3qP4MGWiKnJufB8vMF59JTd&#10;TVoKQwNRVsilgPSBlcNi2/0T0Qb+npkQhSo1Un1TuhCNWGAEKEIwOmi4bdEt3/nGrddfdcMJhTzC&#10;fEV4nQlnj4RzIQ+VTD2xNsdDRex/GjVYQcbwKEFKO6SuIzlCbFwKuwrs7vlQPajJB94Dvjp7DkTI&#10;XSggRCpOl+CU/nDV/VfYJhlIsFVfV3vQ54UCVvRmky1akqgYKMxY6t2IpQtBp8Plcjnj4uOIP8NU&#10;dgCUE6admQRAAKh0CcQY6zxFXfX7HXY7OGg2qxVHsf5LPRcJYaT2sQ+zTE9LMgysDzJ02QVYgQjO&#10;C8JVg3DQv33tjTcvunX+NVf22Rl6fPKQ1qVySxoF2/GBGQJqAQY+lq5KZ0NlyBN9WB4MGMb44H5C&#10;hn/vFS7SNJIy54DLN6MehjL5T1ebfHV6/uCT9m4BKE4ZRqGoiUZNNgUki6AYAVM5A2+9/vZ99/34&#10;kZ888djPfrFx/SaQ4FEhVNRgUiM3leLP69dsfOInP+tq68ZX1ClBToiMFPUgdoDQ4yuALwmCReuq&#10;SNsFydHl/v2v/rB6+VoRJwnSSfATao5KqOOgYRSR8ZXo5l/4w04i44oiXQXnpKvjL5MgGlYCip5B&#10;jn0vEYwypFJDezHPA+MYEAxWioLI8SSUJ/yEPPCwMubSiwZnAswkn8wYZm70iHrogsxCCAEpvRz5&#10;wR482AKn2AJQwpKkBlUGxZHnir7m9wXWrFn/z7eXtNsdy1atfeyJxxuOHUNnbG1rLdxX2Nrcimvs&#10;Lch//Y3Xke6iaVpdbW3xgeLOjnYc3NzUfKDoQE11dfWR6ra29qL9RR3tbRXlFdD8cNSdbpc/4Ks9&#10;iv0PwIHv7OrcvXu3w2EnMzbsAofzY3iWzOf9cOuXKUHoXJIoDqYx3JGNJycTcl4zh0GW2BXyzEY3&#10;ls2Dv176kHlw0g9SCPg+AWQJsRVeaZXnybH/uWIPW+lALnoZ52y9x3o/xdc7uPtgC6ADUV8j/aZA&#10;3cL3ZH43qWRZL0u/+c3v5l122e7dOwv27926bcsP7vvBE08+/uOHHywuKZb0II9BOwZXrV65+MHF&#10;jz/+6OOPPVp9pHL7ti1Y/8nDP/7wg/d379z+w3t/8Munn/rB9+9+45//0IL+ts7WLkdXa1fL408+&#10;vnTFUsAEf//n31xeFznoNAUIj0190Q+ZvYTtcTCBPviK2CDsama5C16fk01I0L8mDxnQXJXCWifw&#10;kU5F5bKY5MOn4ftAhk/wiYg0iTeVUqad8ReGBI71onYFbo22A/Bn4gyPAJdhhap4KmBYxgflfFBc&#10;T7UFQmYgA4mpzCGcZz+IMQwHAp2dCk4EheHZ2cPS07GltKLk5VdfKSkvufXbt+7M3/WbZ34dBBYu&#10;aR32jp889hPMX/CNm254b8l77y15v7q2aumy5TFx0XMvubi+sXbL1q0Gk76p5djfXv9rc3vLuo/X&#10;FZceyBmREx0fvfhHP/rza3+ZMmNKdFwUpAcMFuB2JOdf+IOThPxbriJJUCCm5HKgshsJKcu7O5GQ&#10;k3QD7KcRAidTIZY+VfCJglsUjnnU4mOdWw/V7Cyv3VxWu7m87oSfo5vKqj8pr8Jnc1nVJqyUHcFn&#10;S8WRLYePVNldLYLQBWiUpkoQMYJQQT5mcPTc4IlxvVN974P7f4VaINx1SGcwOAnWJBxkbloyC9Kv&#10;qh9v2Lhvb6HJZBo6NLu9vT02Ju78Cy6IiY5pbWnzelDVGEQ52OctI4aPnDN3HqpKwRpX9HrFoFx7&#10;/Q0TJ071wwUQhGuvv378xImtbR1Y1+sNKrLBTGar1VbXWN/W1op1vWxEVUlIlUjI1Oe30Hub9oQz&#10;cLcXAk2npRLGVCqD2cUSmQ39Cg/tgRYA4x0peTRrgcwYRZJwWFU/PFjyiw/f//2WdW8U73u7cN87&#10;+w++W3jiT+l7+8reKyxnn4p391V8UHT4w/2VH+yveHtv6bNLNzzz0brCFrsdzU/tjhbAncHl7w2l&#10;wzDp37f4CnXZwUf9nC0A2JiQY8wpRB4hGYoQcm9QNUfbzDbro088tnPvnltuXnT53AUIODnbnbff&#10;ervm1n743R/GWeJizLHxtrgffX/xhlUbv3njohHDR10y9zKTwZYQn2w1R+N8ZpMVwhxljbVZYmKj&#10;4xWdPsYUkxqbUrircMu6Lb/9xW+/cfVN/3n7Py2NrQbJANIpHGXye0/PJxxyCtv+wPloVgVG/dMB&#10;FCfAq++Fx8mhU2Hl0zjhZLhYhy/wZv6e8iO1Q0cMV9Iy9Dq9UTIQpniSlqf8PpyH9qJgOwXMVQ3s&#10;Wp3H5dA8juaGxo7qmq+fP3NWbqZFEEyU5ctCEhQaCEceuVrvL//9c776wcPOhRYYSAjNLfmYkIuJ&#10;Dv1z1zy4wDbFIMh+fyB/x7a6o1WiTolLTBmdOzoja0h7c8eBA8VNTU3p6WmTJk2qOlJ9sOTgwoVX&#10;+Hy+Xbv3dNi7hucMHztmTM3Ro0VFBy688IKkxPjDlUd27Nh11VVXlZSWtLW2XThr1rYt29LS0mJj&#10;Y4uLi2fMmN7a2lJZWXXBBedHRds4vMQ5Zl98iYgeM9XZ+SKCohNuvOnWm2++6eqrFvZ5IRJyqHCI&#10;mkwkGNEtA04Xlu3Yv7rs0OzZ56OSVkl9h93h9gY0P9W0PrGYc8ca+5CLQEFDOA1BFV6+1WhMsBmz&#10;M9PKCw90VdffeNlF45PjwE+QwUAkicY4wCwKfnp6iNPRMF+8aQfPcCa1wECE3CXBEg2CpJ5s1//x&#10;2h8vtE3Rw5ilaqfw0FEbCtCaLMgiskZQ3hhKFt4pTb4F01IFNzaAOhNkC4M3A0a4DJYstlNJFlkm&#10;teMPkG8pIQhO4DmFsNQAxdJxIPq6nqbqE7xeFIEXZaqRzizofvXrKbRsRDJ6i1+olhUDFq+/+ZZb&#10;vvnNa67sW8jD5jpEHX45HlsQajrsuyrK8yZMcFiUN3bmbzp0qLDhWHFra8WxtsMn+XRUNHSUN3SW&#10;N7SXY6Wxvay+varJgY0l1Y2f5Jdt2FWSPX6yEhO3taAYnjmD31VM6kQoAqPZ0QhB0j0o4afQAwZ3&#10;Pa4FmHUMMgpVdiSXlTpWwBdwOF3gugKngn8eQG4HzffLuG4wJoNql70bwWK9AbE3eO6Q2KBREQFf&#10;Q4j1ks4AH9bt6m5vD3gcAbfT73Y4uzqQD4ZTKwq8Tk1vFA0G2Llkt+oNIspCE9GGouQ0Ly+UXOjv&#10;514BK5/FzPCXRaHphKyuNAe48ZOfkXb7XkIOMJqDaDTMDthfU+u2GFMzUjcVHUIVTI/F4jAYXIrs&#10;kw1+2ehTTH7ZpIogGph8sglffQo26gMy8ntAspP1omSQZKOogGkk6fReIJWKzaOzqEZbVZP9UGXt&#10;iLzc6tb2Zg/lAaM9yG8KL3ztZE7B8U/C9qY/X0FI/tRa6isyGjB7lrE8KBLMPL+Ojo4Pliyprqly&#10;eT12j8fpcXe0t7uc3Z1d7Z1drQ5H17q1K5tbm7ucXd1dnU6nw+7Ef92drS1uR3dnWyuSU2urq3du&#10;27pt8+Y1K1ccOli8ctmyluYmVfU3tTTY7R1Op72jq7WjE8iySv2ZYGxyx1n8jhPPea33z7nCZhLq&#10;OZYJeeiEvO+zr/0KufTkk08y+xhUGuhT1SVI60or7XpzTLQ1v7QmKJslZOepSN4D74dME01H5B49&#10;kD3i/cvE0SfqkF/wOVMUcUJSzPnjcy6aMHzGsIxMiynosTv9qldTNPjzFOmTDT41NyXxcHNLks06&#10;LtZKrEFeVBrXZyo8HEY7mTJnFn3ErCfKH48Asshkr2D7Sc4T8g/6HFrYoafRc/iUSPbc2XFG2EBE&#10;kbtNPc8fTuKjmw05bJGz07YwVkPnPj5xYCBXO7P2IcEN+ANv/vvNyxdenpyYzO5Ot2zzuoKGYmVC&#10;Bk/GwkOa/dLlo2aOMqTAPG1ta/vPfz7o6G5vaW6trDhSerAkf9fu7o7OPYWFe/Lz66pr8vfsdbq9&#10;JWXlq5auam1urz/Wsn///uLiA59s2lRefnjU6NEWi7Xb6dp/oDhlSNq+ogMZQ4fqDUa/z/f8c8+3&#10;tLQcqTzSUN+46ZNPJk+aLMlIa2XMWkY9oY4JuSf+KDQ6I7pysjfXZ+yNYSNGBf4g9J1otiS5OIo8&#10;Xoq5c5yLxctxhtDOBN2zHXRLliwZP258bu6oPt9VWJOzyL2sk3wIG2AyGpOtyw2CPVx1iqnRucky&#10;4NQ3Ihqgwk5A5wuIXk3045kMLv/YpISrL5g2dcLILmdnYWlZ8ZEqk9F4ycxJ86flJZuBcTo1E1IH&#10;gk6PM4gIot7Q4XLxp6J30gv9P5lwH/cUobbiMTjmuES2nFk988u8mwgKM3CO9LloAYSMudCAxuJW&#10;rEFoO9LIhmQMGT9+vMvh9Lo9Hrc7O3u4Iso5OSOSklPTUoeMzMkF1w15L8OGDR89ekxnZ5fT5RqW&#10;PTx31Jg8HOX2VNXUtLV3TJ0+A1bzsOycbofTYEIHN48aNeqiCy+C1CEsh+AZpFKCsc5cUOaFQoAg&#10;2aJOkinLDXYr6TFY+Cy0xFbQcSkNDsAARJ32JYFnwTOqzApxJlScTSuBM7A5AAk7YL4+CwyGqGWR&#10;lT66Wq94FRMUuCv+gF8xGLwBPwJrQfBWkLsn+vyi6kPCHUIT4O3rVJ+s+sGWFV2YoUl0u8fGJFw5&#10;fWq33fn+5t1rDxzeXNOyqrLunZ37120rTjUJl07MjtK7nQFHQFK9AY+MjB4ZoxFl9vHP515Cx/Ly&#10;dkznsqQf/v0Ul0/dyuc4w4Av+Omn/tzX+rwHft7jBvyEZ9SOQQHo9/XXXZ+UlHzppfMBpA8fnpOU&#10;lHTerFl5eePOmzEdM7Fce921l15yydy5cy+77LKRubkzZkwDnD5u3LjZs2fjLw7Hkp6RlpkJFT70&#10;wgsumJA3PjU5OTo6av78+UDXL7r44ujo6Li4OEVRWO42+flMhVFGKtNiQVkmzxRLpAg6Yd5MvfF9&#10;mP4nIBxfI+vYP/Irhioi9dCEUPreTu5JGzss5Mxs4BYgDAAMJwivY+BhwS18xf3BSmDwAZQ5gRfM&#10;6VAls0/NNsuXTh9TWXds2Z7CGq/XGYxyqdFO2WrXi6XdTUvzCxKjDDOHpkT5fQoI9gAsWe4ubp3G&#10;uVA6+0nvc6A7sGc4TVGLgV7z1PbrW8BOZbRj2qBnIOOPzP2V3icPYRSfud4XH1tP7YH/F3uHxYeu&#10;jZwwKFnMxGA2mxMTE3NycqZMmZKbO1JW5PiYmLQhaVDmsbFxIMNlZqQnJydZrebhw7NHjBgBoU1I&#10;SID0QqggyWNGj4ZgJyUlmCymjMx0bJQlOSk52WgyxeI8aWnz5l3C5RALoD4SaFWz2+0q8ctIzrno&#10;oudjS3d3N28YnoXe1tbm9Xr5Ojjw+JWLN09lZ6nvpMjxlU4LjX4qS0jIe+w3ug0ZBaRAvcVVNFSW&#10;EVj1HE0GD5glqRA9EEk2smYweuVkTbpi1rQup/2T4tJOg9UtGQOiUdSZEKnwQuEbxGaHo7ho38SM&#10;rGTJjFw/P6peMeucmSSMLUvuyqnccqhtSHVHjuNUv54l7Jme+nnPiiP6bC9ONhhcQpITGfCgrdxu&#10;94HiAyUlJZWVh/1IONXU2rraPXv2dHV1BXz+luYWj8eDgLmk08GUh7x1dnTiL+Tz6NGjx9gC6M7l&#10;xH+usoqywsKCiooKwHBHj9YgPRUCiWNrao7GxcXT9KOi2NDQgBRUqGNI5kcffVRXVwcBbmxsxAkh&#10;wPiKy61Zswa/4irYGV/z8/MdbMGpOjs7S0tLEa7HnljHgvvHrWL/+vp6rswjBSoG8r458MbahQmN&#10;XQ3uqKz3m2xmRT5c3xKQTYJOjyA6kf1BPgfAhjR6v6zqTJIvmBbUXT5lkmjQ/Wfvnkb8FtTrdcYA&#10;PHcQEgJuTfMOj4pZNPt8sPwzR4xqbgk0uDrNem1cWsrRlo50q2VqSjyEnGwTDhAyxIz1U66E+u2y&#10;Pb9Fdokotl4abiBWex+W8/GbTqPcnFxbD/hioR15CjDHkEMvkbVeL6IB2x5R3gO+wED6zv9mn/6A&#10;t7UFDQcBvAU48KYTLD5pQe6s0YZU2KRgsL799pt2e7caCDY1tTY0NpSVHdq3b7/H5wFsVrC34Ehl&#10;ZX1jA4TnQFFRddWRXbt2s1zz4Pr16yFjBw8ehOxBGhvq63ft2FkJTsyRI59s/DgxKaGp6VhhYeGx&#10;Y80lJaWzZs3isrd161YYDiDHlZaUvPbaa6mpqc3NzWVlZbW1tQaDYfv27YT2f/BBbm4uhHnHjh0w&#10;MZC7FhUVBbQPwwcOxD4QaVwXUo2jjEYj9sStYiyAYs/IyIgIOV8B8Aa3Aifs851EgDfSqUy+4OOD&#10;csrpvlRQSwOojm2S5pNQK4/Z66iGoXpjBc8FecPNcfrVhfsbvXA+jFQYFskxqL7hd6RIgWST3qpT&#10;zYLHo5ma21xpNpE8fj5xbKiWBGEJfUDLPHsuFFoLQ2lhcC6EM7GMf7Ybs15Do1SIXBT66fgn7u0L&#10;RX6JnIRbWZF9TrUDD+TAnhvu6+wDvDof/3qZayHMseeUEfg80j69LjfAq5zq45/h+wMSGzt2rN5g&#10;OHDgwKFDhyBj0Jkmi3nH9h0b1m+AOl2/YUN9Xd261WvffeedqqqqV195GU8EW93pdEKjQudD/GAF&#10;7N69Cx+j0ZCUmMicWnHlylUYESB+3ITmf/EVgoqVDRs2wPnHFT/55BNcce/evR9//HFNTc3atWuh&#10;1XFaWAr4CRsxUuzatQvyjJ0rKysh6nwfDAEYaDBG4Nf33nsPYl9UVDSQztb7jfQmivNBH/AgJDkA&#10;va0LuoL+biHgELXuQNDu1blA+TEiSBWwJ+rtcyemDx8Ws7q4qNTh0wJmgzcoBTwawmr+gM2jXjAy&#10;64rpEzs6WrcdqkQVOtXjS1BgvEPHAHhk9S0Y2AAf47P9g/oxc2g435YvGNhUrCOYHwkHsswWYiBw&#10;n4cJPBYOQlJDsK/8WP4Tfwd8hUMgkRX+hvieJ+2ykX0iJ/nUCNKn1xS5gdAj9fKs+HlOet3QDlzQ&#10;iZeN4RckLOJk8Rtn9CxYXKF6nCyp+bhn5GeI3MlAr3gW7HciIwXNk5yUnJSYhPlPAYqbDMaYmNjh&#10;OTnQsUDUQF/NyMwYkppqNZvTMzLQptOmTsnOzubDAdQspkYGVjdyJLz0WHxSU1PQeXNzR0iSEh0d&#10;mwiFnpDApRpij0EBnj8YbyhBBT2fmZkJex7m+ujRo+Pj47nFjh2wjqtDRWN/vgI9nJeXB9UN5Ywd&#10;hgwZwv15APiQbUAAgAlwbFZW1qm+DTLX0WHA9+MGnzugFhyulvSmNJMRjIF4kzFVkVMlKUFQEw1a&#10;smyIDeqSjML49MSxo3JX7d5fVteu6IwoaH9eTpqsettd7ijVbxE0W1K8Wy80tTbOmTEF1HebSXF6&#10;ug+1tpsVcWx6SlVzW0aUdWpyHMtj5yHyEOOdLEtsYhgDcQpIURPYiOaD0uewI5cHRj+k8D7mpqbq&#10;PAyWxE+0B8UYOf2wB7Hgv3Jh/hSeyW0ejoswDKsXgtWX3xA5Lb8xfkt86bm9z9DvCc8Iy1jvo0KA&#10;CgufnNSeDu9AoswJmKxvUayF3z6NhJSgRLfGxgEaQPjzYReETgAXcWuAhVjPuqU/c31Nv+Y6OoIE&#10;P7nO7rB/59u3WS02NM3YcWOSU5KHZQ3NGZ4DwU5PTx85PCd76LBJUydBgKfPmI74Gd4mJBDw27hx&#10;ednZQzEKwAjPg0kwZgxMa6D0Zotl7Ng8FGycPHkyhBmijtYMBPzx8XEWixme9vDsYVdf/XUcNWzY&#10;MAgnXWXkSKCAEyZMwGkA6S1btgwG/J133hkTE4OBBKIO8Z42bRp2xg6wKaD/b731Vkg7LnfBBReg&#10;22A33FLktQ3EXOfcdco8A2kG5Z1avIGX1myRYhPmTRh1zO0DlzfoCxghYNCPwOAAYlC4T/A77X6L&#10;6W/rd2UmjrBIclNLxTcvm13R2Lp8b+nciXkQpq2HayS9N1YOZFljvG0OTLNaWl+/paIiQS9fN2va&#10;xgPls9NTvjcuh/LxBBUxeqotFfHJEYBgPZ76JXVlqrnFt3A54XYo58fTVyITUDleP0iIwAsZ2Q89&#10;mhsJXOowIiKGEVGwEVHE8ST8TFZosJBQDIgdFWnFfsABDn5EzsMvwceRSAjk0wJEYVDSonyIoWfg&#10;oxUTQbJHyIw6ueCRPIdKaBGRQZAMPOeKVQEgUBQBSrxP0KopSMLGDd5o7PG5R4MxFA1+0iHlzBoC&#10;TspdNy2a6ZFQr4SaOdFheOHqB6+xTVLAZEe7UL5j0OPyyZIBqaMU4oGtShzWgN5kdLndSE5F4Jvm&#10;YPIhzTooKyZ0eShkvBcUhHO7XXpQWNn7xQLGC7M0mU3KXih2453B7/cZDHpuTRIYzpQOvmK8gDaG&#10;uOIrxgi0LBx72N7JyckzZ86EiuZWLe8e+Arhh5UOV/yiiy6CH44FWyLdJqKG+MpNN9108803I3Om&#10;zxfWA7xB0qAPgdxvr6r1WqyiQdlTVX6oo6Xe3lHb3XGkrbO2xeloax+WFuv1O7ft2zs0e+ixtubp&#10;w9OyM2N2IFXH7aruaHO67RNyhhv0xgMlVReMzB6Xk11w6Ijidk0YP3JTVXWHx2/WgmOz0qDJM3tr&#10;crq1Hk1OrEQgAYEAnCW0PtoF1g7+AmP0+gKQVerj4A+gRQJ+pAJwm97lcSsKUgR0iF2QtKDFsdHl&#10;4m3HYxt0mbB6R+uwOrt0Xeg3/MoimSGpO6779yUL2BNDNTBPvDyMzTgbLhHRzxExPr7RCY3gQwgu&#10;jXvjV4Q5h6RlREtolBmAMsc9Ei0bqBvSe0TR5fI4nW4QhKGvyOzBbxrKCUB9SW0trQ64lU6nP6Ca&#10;jZjrlkZpEncq+wNtf/IB5cySctZ2eBt9Md6OB94EAG/y5aMiwBvwaoBnxzo7utCJwDeva6hv7+qs&#10;qTxSVVXt8HjbWlvtHR0tjQ1eNXCorMRtd0CMyysq0PHgIYPoimOB3qEH4q0dPVpdV1eLW6murkEC&#10;eWt7W3dXF1A5vM2KijL8CtOps6ODm+4NDY1wwiG0gOhh+e/cuROvA+eBhGMjlD9ib/DMsQVfIdXo&#10;Uag0Ba8eX6HG4U1ACrAD9kcnBwqIbobBItLBBqLJWRQ+VHuN9T+i1Us+SV/ncOcfrimqbSqobdpa&#10;WVtYXV9edVQ2GZu8/pX7i8q7XAeqGy4aM7a+7HBhwUGjJNU3d7mcngsnjq6prCwrKh1mNcGLd9oD&#10;bp9//NTJlU0dja0dOskgK8ZI5Ctku362H0ESJBnuE0am+fMXfO3iOTBRLgWPYf78hx9+GCIBYcIQ&#10;S3a+jHlx/Pi6cd26G667rrmlmaL8KHHHAPu6+nqMgmigHjOejalcqwPk+NmTT3Z1duL5n33uubfe&#10;eotRlEKzYZ64c2M3SOm9P7wXSYVPPfUUukJBQQFeCbw4wLARv+BTJ2GucsgpwJi1YMECIDFYbvrm&#10;TagNBm1DFIIBSBUnNFDdH0oOVt7+95uw3158+c+0GfYYJV3IDrvjvX+/tfDyy8HuwDL/0vnl5eUh&#10;1CJsOwzgUmfrLtxziSx+vxc6ExGpqurq1ta2lpbWgweLa2vrKsrLYRKjh5SVlx0+fLjsUFlZxaGj&#10;NTUQxe7uTvy0bds2vFPAdVVHjuDN4iQIm2FPfD3W2Njd3YUjgKUDJ8OCUQCNDBwOKBpkHhLOdDUB&#10;5oje8RAaOgm+AnIjrL6hAagbhB83hh1wcvzEUTdA8chdBdqHi7a2tuIr1nEbUKZcwjkONcAljK5H&#10;Jkohj1SvCXooOUEXrYmxXtWmCbE6VZ6ckzZ0RObmoqrqdqlVjCmuao/SYpISkxsbai8YOXzeqAlJ&#10;mmFaRgaYewk2840Xn9fQ1La14MDI7HRDbFT+wSpZMPoxCRUV3TrZgq6uBTKzsnbs3A3h+eC996ZO&#10;nbpp89bCgoLX/vJqPHNI6B3C4ITRKSOMT2Y9ZDseThE2s/dLep75orw5+FW5C81HwWPHGvfm7wWQ&#10;go1FhYUGA+bGRA4iVcA86R3iELyb5mMt27Ztf+655zBwvPXW203NzatXr6qsPPKpHhZ5WhEDE+MC&#10;kY+A+pu4FivZC7SMTH0anU6iWiPQHLM4yAsXgr41q9dedOHctWs2tHc7WRiUbPlnfve7p3716/fe&#10;fx8NiOU73/72lV+/pmDffsozFGEynKVq/GQ9p+d3BkKEv8JDnjxl8qhRudAWw4YNNVvMgLXgJ4/L&#10;GwcHO3vYMHQ2eOZwlTPSM8B4GzEix2K1ggYLu1pVfVlZmcDhAIzhqMTEhJEjRo4fm4f1ESNGjsod&#10;PSx72JD0NGBmwNJGjR41fvy4LDjomZlx8fFmswWIHX4CsIdLwwmHaw1/G5fG2UCeA5YG1A2OOtx1&#10;4PDw3oEC4iv+Yh0XxQIvHWdAhAynHZqRAb+dQCWa3bT3EgF8+mgi8oTZwrBolsniJ20ArotoDOrc&#10;flWT9SbVPWFY6uixw/aUVFQ2d7l1ZkyL3Op07ig/OGt6XpajFb6OaI7udHg37io+1tYZZ7NWdbY6&#10;3Z5h6Sl5Q4fuKqmqcTq8ElLU0K3DTPywQg+5jJ++Y+5Qw8AU/c52FMzq8HhihSgIBMxiu73rD7//&#10;XWNTi0kxf/uO706aOEYOuqL0yq9/8/yx2vKEhOQHH3kk1mrm3r6EWaIEoaOt+dHHfxXUvOmpQx77&#10;2RPNLU3PP/vsoUPlDz36ZG7O0P17djc2NaVkZX1t5nkITP7+98+43Z5p08+/4/ZF6Cm7tm/FMAxI&#10;8pONG3NzRnz//sWd3W0P/fiBgwdKH3jwoe/eeXv5gbKHHnoYXKj77//RK6/9Q1LkaeNH/evv79vi&#10;49duXHXDN26YN3feK6/+ZV/hXowvN1x3zZx5lxJFOYDZ+RCi1AyACZHeKAhHq48+84c/eH2eC86f&#10;feuib5FdrQv+5KdPtrc2GRXlu/feNzZ3RChoAKcalf8FubSorPxw9cuvvfjg4if27SmeN28GjNmK&#10;ykMfrlz317/+M3PYUHq1mnrPPXeVVJaXHiqfPnkSvBvkTIdzeE46oA1crv63e0akmnV3lrTMno3q&#10;khiN1oz0TJPZ4Hb5TAYrWNUxCbFGo0mXlobQhCfgGy5n4dU4urrMUVaMuBh/4dgkJCbDWu7q7IDk&#10;wyDHMmXqdKejG/oAbDkARxguo6JiAchF2Wywt21RNpPBEGW1DRmSirJQkCcMFsw0FL1eD8xsrAHk&#10;h9ziBiku4vePHjUKCt8Mf89oxJs1oyS8zaamq0D1ob8sFguF6xIS/ap/9JhcqglNeS/o05I/qFIe&#10;DC/Rik7Ea7j2s3xadSBAhskZ0ESYxA1TQerBcwv4s2It543LKT1aV3y0zg2eHeaRwzRrilzYVrev&#10;unLC+AlOR2Dv/n1uWLvRMVm5I2vbOtbuLkhMip8yfkT54aby2kaPInnwjMhkI6Y9w3nZDfXRxUhF&#10;UTIw7cVAIlHDiTE9pYh4PWkpv+/pJx9Xfa558y6NiYr58cM/b7e7rGZh67btJaXVEKfW5qafPvwI&#10;XgESBfDgmDCno/nYXXfcKZlNICfv2bXnF79/AUlFkyfkRVljpk6bhjDBkOio0ePGpaem1pSVfO+O&#10;78bHJ86bN++tt5a8/sZ/cAO7tm17cPHilrb2efPmLv/ow+eef8lsMk+fNm1ITOr5s86Pttn+9spf&#10;SsvKWXJR4KVX/7Zt+y6d6vnVE0+//a8lOE9mZtZf/vzX/Pz9WJ84duQvn/xZ0cHDIAUbZT0kFaa1&#10;rJPNJkP5oYPf/b/bU9MysdvfXnvtzX+/D0X9xEMPHD5ciS1ZmemPPPpkS6c9xDkkbY2Xanx3yUdp&#10;mcNmzZiZMzxr9fIVrFHVj9evjk3JGDNpPPq36qf8Imx9/PHH5186D7cok6EUyen530rmabx6yMph&#10;vYs7oSGbDF0JZZU3bNhYWnoIPi2s6+07d5TAGi7an783v+jgAUTIt2/f2tLSvHX79sMVlUg03Qor&#10;vQyG9y6GusnlZRXgwHyw5IOtn2zevGlLd7dj9+78Q+XlH2/YtGrFysK9+4BxNtQ3bPlkE17W+nUb&#10;Vq9eg9NvQlbaJx9j4N62deuaVWtQxRllnov27d+xbfuO7dvbW9vwddfOXaDWHD1au37d+oPFxYV7&#10;C9etWVtaUgo63dYtW1AHGvts3LBxx45tDD9hNetYnVXKE+NFULlos1S3Ewo5Q6h5GUiIFyJXcMw9&#10;is4p63xBFRyW88YMd3a6CkrrupAcTiUyPDrN69PpHHrbrtK6qprmyWNHJycYZZ19SJQhNcEm+31D&#10;TLYZM0YV1TXurK10YsapoEQ9OgSHn8weDmcShQcBwFGwZIFrUXT9wP7Cvfn7Hn3sqRtuuP6uu252&#10;O9v37ysP6owx1pjHfvbgDTfc8Jtf/rR4z5b8goOYLAPPjhH0ow//29HR/uwzv8Gvzzzz3L/+9a/q&#10;IzVzLp4L5tCVCxecN3tmembu7Au/ljM068O3/2mzxv7k8cew588f+/GLzz9f39xpMtsAgd5+xx03&#10;3HDjrbfeguREFMy5bP5lQzMzr7pyYRZyas0W4gGzEchoMBtNZshnXELMzbfehPMkxcWtXbnyzu/d&#10;jvVv/d93ExJiPt60FbVwMJDTJBwawhcAetW333ozdciQnzzyAF36iSee/9OLVRUV2zdtunXRImxZ&#10;/NAjLzz/B6PZTKY+DX3wivSdLdVbPt5wx1334N1d+/UFGzeu9PhoqDlSfhhR4Si8EGpxP1zBtvZO&#10;BIejo2OIRMDgxnDw4TSK2Zl1qhDCyQQAIWuI6+HKw/CYQFtDFhoc4H2FhRzNgplWXl4Bxxg12AGw&#10;bd6yGW5wfX0dfHUcjcA1NpqgZE2m0tISmHhoT7jrNUdr4LJh1MCe+/btA1qGHgp9DiMJTjWoaQCP&#10;gBxhN3jgbe1tuAouUV1TDbccPjYqPQI5B7oGTW40GHBFYs66XfuLinASgHM4HHgNELiiA0XVNTUs&#10;EMpiUSF5pmgJK6LOzBUC9vtt/4i5HtoDYTIEHDyC6sZsEAYFt5Adn5AcE7Vx866OgKQZUPYCCSpe&#10;Sksl10506uRdlbWYU+78mdPjS4sbDleD35tms86aNvFoc/fOw2XdkgCmEeadgH72U/cciH3Iwlah&#10;2BVVxKCABOPGYebpCVMn/uXvf0Pq708ferSuoaq2oYVqc3jUMXnj4pNTUB8+NjF+Ul7u9l17hlw1&#10;H2MD4pZbNm8ZOiwHLr3Or7mdruio6KrqqpS4KEgAZsZRdOaAICO4gsmrMbSn50zDgArRk5QgagEA&#10;n4MlNG78RIsezr8KMVMDYD8Da/M6HE6cHDY3sXFhv9EYiakzwOsjDWowm3JGjkCzxsREv/rqC5WN&#10;TY8+8dTS99/qaG6ateBmGHEoOSIjSgBU3GC0t2NcL8oaNiY/fy+LgwkI6tqdziuvvf6279x2zz3f&#10;u+6aq9KGZdv0iBGw2tvQ/oKxuKCgqfGY2+NDlwqqvs7WY8tXrL/+mkswZIOdSPej0x0uL1v8wIO1&#10;jU3trZ3zr7ry5ZdfQHCCOsyAML4zS24HcjcMq2ABw16dHm7tnDlz3F5nXEzcnDlzYbePsMOQ1hDU&#10;QKlWiDp2yMjM/OY3bzaajJQfSRlaqAznh8EMDxzDMSQcTjU8HUh7VHTU9OnTEdASdbIP+Zki1WwF&#10;JR6ZLSgml5Y+BJMrwHO22azAd71eFRoCRji2QLAhUDgnkmRg4eOWoIGwHXWmrr76amSw6Q16/JSY&#10;lMiJq4iMAFrPG5c3dFgWZoahtE0RRSnJAcCsLCTzEc+cQJZ+JYsJOf+VcVLI6qcDArD2UTPaJIhp&#10;Fj2ScBtAztdDqUs0hTvN/YKiyqjQpvPqxDpRtR894vK5pmSPajE31B+pHTtuLFjCG/cXOCRUjJNR&#10;tF6HySEpzo07GUjYhr8pCp+ze6NYNkOOqdsea6y76Rs3gmg0edLEjz585cZv3Y+xUAmKKKSJwYTX&#10;n0a6mwepsvA1qEOj3I+GYbvhZz+nYnZBbWxuDtAXe3sz5fES0wYgPcgziHOKeqNl46YNBw9XIPqG&#10;Ql3zL780LTVpPw1NoRZEiX57t93j8uBRZAOaKiBhQh5ocJyLBSkMGL0BfkJQAW0wfMzj6H5k8eID&#10;NXWjc3MLC3fff8+deNlUvAeihnAf5vegqbMotrd5y6aSQ4fw4nDUgvkXw8e77+FHE4aNevfN19ev&#10;XCrHpLz1+muZaUMQAqdJAARh5fI1UMpvvfEPVQDzSIuKsaxeve7aq+eBR1Hw3hqHFzxEOTdv3Io1&#10;69Amf3n+pa0HiryMF4BJrqmqPq/Zfc4vmoBEMbPFqGoQSNlmifL6vRAkxEcA2+K9jhiZOyQtHREK&#10;IF8s0O2HvPEIK/7CTMP7CGiq1WbD/sSPEHUAz9i7JcliexLFEG+eRWcAHFGgN8yb0CUkJpD7zALp&#10;PPISlxiP4wwmRKUoDo+Nw4ZncxIH4DpsjIqOJgce1NpEItjExkaDRNHpR74YiR66MaWFMuYTdHk0&#10;alqhY/f/MkO/sAmdGXTB3F6aJ0oL6gM6g09LMujsrrY2DYXt2M4YACmJHDRKFRM9QqH7gmK7Kuyr&#10;bty592Cs0XbF184zRds+PngAk0qpQUmhmR6QmwquLOv6/XsOfXQ2fkc0/ToDHOibsmrlSr2iX7d+&#10;zW+f+a3dpR45cpRAa0U6WlvjcjpYDB0DQVtG5hAVAxKiZYqSmpb87UU3rlj23xUrlq9YuRKjJtoO&#10;sXFK3adURNXh9RiMeqxbTeYffP/eFcs+WLViFdhI0yZPttoseJk+Mq2x4JVALhFkpDQIQlLonZGD&#10;i26BO9R8AdhaFMADBY2mh6XRtqq0ZHd+wdtLPnj9H39XDJaWls4Qb4Vi3ToaloIBk8WCfvjDHy5e&#10;icJCy5ctX75swoRJsXH0gm/5xrVLly5dtXpNe/Oxf70FRx3bUInX31hf88n2whf/9NLyZe+vWrb8&#10;v8tW/vHlP27fvOlYQ/PcSxZ0tByDr0i3RAXuwXUC+KT3+TwY5Oj2qD+FqK/npIyTAEQUW4jfTK1N&#10;IoqabXqKpOAr2gEyhvA1kG0ultiIV8nZzRGZDKBCCjxFSvOkHZgQ8FArOjX9ywb2EOuRH8W5Uvwv&#10;duakxh6WFLslHuXhgFzkLbDQTGgswApPZaeJIYK6Jpd3W03z1vr2rXUtm+uadjR1ba5vKTrWRvQH&#10;mHboFP0sIaYUxolQ1JpXmAlqCKMZAqKCmZ5FwYlCEiAQ4LaIR0E7UF9hegCdXUFqqiBjIvTqY20+&#10;l9fuD27cd7AOOCbVs0ODgX+Fena6AGGAxEIdQK/q/YpwJQNRxTAtBlsMeks37KFuiIqw9EMgHEUm&#10;gyIb5L37CnZu2Y6zv/2Ptw4dbrhs7kXgihCYH9RuuOnGN99+d29RMTtk6a9+/QysMeQKw1ZXQfNU&#10;JEx50d7eBhPoymuue+ml5yuO1mHPP7/w8t9e+wdIi0irgQIPtQ8r3EHJ9pg6yu/DUGqyAkSP3btn&#10;Nw5Zs3p9RcUhVpkSFB16x9iomIyd9s6mejrnx+tWrtu0XaFOQc9Dulz1YwA0GMxfv+6G55//Y21t&#10;A3b707PPvPnvdxVRemTxD7ds3YYt1ugYkyINzUilHkbNoO3asjmoj5o6YzZtodxg37gpk2PMyvKl&#10;y4YMzfnO/9127913IZ0CZqcg6tcsX/qrZ343asRIKwvTsRgj/TuAd3E27dKnW0qlzdgco9x/oedh&#10;8silLiTt4bwGnkTApZTTqHgiCu1JNV0I5IjIJxNgFgNh4zVZ0Szf+7MSG+GucLYVF36s9Bnu5qQ6&#10;PiLAgYd/7nK4cNZ2r7p2f8n72wo+2luyqqRmVXnd8oOVO6vq4KJKNIVxv2+THpIZx2wXZDiwKRaw&#10;VQnQjOeI3jpgEphh98EdpE4B6J96CNA9lK1FmRhyC3QIFxjFYN7Y7JiE+JUFZUi98wt6FLEUgwoR&#10;rJkjoIanaeO2OPcJ+7kvQPzUemE3wkjsLW64a9rXr/3GwisXTp02ffz4vOZ257XX3nKgeJ9H084/&#10;b8Yrf3oe4cSXX3/z1X+9kWCzUja8HnWkA5OnTv/5U7+85qor8OvTv/zN+++9kZiQkJ6RZbaYZs46&#10;3+5wXjBr4m+ffur3z/1pzsKv33/fD6694hLsuXLDptff+qfNbEKFXQZl8wWVd3FOso5EPXUWWdE/&#10;+fMn//33v+GQtZu3zr1sDo1HQREthoERBwwbM/6Rx376zRuuxw5LPvzoW4u+VbhnJ5pAUgyypKc6&#10;GpKKKWuuWHj13d+7c968Odht6849/3rjr5Yo6/zLF952+x0Txo2bPGHcgoVXXXfN1ayPUnP++19v&#10;XHHN1dExRgorglcg6GKtiVctvASYLubgu+vuu1598fkH7v4ejsXys6d++efX//mj+36IebfRc2Eg&#10;who5m8T35Pfak3HA7Fimt8lypOZixQtIWsN6mASSnzJCheRiH1GkXA/THmF5I1ibZT1w8WN/eZck&#10;Vco38trMYcolbYnQn/mZ+Vc+fPCz4bqUfBUmSkWsAGwBAQ45p0g+W7r0o5JDpQEZ1RmcbT6/S5C9&#10;Osvh2ja/0ebmJG8qAdHvvKbMliDTDaqHHrzeH/jjxs3+uMQEc9ya3QcFozI8xTRrxuT/rN7c6hVh&#10;+4pAmAC5BZB7ih6KlDOvqPPKfvek7IyZo0aWFNfuqT/aIUPZKzASgSTQJM+E+MPvhAEbTNV8180a&#10;vxnc9YyUO/OGE5ca0Wy6zzB3PYScQMQBPIPZosBRgM6UjAQ6EVZFUyn63U5QxAB4RMNNgqbVS27A&#10;KB5oVsEdVICemFF9Eu6VDzRYBQFzNLdmd3VjpFEQ9reYAkichaPh1xxuX5TVJPrsbhWX0psNBiTZ&#10;OZ0dKsZxo9VkgA1P8UzgmFCJRBiFYxfQFANl1weQeIeyeJhSVid6AIz6A5iEwqQH1R6Oug6vQjEq&#10;KKFFg2ZQc9ndoKEaUE4ExW0DoNzpVb8XfDUQEnAiSTYxPSFg5EYXESXFajYApsEI0uVw4pYQ7dVb&#10;Y+GY4A7A5gXW4XF5NVMMbkSiCb80rwS/UTMFRB9BKSgiTMLs7upApT74OAJOhJEavQHWh4zS5NRL&#10;McXd2bWckLv+4F/z3zEvmumCa0gaVktym/505eKv26aIKLEui13dnSA9w2JydbssVhRjIzI5FrQA&#10;kDDQyLgO55VYSGrAnmZmORdFNrQep5LIpWdcaf4r9+SxwjnqvGFpzpIwCIUdsGck7TKi0iOU9cgl&#10;+E+gviFLHKg7XVcLGGKiRl13S36nt0uVom3RXa3dPp8uJsWa5G17cOaE22654eabbvz6ldf3+UJ5&#10;9I0CMoRQ8YgqpX6Q4vQrmt0g1nQ5NKdncnpWDGZBpmLyYOTCfTHKftHvcUuCy6A5xqbHzxqTU1JR&#10;tbu+tgu6QkMnA+OA0AGa/xg9lANi7P+Qfu7TtOJNEzYuIJpEGBEkUAXI56D5nnjMQGeNio2yRSsG&#10;CqwZkDmgGGWDwcq4BLLR6KZT0HzRxAmnMZYdYrFERUUDJiVMjyVwwVxDUVrKUTLEGPTAXPU0bZOg&#10;M1vijUaLSY8kBFgugOXgDxCPBxdncCgic1RkT29ALUA2q4ymYWNMtM1kUmDe00tRg3oTZUEEoKSD&#10;gOWCwG9wA6Ad40AjyvCLgsGI06L7Yagi5566WFCjWXiirFaLAdRA0KehpWFKWCyY4icWzAUCWnC3&#10;gD/VIAgelBPMqG9oU8QvAAOgOWQcxUr/gZFvskTZrAjkRxkNJrpNdF+i/NOzn2uW+md7N4vX4oPB&#10;GXTSLVvg92w71nRszZp1IK/ifSKU/eqrr77//vvgliO+VVt7dP/+faCRVlUdKS8vg5EMZBvp3PkF&#10;e/MLC+Bp1tbXeXzeY4i5NzfjagjCIXkBEgiSDAiq6Bg4CSJeEHLE3hBaY1GxTvwEmAanqq6qBncV&#10;ATmwX3EGjB2IuiEUh185B5breT7WdHV2IZ8cN0MbkT4saF2Ojs72dntnt9fjBtfSYDIkxCe0trW7&#10;PS4MLTQ7af9vNAS89ZQSoa4GmEsmLo0sQE07NOlQVcsY0AFjrHqv0xDUDBSh0fSSapDctoAjN8p6&#10;0bjxh4/W7zxa3YL5afQGwQc8A846xlA/IYBUdRqanxFcQi5lKAGrH00SSi5jqBsKzTCwjgVFiJsd&#10;Gh0xDCFkT/wTXv2O+i1FgYnlBqyPOj6UHG1AvXyaZB1wOBlXbBShhqQK/ORv87RyUshEYiLCDSAH&#10;hP3IcWHgmQaBYzdO9gC9BNLNZKMRTMGyu6g7AZLDw5IkEZ4HPYBYoxYEWsBMQJbyyXGPMA+FpBNZ&#10;ZGEOMjcmcYgPUTkWE2WeGR3DXMrQQu43DccAPQU9yxmlcCYBk6IenELIPYwLaidypKjWB3CVAAw9&#10;DNtoAUxlDyuLSvPiaz+NfxZvZrZ5uKG4a8sUC0/DhgQiQI2VgoJ9mOcEJNasrKGzZs3GuPrhfz6C&#10;8BcdOIgJknbtzj9aW79q1Wrgncho2LhhQ/6ePUUHDoAjjPoNoLXjLwS4rr6O0ZHVgsICBLfLK8oR&#10;YAfNZT3KUGzciAEFKytWrkBQdsvWLTt37YQ1um7duo0fY87FDfiL1IyVq1bi11WrVy9dtrTbbqf7&#10;Ju1Bln9nd2dTcxM6J/UvxPk1IT01JyU+XS9a7G7f0baWLk11aGpDeyebvgC6CTO/EJrYryZnZ2ez&#10;spGKY9ExQGXEB0fnQJFmpQRpMZ2t500eN3JIUpTmtfrsJrVb9rdFy95xQ1LmTpzS3tCx81B1C+q6&#10;KSQ2CJpBbjCxEisKx+Y4D8XCyErEagR46POeOKEbMomAMys7TSLGpmFgtB7W4yGLrBAEAfZ0bug0&#10;SB05wbBNgebTjJYkVDyvmjbzV878NZb+R8KpaQi20T1wRjmLd7N5I3nf4IMSXZ3GATajE90MWXDk&#10;7aGgLTs15cOQ3AOYZSEKBhPyaTpY4ITUL4G25IvRHI8EeLPuB+VLJ8SMPGy0YOMAEkUBlVEWHT0f&#10;J0AQqBskZ4/ZjDg3xg3Qi2TEdRgOTHYFjTR+ah9KukUL0D0SrReiTG4AsiaZAcNNKhp3qJxo/9bU&#10;2SfprI+FXjKrI8ZrDzDDDzFt8BoQ3waVBcZdV1cnWg2F00FbSkhMampqxnbw0BCoBtkRVAVo/n37&#10;CqF+MS6MHjMmITERDKj2jo78vXthk4PWvnnz5sSERBAf8ZaRyJaekX6guDgmNhYJKAdLSlKHpGKW&#10;Bo/Xizy2lNTUvQUFQ9LSfH7f7vw9CN01ArEK+MHMQbYMPpVHKqGbOjo7aLhmtdlxwzC+cAhsP8SG&#10;8HfkiDEXf21OWvwQb6cbYWKTRe/ydR2rP+r3eVhStaAH0xzI9omFnJNpyDNGUAe9B7iSGNT7ghaK&#10;b+vb1cAnJQeanc4LJ05YOD73ouy4C0fGXTQ6bd6EsXmjx9Q6vBsOVnR6Fb1gwRxUPtgXBpyEsVJJ&#10;0jDrMxx+psN4agbFA0LE4n56GZWGhWkJ05cFInl5F9bz6aVRLgcjmFGOBwYUHqukDGEK7VPgTi/I&#10;4IJTL2Zp6aztcCzh2SSniBDCj+VZpzDHdTp4ZuQJY52TbilrniZqx/2yJHNIF/1lIwSJHvMAyMGi&#10;oZaTRNnPGHIJNaB0V0QPKelVpCAEnQd+Mwp4qnDvcWkSyZBtQqgEsX0RkcTQSuAmE0ACAZizR5fE&#10;lWA8EQJEN4RHgtpm5fhxE5hziz0ogwLZgEO5/zgHRiuWko8eRGsQdyrOBaSDiTdPtz/XbHamydlD&#10;MRA8MoghjJK/Jx/EMlSHOHK4MmvoUCNQUfCUoqPhsoEAhxAauC7wCjF7CnI/wTBH6sjQrKwZM2ZE&#10;2aLgY2OdZ5WgNgx+xZCBv3hBMPtjY2IxHwvypnxeL/Ycnk25JVhAs3GyRF+sI3fFaDCCA4/isCnJ&#10;KakpqTarNSsza0TOiEkTUaZCBEeLlSvh3UKIi41dcNkCUG6QmjJ71uyrrrli4rjRRsE3NEo/Olq5&#10;cFjCSJ1nvDE4I9mWE2MEACACHGOB0j6XUD45M1Np+EOn3VlT75CkRKupsr7ZowP12wQSl8vnbm3t&#10;RNn0hChbamp8VKwlKjYm4AuW1TbtKjvSQTAcrAX4o4CbocxpIhPcOqfB82mceI+yisKo9BQUxMuJ&#10;jcpLjicnk+QWvzGNSg9KzFw2DtMc5iTXPHWMvzj4lJQ8QPfJKVuk3+jGmSfP5mGBxcr+sPIyLBYK&#10;aWTam1BQyCxcWib5uFk6N3UGbiuz0YKaglQuSReNRngm3vRMt/Mpp0PAAANXKSZFp8YF6UceNmcS&#10;hJQz4vPQeYgjAHeZQBY8CswMXAv3hCM4X46aCL50+C2zSAw5JyxrlmsjYi4yphrpYtrGgjp0KT7M&#10;0b1hNzLl2Ro3XshUYXfLTk07sZlsaDDgz3U2LWExACPY9+83/33llQuhh/mjLdu0pqCx2DA+AwUf&#10;6EVSAFg3e/SUJH2cS9BaVXujq9VlUHPGj+2SPMMnjg4YJKdODURLWrQ+KiPBofhHTR9vTIkWY4zj&#10;Zk8xpNgSR2boYo05U8fKCVZzckx63gi3UR02YZQ5JUZJshqSokyp0ShA4RZVJcXqUrQRk8e2BuxJ&#10;IzKSR2YoiVZrSpxgM1Z11aeNzh4xNU+MNcmxZmtGXFxWijExypYWb02Pt2UkRmckRWcmalY5c9xI&#10;lxhwAFHWaV2C2wWFFK3PQO7UuNyknHTBpu8WPV1yIHFofHZ2QlKSPmdY4oihSdkjktKTTdGi/M6S&#10;tzF5y+iRfRdypI5AjAlYgzT5I/qg8NyWXQcdjvPHTX59654WvWIWzRLmSmExXVSOB7gUHQW+ng78&#10;EFD5HQCVMRkbhZGZhc/noCI7gIkLEw/uLqNP+QL+3KSYC0dkFG3feuOFM6enJgIOCvU51tmo2jMr&#10;IRmeIIJtDJn6kX+ot4YHjcjPkT1DLi9Hlo7vx9xuiMACoSGfDxBMYEO/9/7KBpC+l8g9RM4bORHb&#10;wsUqdN7QuMA88kg1Jr4XnYcdcIJr9XkHPddlJ2VnY8b7cU/TZwN+pm36ecYzazMLxqBCkc/runz+&#10;/Gee/eOkyVOhvxA1uOvp+/+y+73oW2Z1E2Iki37N7BUumzR7ZEw68CNCKnibMF3PwMpwX+D/0pAe&#10;edaeNuzZRC+N2XGh4yjwHjkJs5np7XF9QTF2WYKBAEserNgIpMKcxNBu7AXwTsedxx67o6fNe3oe&#10;RcD8mKwsqOi1oFcBd4+EUUSumCZGBS1/X/zrB26++9brv9Hn+woJOaxAmjCF0fTWHq5Ztrvg4vPn&#10;b66t2lVzVMHEhriE3sCI8XzWNXJnmUspUURYR+4eE02GVJGtzTxJ5I0FNQTdqCak14eIUJSo/9qM&#10;CYHuptbysruvvSJVr0D7cwiLKRvebIRvU5nYc86YPLME5my8G1YtjHzPoP/Rhx6CVff4k0+ZbRbY&#10;Ld99+t6/7nzH+u2LnJj1HtQtJB54VBQdlfwaGU4k2byD8kH+yzJieLwN0stmQUZ4BcxQBuV80YVp&#10;YirlJyvgMMuaXwrIKI4OO1hTTAFL2+sbf3/Pz++55f/6vA4z19nAhruDA46dLCbr0SN1HQ57zqhc&#10;MridbnDmEG6F48imWaAPwrMGzFmqqVS1iKxDANo6gwgKq88oBIxBFR+Y7Qqy0hHB1XwxsphqMEwf&#10;NnSI1VJ+sDhvWMaEzCEYgGGyciM5dHNstGQjHP8MLoMt0KsFGFYKmxAWX/bQocv/u7y2tnH6lCnI&#10;7v7w4xX72w5L4zP80DvkgSH2AukmEBhBIL9BRKlgt1HyGkWPSeczCF4jfdBZT+MKzqZaJbcc8Jp1&#10;fpMONrxXCfhAwghf6wus6HDbXoOEp/AadW4LnT+gYPKSoMdqQvzdW1I9e8y08yeimkAfS9hOYD4l&#10;aWNAsjrh47LqJcWF8dk5iXGpql2FJkdQTIJxwLAfCoqR58fdPgE1gYEvMcyHwCrmGxNahB1pkxog&#10;FxlME4S6ZV1DWUV8QLtm7uw0sxHEfxB1wvM/RoxV8pwHJXxQuPtoASIeBn0U+wig0sa+nQXPPfun&#10;OXMv/s73br/96fv+nv+e8bY5HsFJHjl0OOucrEeTF8ncx7CBzHEfZiuHVMnpWiFAhtgULFZD8d6Q&#10;Y9DbR/ys13jSLXSvTP0BzsUIB9OZpipj8SJNNnqNgdc2/HbRTxcvurfPbhOKk9M5QEBn5SWgvceP&#10;zJo+ZUz7sZr6ylKPo9Ui+uP0gk0UoiRdlKiLRWENvRQliTZJF62I8Xo5Qa/EggEuStGKEqU32PR6&#10;m16hv7IcbzLHgn+mBjHxDKKUYKjOmTYpFVUFmf/IsSJ+/6GFZfwPLoMt0GcLsBqpDP/UiZMmT77r&#10;jjtWLF++YsUyJJYJMC5R11OnJ84blWalMAPpIiLwsjlBCNzln4ipeLpXcDkqg4tRiBG/Q6PIabgK&#10;TkFp4EgZYSMWVCvKNkHcAaAaFT0ktxeX4tMt16PJSdJAR8cAiNxMXbBB0A43NJTU1B1oafYqsj8g&#10;GXRm5m9TnJnl3DJgiQHL3OWhNGqkogC6psETgymp/gDgOuT9BASbIOVlZU7PyciOotxruPhSEJWm&#10;6JUxdJkPVp9GRAb7+mALRFqA0xMQ6kdfA9lIRN6VJix5990PV/+3uLP6kK4p4frZnYpHBUMbTiQ4&#10;MCCEk6T1pM5zzxxdHFQo+rcHr4wAl19shTHSQ5ktjDPPqQ4cbaPe/blWcCDhXmzSUZzHz0p+UHkD&#10;iKomRGnm7tfX/fxbjzz8rfv67C0ceKO8FJIzzJDEUEgqLYiwE6qOdXcfPNaIkRFXAYpOoSlcipFJ&#10;OLeewtKhLAAqpExYOpNwPAsBdMAFGNgh+9UYo2V0Zkq0JIBKhl9QL4HxTxiZjIScDRlMrw9a64OC&#10;3V8LoHfA02a1zqDNiNaDTvjnf/zl4Wd+3h2jJn5tQhcqmrBZAqiUHUFfjFnACFk8rkjmLjEmesD0&#10;09vauB8KHtP4QsU6T8vJ+fiA2yd9qILRBAeZYYhQtapo0OTOzUW/v//pxTd/r18hp4YDosZLwbFA&#10;GDtniAoWOYwGAfblUzfeOx5xgmfiuDlZS0zx85zqsP7mphRbjo9tnJY2GjzJudECvNNQX+GdhOlh&#10;qGu/6nv2ry++v/6/7ihkBFFQlkLlRC/kBXBJlZLyC3vnLFJ7Ni244QCjbUE6UamFCrowWQTpTKQJ&#10;CiXRqz71o5/Omzw7ROrkzROuLx7JQmM5KjRYcCFnGafMjYGDT2JJ8j+ApgkBDJ8Bxvn8m59ajttr&#10;UMjPpm73P7lX8hTZFCC8h0J40Ul9YOyKYoezq+xohU/AFDpIh2LKiFIIQHzivZb+gDZINiY78Oxa&#10;2KRAPJ2RqNM0ZSijRIk+TU8hbMWv6EZkDI+RjMQJDS/HCTlvg5A/HCrsynU2tQlGCnwBdsG8ghM2&#10;DhkQ4Z1ozxARLRSXjGhuLs6hm4nAjqfHsDm7Xt7g3Z5SCzAaBZQ3ZwWT8UdVt+CbEwBFKpzZn5/u&#10;SL0tzZ5+d0oX/l/vHDZcjns2uBwRtrqH2Tgo69BbyCN3HfLJueXDWCncWmeZFkz0IeeUfgw6TGhA&#10;ZMdGpL3XoEjYGysmyS0kbv7zSAXeAY2oIVM8ZCOEz8Eo7SG5P9vG2P/16/+KXZ/3IZ63zDtn6MNE&#10;PuRohvonh7TZwseEkOI6+xR5b9ngUCF5vGyKSyKiI0kmgDJsINLzOoifWcJCTtAbt2UY0k30PO65&#10;sAQMhlGysu4ncrrZMEHDAW9b/gIibjw7nBwFbhnwknLsTUVeFn3rQeC+Yv138HFP1gJhiQaNmok3&#10;74s0lzXFc6h3MepG2CwNnY6JQqg3htQK63lnmTqJPEPE36Asc6Yuib3CZvztIZUd35Q9Qs4lDsY5&#10;wyeQdcVc8ZBMftrk+YwiDw+xvMRqr4W/j+P1feikfC+u9sM4HAdBz7Y3cLLuOfj7aWoB7vJBQ4SE&#10;nCK1lDLJMm9YYnGkv4XMw4gyoV7FNQ5fWKeLdM0vY4VfJGKkfpEVxufhkw9BoFkgkD5eyApMdKAS&#10;POGaion2sUSEnP/GwDm2xk131goRZ7r38b0Hwt4iP1DXOtLevQC3sIdwmnrE4GnO1RaIqBQuQqxQ&#10;AEsy6dMm79E63Ez8kmU7conTKuTcAaYlVOyALkNTdHNx55OP9VNL//8B+kQEOR2jUs4AAAAASUVO&#10;RK5CYIJQSwMEFAAGAAgAAAAhAIdavBLdAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwkAQ&#10;he+F/odlCt7qJsZKm2YjIrYnEaqF0tuYHZNgdjZk1yT++269tJeBx3u89022HE0jeupcbVlBPI1A&#10;EBdW11wq+Dy8PT6DcB5ZY2OZFFzJwTK/v8sw1XbgD+r3vhShhF2KCirv21RKV1Rk0E1tSxy8k+0M&#10;+iC7UuoOh1BuGjmLooU0WHNYqLCldUXFeX8xCt4HHFZJvOm359P6+n142n1tY1Jq8jCuXkF4Gv1f&#10;GH7xAzrkgeloL6ydaBSER/ztBm8eJ3MQRwWzxUsCMs/kf/r8BwAA//8DAFBLAwQUAAYACAAAACEA&#10;LmzwAMUAAAClAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHO8kMGKwjAQhu8L+w5h7tu0&#10;PSyymPYigldxH2BIpmmwmYQkir69gWVBQfDmcWb4v/9j1uPFL+JMKbvACrqmBUGsg3FsFfwetl8r&#10;ELkgG1wCk4IrZRiHz4/1nhYsNZRnF7OoFM4K5lLij5RZz+QxNyES18sUksdSx2RlRH1ES7Jv22+Z&#10;7hkwPDDFzihIO9ODOFxjbX7NDtPkNG2CPnni8qRCOl+7KxCTpaLAk3H4t+ybyBbkc4fuPQ7dv4N8&#10;eO5wAwAA//8DAFBLAQItABQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAAOwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFG1yprTAwAAygoAAA4AAAAAAAAAAAAA&#10;AAAAOgIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAhAOtrufmLqgAAi6oAABQAAAAAAAAA&#10;AAAAAAAAOQYAAGRycy9tZWRpYS9pbWFnZTEucG5nUEsBAi0ACgAAAAAAAAAhAPHMbT4IUAAACFAA&#10;ABQAAAAAAAAAAAAAAAAA9rAAAGRycy9tZWRpYS9pbWFnZTIucG5nUEsBAi0AFAAGAAgAAAAhAIda&#10;vBLdAAAABQEAAA8AAAAAAAAAAAAAAAAAMAEBAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAA&#10;IQAubPAAxQAAAKUBAAAZAAAAAAAAAAAAAAAAADoCAQBkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxz&#10;UEsFBgAAAAAHAAcAvgEAADYDAQAAAA==&#10;">
+                    <v:group w14:anchorId="2F013D57" id="Gruppieren 11" o:spid="_x0000_s1026" style="width:206.7pt;height:134.65pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="25238,16104" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQC+dD5QvwMAAKEKAAAOAAAAZHJzL2Uyb0RvYy54bWzUVstu3DgQvC+QfyB0&#10;j0fSvAXPBIEdGwG8WWOdxZ45FCURlkiG5Lzy9SlS0rwcIEaSSwxYQ4rNZnd1V4nX73ZNTTbcWKHk&#10;Ikqu4ohwyVQuZLmI/vt893YWEeuozGmtJF9Ee26jd8s3f11vdcZTVak654bAibTZVi+iyjmdDQaW&#10;Vbyh9kppLrFYKNNQh6kpB7mhW3hv6kEax5PBVplcG8W4tXh72y5Gy+C/KDhz/xSF5Y7UiwixufA0&#10;4bnyz8HymmaloboSrAuD/kQUDRUShx5c3VJHydqIF64awYyyqnBXTDUDVRSC8ZADsknii2zujVrr&#10;kEuZbUt9gAnQXuD0027Zp8290U/60QCJrS6BRZj5XHaFafwvoiS7ANn+ABnfOcLwMp2k43gOZBnW&#10;kmkSp5NpCyqrgPyLfaz60O8cp8NZMu92TpJ4lISdg/7gwVk4W40GsUcM7K9h8FRRzQO0NgMGj4aI&#10;HAmkEZG0QZ/+y1nlOHsmeBWQCWYHnGxmARlZbf9WOazp2qlQ/ldB9qPEaaaNdfdcNcQPFpFBGwf3&#10;dPNgHcIBRr2JL5BUd6KuQyvXkmx9HtPY14SCUUVNHYaNRn5WlhGhdQmqMmeCS6tqkfvt3lGgHb+p&#10;DdlQEMbtEp88Tjuz8kffUlu1RmGpLTnaVeYhjIrT/IPMidtrwCNB/cjH1fA8IjXH8X4ULB0V9Wss&#10;EUQtfYw8sLrDwXeFr4TvXZutVL5HVSBHAK1S5isOBbWR95c1NQih/ijRN/NkNPJaECaj8TTFxJyu&#10;rE5X5Lq5UQAjgZGrwxD2VDIcAIj64Y1rVQW01tQ9yCfN/B4fscfr8+5/anRXTwf2fFJ9C9Lsoqyt&#10;LXA/5tRNQIDltRYsw3+nBhi9YMKPVRO73Noj0ipv8yofDTXPa/22zVCsRC3cPogwsvRByc2jYL4W&#10;fnJCqlFPqntDCwFKTXzpe6N2C1AS7EGxZ0ukuqmoLPl7q9H3HkTfg+fmYXp23qoWum9jP+4yQ1Eu&#10;pPI74LQyfKvYuuHStd8Vw8EbfNRsJbRF6TPerDgoZD7mISBwwhnuWOUrXIA/UIyOmoeFEOUxMJ9C&#10;26y9xB20dTgfzcbAyYvoEKNxS45eZZPZPB0GRsMAojmdBYODVB7l4JWKcSoTgfhnKmDK1UED7u5i&#10;/IUSnMlAx8eQYptUGCLHP7BDx5cdOvqzOzR8s35vh87juG/QJBmn844EfYem6WSYeFX194DRMEkm&#10;v9Sh322rcCHAPSh8kbo7m79onc6DUB5vlstvAAAA//8DAFBLAwQKAAAAAAAAACEA62u5+YuqAACL&#10;qgAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhEUgAAAPsAAAB/CAIAAACm&#10;MSM/AAAAAXNSR0IArs4c6QAAqkVJREFUeF7tvQVgVNfWNjwWdyVOBJfgVtwp7qVQpFCjQOmtlzp1&#10;b6nQUqMtLYWWGu7uDsGCB0IS4j7J2P88a5+ZJEDt/ve+3+1931OamTlnny1rr7328q232x1leodB&#10;Z/Wy6nQGg85g1P3f9X8Q+O+FgN7usFt0Nr3ObnQY9To9rv/ewf7fyP4PAjq9w2HR2R0OnaHCYPR0&#10;AcTxvwk0WOP/yeNF3/6PCv3r8JEY77Dp9AZjQVnpZx995KYz3TX1Hk9vT7sDBN+u15HX0TmMDgeh&#10;7gD/49wE7DIRetd8XDMxDjse23UG3FZ8kk3+GoFcWF8yhfKhqtMqU+NCCdUYnxMXUdCuA+fFsnxZ&#10;GlWlnI/wW4pLVfIufulZleojLnzwmwFPbfynd2cVepvNjlsGA96w2/TY5xx6O26Z0GuHAwBQg3TY&#10;pKPovqpW2pIPVsIGamKl9li1rgFJfcgtdhtURnWZgwd8ZWTa4GQMHDNGTXIk9QsEMRWqOXSNt9k+&#10;QI2vzupRXhu7dMmGMQI4uGvjGK0mh1Fn1/OP1IsmBZI3WlT/lWvNoLNY7QaDRafzMpns5SX3P/SP&#10;Tz6ez2nQ6yrslTZdpc1eIcAnWNTkyVQTrgJ5hU7aE/wQjFP3HVguzvK8L1OmPvFXoab6X35qhNb5&#10;U+4q1FVf1Qf/adODr2hBLSVnt/iz6g7K2jm10phrUtEvhxV3bcB7Hb7YUaHFqtYhbxPVbXYreTyd&#10;1aazEiGcfa6O3dq6VCvX2QliuBoKR4ovVV3UYKVKckTom/RQgUF9anAFOBwKRNri0erXhi9NOCGo&#10;qnJtVC4IO2wycfhntWM1Y9QYmjYBHKbrAkHRQKu1XhOkVQX/C74Zn332GSsJt97dqG/bvo3JoXv+&#10;5VdatOyYmFTbqNfjgYGEzcTZNwBIIHUkRC7iXo04KHqm0T+ZXGASaKYiRQQqLtJ4TqFCEJJtjdxr&#10;PznzxHPQNiHb6pK1hu1CFVbvq6+CWkLhnDinloPrDgugGSFm/OBjUD0I6HrSdaul3GQyGfVGoxHN&#10;GaxADL3NYDDhYYV0GsSRpFgIKF8HYZal76T03EVQn7NvWteqUUyt29K6jMM1eq3HfILeCNWQnkpJ&#10;2Z0ABQJPSLD2QJFjKaC+KAiwp9q6c45VasSYBGjYUlDGAfgbUaWdYIeaogqeWmVO8DrBXmMta5Px&#10;N/8QnNM2V6ubh+mxp2dNun3StOkzcnNLMRF2K/gZkWgJeGz/NuyyCisFp669qm4KmMkuaEXIOjgv&#10;IAF4BkETja7XqEfDCe7arhVkUFSoioBqGHhNLxR3VP1CH4Dk6LZGQfGezWC06UzCSNhNbj75memj&#10;hw5NTGiUW1gOXK8wm9s2qj9x0u3FJSVGIIisdKsNFJGj0WrXPlTvFc/hbLlG+4ptuCHeVJXTtGNA&#10;e63zqloUwOvVaLc2LA2xnbDFDLIVJyDwFPVowMaHzWYBm2bEArYA6d1QK26SYyMs1W7gXDv/heh9&#10;g9VpsFkqyb+SHGDwend33/fee/vQod1hoT6AC+ifATNBxMMma3WQT3GyLTInToxV06NNlMySIl2K&#10;CLGUswTvOwvckFyoWhVCaJs+GVp1hxMFMsc+yLau5t21RlQhJ/HSaiHz43yZL+L/SgyXIgZpHwaV&#10;nXH5/MXLYEFAKSvN5rOnz1y+fBkYAoZDbwDTazUZsfkpjAfeKKHGiZ6kF1xU7JLqtexv8kmYKAxz&#10;LhUBGFlxrGEXG+2EQ9UqUEB2/XbyUtWWU7Wvqh70QWM1BVYkF+gpJtBhs2xYsfLhh58sMZtFqMJ0&#10;q4nj8r/hHFS7ef2S+6M3/rOfG4zY000mq9ViNpefPZN67PihE6mnrlxJO3Xq9MlTp1NTT5eXWWwU&#10;YzHb4FEAXBerR1i4fjiHyS1fbiocA6pVkXEXPjiRVd3QiJYTV9Sn2tXJg1R/q0oAqGq62rq7Aaxr&#10;7jqKbCqRwW5xYJEDlfnFYTR5AsGBD+4envUaNkpMquMJTkeGK3y+tswgOcpOo10yUiVRahjoxCSi&#10;uxNtRVCuusgq1eip4vici7JqdZB5qQmfamjuAoW25zprVI3KajbYbJSkzp1NHTFsxKnUsxikNOQc&#10;iyIa1SboPxtX/zW9EwLk0Hm4eezZtqVlszZNGrdoVL9Bw/r1Gjeo16hBvfr162VmXTEAKwAbm90G&#10;Mlg12yCPlLpqXhr1dd5U0pLa9+XDCeDrloqrGo3wuJh4hQ3avHI1CRpU0SjhdGqgfTUGisW4V4nc&#10;TeYYZM8N3DFMblYr+Tmw6SDZBg+d0QNaG9Tr6e2z8+ixTz6e6+vtzWGTFhtA7qtvbs4G+D5qYo9I&#10;C6pdMrxq2ETMq0JzoQkaBFiz1n9VXrAaTKATADUIfTWoUCrlG1or8rMGVLGMMU6d3lphLq2s0OtN&#10;GpBEx6V1VzbP35gLtR7+266qeaqwWIx6U4dOXSdPuWPi5DsmT7nr9tun3H3PNF9/X4hxlG0Nbga9&#10;iRoE+Uf9mF4RDeelzSm4RaWJENWh8I6a4o0FKTABBzVYChaQs1B1CF0XnNY4Zr2OdBYX6hTGHxWi&#10;TeAsUQzfFCsquiRRb7g4COf+AVpr1UEaUcQYHxBNdLA8uLn76AzuZAeM+Gu0We1u0FZV7WDg4NEs&#10;tB0QvzF8/EIXqu04qlGt19oXbUeiYEQZVCPsILTCzGusEB9RGHaCTjBejVkDpKxo2d/UBujc6PjJ&#10;MlVEh4yoiETyiY4KTBRmY3rkgSkgKAD33T08fN3dpGquc9GzQiHhrgq5lpWaCSdh+f39s/rc/22+&#10;6x02qGo4Aet+WThy7B1vfjx/ym2jrus+4C9qFWKkBVprUEVL0dW33nontmGL0cOHerq7CYwcxflX&#10;v12wIK9Cf8/Ue4O83EsKL3/x+TdB4bXHTxi7Y9eutStXW+0ViYl1ht9yq4+3FzDdZLfbDcBi4bMd&#10;JqFJ9uz0018tXBoYFjll0rgtWzavXrcBvGizlu2GDx6AUoX5+d8v/iEt7ZxfQMCQUWPrJcRBtWqE&#10;OMoFRmQ6ePDIuvVriwoLvDw8+/Xu07JdGxQwQMUOYq6zGrii3JatXLN39zasm44dOnZo07TfwLHb&#10;9p1Nzz4THuRpqyh69+V3IhKSho0Z5ePmZoBy1uSGveyH739KOXYU9ffr2++mm9pzoWrdpkKrzFyy&#10;fOnq48eOW6wVPh7GHt26tuvcoxwtOXQmh/Xoge0/Ll3fa8CQ9q2affvtN6knT3p5evYbOrJl08ao&#10;59TZi0u+X1heUhSXUGfULeMCfT2oOLVDfQ6MNFgs1l9++SUl5bDVZq+dED9k0JDwsDC7DZSDK/3w&#10;wYOLf1o6ZPDwNq2aff3lF6fPpxkMxt7du3Tq2g3bCpTuWzcuX7Lol48/nh9ZL3n4iAEd27QbNmQA&#10;6D76bKmw/fjTLydPHbdYLPXr1x82bISvr2xrQhic5nchbtfsYH8b9L5RRwFZsLMgsut+WhDo5ff+&#10;vG9BcaG+tTsAarPNbrHBROWAzCoF8WnDHXA3juzLqaiv98DhRaXl4Aeg1sZ1+eyJhvEx3oERV3JK&#10;8PPiyd1RAd7duw94dc6c2Ljaqn0Qm8HDR6flFPIVq8Vms1XaKrESUAm2BbRzbN+miJCwm7oO/Hje&#10;vIiICPVWaFitN9+cc/HC6WFDhrnG0aFj1w079gp3BTtaBV5+87U3GjUkGqmrXt16z8x+qaDCgprt&#10;WNuOypKrFx69f3pISKgqEBUS8vjMezq27mQwRl/ILyt32EuKskDMu3bpeTm/SLpTnpt5/pZbxnp7&#10;+6tXsGLfemcun9jRImWAAwd2Dx7Y39PTx9Vuw6TE1159zUxIsuCXc1/DoweffGHmPx5wlWnevM3G&#10;TdtWr1qd3Ky1umkyuU2aMu3Slat4xeHgcM6dvXjrrRN8fXxdb3Xp0nX5shWENSuuXDh/Hh49Ouu5&#10;O++821UmKTHh48++LJUZeeKhO3HfS+cOwOPL4CG3CpAdJ04cGDtmrJenVrObm9uAAYMOHzqCR4AT&#10;5hoYoCbEhm//RRfFMsF4+/qfvgr2Cpjz0UJZAcD5CruN6gqgkpUTBxuGYLzdCv6nwu7IvZLqb9QN&#10;GzOxuNQMrFVQybyQ2q5pw/DYemlZxVwAp/c0TogODKoVFBE96+lnt23d+suShS2SGwL0s+d8xlcs&#10;lajVwvoruWywmhy200e2N65bPyAoMqF+w5dfe23r1m3vvPNGSGBgoF9g8xbNu3TpsXLFys0b1ky+&#10;7RbUc9ud95eYK9WifeuVVzw9PBo2bLpw4eJt27Yt+/WnlslNIZu/8s5H7Lhg/NMPTcd+0rtP71Ur&#10;l21cv27C2Fu9dbog30B39+iLxWXA0eL8S/HeboMHjrxcVMZKbSUzp7Ch0bdNxoaz5PvFteMS/AJC&#10;d+/eLTTAnpWddfPNfVDg+edf2rR1+5bNm59+eKafQRcSHL5s2x6BivW7j17z8fINj4ht3e6m73/6&#10;advWjdPvmMAFWb9RbO16t99139r169ctW9Kofh3sRh99vkjQrqQgL6tzx54oNmXy7Rs2rN64eeNr&#10;b76FXTChduLBgycF460/fAWMN4bViq5bv8n3P/y4dcvWt197GTxbYFDkvtTLnIK04999+bGXTt/2&#10;pr7LN2w6mXoGM5mfc2X06MGoefz4KWvXrN66deudU+7Az1at2l29mks0F1xX//4rMZ6ke/2P8wM9&#10;fd+f952aJI4UxNzOb5V2K74SCvhhqbDarECxnCupYA8H3zKxqJzUyIIiDsfVS6duSm4YGVvvaiGK&#10;OC6f29soPkqn85799vsVlbyDa83yJf6+vm26DigBftmsrJ/t8HUhP5WnD29uVq++zhDw4rsfQhHO&#10;6bdZRw/qjylp2Kz10ZQTqp6sC8cCPN2atux+Pj0LPy9dOJ0UG9OwTsPjKYINcl2+cKFnt96BteKP&#10;n8/Az3PH9oQH+bRu1/7kmXOqQHFxwZ23DAHv6+MTfyavvNxhLSlOi3PXDxww4nx+KQqk7NkY6e/d&#10;vnPvzLwi9cr8+V/ABeGOO+5WPxcs+AQMwNSpM8EbqDvm8oIJQ/qS9L78rrrz3cevmfT6yNj667bs&#10;UndyLp1tFBvNhTTh3tzScrln/2nhl7gzedosjtpum/f+m2CL7pvxWEkJyQcu3P/um88hbk2d9qjA&#10;y7pk/lwsktDIhB37D2tlKktmTZuCet6d/6OQobKLx3YG6Ax9+48rVCUclu8XfAZF1B13Ti0q5laM&#10;q7S4ZPw4LsKXX3pd3cG7IHikFNpb/yUfLsmVog5sj2VgJ4uKCgoL8BeXuRxDVpo5KDIggYm3jE3Y&#10;bgswGPwmgYNfosnTWcrNdkw8StBko1QsBr130PBRo7Fv6ixw0yxp3rRxeHhYYWFJUWkZ1SBw/KAR&#10;3yWOwa3FAjNQQHDYkBEjyNnbK8Gbtm3TAhV26NSzSeMGSjALi4po07J52uV09BWPVixbmpWR+eCD&#10;DzZsXN+5v1uja9ceM3JEQdbFrTv24OaezZvzisp79B9UPymB+5LO4esbMPWuiT4UTY3i5kIJmLu5&#10;1UbVhk63ds3awqKyUaPG1AryU14Dffv0jY2JzcjMyMsvRoGTJ075+fmNGDUKtgu+YLd6ePr37kPa&#10;fDWjsILD4u4FV4XExskdbmoHoQKSf0hMTGytAOhPeg0aEOztaakEz29r1qIZTF4XLl4B+bBXFH6/&#10;cFFMZOJDDz3oQ64G70GKNwwbNmTQwAELFnyXlVuGV9xoVbAPGjo8uUUyzSVWm9HNu3XLZBS+eOmy&#10;UvtglzZhAsGngnnEECylSxYvcpjcx4yf4OfrY7OaHbZKb1+fRx55ODgodNXKVWWlZpf25jfUOE4A&#10;/w0/xQwjF8Vyh+2RmXcGBAQEBYbyT1DAiuUbMPHKsC2qEhsACP09f7vhkzKNXTRdSsZ38/RQdylE&#10;0kWFeFU7oW5wsD9njC4LYFZhytRVWq2lZZhmZU6n0QiyAxX/0DjQ/q/3CQyKjg6vtFdaK2Hv18VG&#10;hvkaTAlJCZxDqEnJaIL0w+3HYTZzdZ04ftxitwUHB585c+bEqZOnUo+dSj115vTpAH8ff2/fnXv3&#10;oo87dmw3uvu079qTCkUuV/Y5OrF2o3p1y81mSLbQd0AFhVEYQEjhT6BznDpzAbJ1+3ZktbnrOSpr&#10;RUSePnNh2dJfgoP8sDqeee6VwsLCnt07KjBaLJV5OZeysq6yn+KhQFAZoOcyNmrSxN1lzdMZEmIj&#10;o8KjImJiCDd36qJ0FjPUqGVmC6B65crljMyswMCgSnPR6ZPHz5w+eSL19MnTZ9PS0319fYqLis+c&#10;vYD30BxeD4uM4jRhAVHBBCGdrebmkxAAtFgItCtg6sRKYikr2Ltzd5OmrROTEvHYiHdAVmy2Bg0a&#10;1AqPyM7JyczMRDFxJfwbYvQfdVk5DXB2BGkddeo379ajZ9fu3bp169GtW/eQEIprivZRfMcP6E1w&#10;UWcDjKOeDfgrD1mLKOhhlYQCkK6BuA8uMKp2vAfMXKxI9GsG7gdo2OTGe/ihdhHoG0lmgYcGaAT1&#10;taLjWCMUoB70YsYOgZYcUJyLoyO+6m1WLzd39MHkSS1lQWERpIvhtwyvW7duowYNG9Rvgn9169Ub&#10;PWF8UVlx2vkL6HFBdr7Jw9fXz59bDzxpqF+0+nh7RsbEQjvpAUUlbpj0ldBe24XG22wFxeV2I7CC&#10;Yp+sexhfZUOTkWKbMKErdsvhQwdWr163cOEPL7708i1Dhj05+w32U9NAEh5GN1NYeAg6iiawTvjQ&#10;QI9UrCsFOD4RIBnBAOl1eTnZlZWVKScO1KmfVK9h47r1khvVr9ewXp26dZMXLPxW56jMyc5kE6Qe&#10;ukD/QMCFMym+P+IFpHOTPvM2/SwBQOiNMGJjWW5hYX5xQHCklxdEGDX5NKWb3E2hgX75+fm5BQV8&#10;TTSTHLKLKGql/94fVfp4pWh/8MmnIM9t2rBx48b1Gzdu6N6jPZ1V+U/caOmJSK2HzBJoOVTOdjhf&#10;EmgCF9q6haopko8XjAY3bLRUs9EnACU9aKYnulhkiblcZVxwRVN4YPTw9hHzGDCEbiBU5jg5KMG9&#10;CtQmmm53dAeIC7US7g4dNGLixDvGT5w44fbxEyaOnTxx/JTx+DWxVzfQYL2NmnU3f08v1Ew+Az7A&#10;cJ91c0Nb9LlSHsE6G7BII29Yr8B6kFwDcdGgM1XauT7ZPhWpXLwFuVnvvPVut269+vXrPXbsqLkf&#10;fWx0927bqrlAgUsfg6iEG5xB7+nJpStqc2ITlLygCZ6KjmrUFMWxyVhI7h12c0VlaEjkpElTb58w&#10;adJtt8FIMuH2KXfcftukiRMmTZkQExVOU4So4xVLKVstKnJXcyBrUnoBRRrXAmZO2EFuqEabwyg7&#10;Ktl0eVXWC5Yitk76lcLdki+zQ39vDL+29y53d81oaK4giwC3E4XBFNQBBTqS0HqnLJcGk4m2HKPJ&#10;YtOZy8rBswuRVy8oFqiKK1ffZSuhDKDmQIgl50T7XaO4yy3ZZRfU6q3Wd1Iy7iWw42CL4OZj8vDy&#10;QBdffvHF+fM/+Wr+/C8//+rL+d98Nv+rT7/Cr/mP338PemHycqsoKyrIyeFgaFNjPZUVlkJIAsLC&#10;S/fVmpUxGQye8Ckle6KsSVz4sB/89N03L7361pkLl/B98fzPHnj44fi6TZ579tn3Pvjwm2+/W7Tk&#10;+3unThacc5mdhNKqYcqOpjZVsXa6lrpySNaa9vHydvcwQS/0xRcffv7lF198/fX8zz758vNPP/n8&#10;6y/mf/nFpx+0adEEaAluCVW4g1uqcQkh0+zjyvoGL9FKuIfii7svtji93kqNLfuBwYmvoL3CXF5e&#10;5u/vGxgSiAfaHBEk/1VEXlgUMXTTDxZ0S8ivwm7OEsgQKRwhCEpBS4TeBI08uU47IKirKC4D4Gi4&#10;FOeQvKLi3Lx8mmi1CeCn+C1WXU6y7kJ3NcvXXC7fD+eiEB+oal46NDZxIq0WejHrDBERtfCxZs1a&#10;FKNKyVEGNQWmfd/O3aD4C39agcE0b97KWll+IiUFzZGZ4uVWWFKWeioVqAPLvgjmkKZhsGJkANZ2&#10;THQMwgTOnTur4SpNocaXXnjpzbfmlpTBfJ/7y08/BARHvTt37tPPPDP93qm9evYICI64cDFNKofT&#10;vcI9/tE2Pn6noU1rTRsS7mCrAsONyYA/jD0iMiowIDAzM+P82SzBy0qqz+jvV/7xhx+Mu21KekYu&#10;tllFx60WsCXVICzQVP52bMzNk7ZZxoFQ0+AVGNiqVYtjRw7lZkPY4OzqUa9en5+dnZWd7ePjA+GB&#10;nJvEomCLq0m+rp2nv91vxdUI+4AdGJIWfeGVUx/4ZKATnMWJGiCHBrCcNGVDBoM13u7mY0qoE5Ny&#10;8EhJCQRQLBcCfefuvWcyc6C1cLI14HqFs6wJGA0DFHugZqfqEl5AonZIZrSHmmdxNVJGxoJWVvGN&#10;QRM33zwgKMBv/tdfp6dnCicMP18T9qiPP/nkq6++NsGhQKcbOHiIn5fHrz8tySsspGcca3fbuGHz&#10;+cwrbkYGfXDmCQPigerUTe07eHsYFy3+nkILWCiDIfX44XPn06C6blg3obQQaJMRGBDesGF9HWxG&#10;4liQm3lxxcp1AhPNDcYO64/DZpSNQjhC2aNkIVAaUJyG5rXAHQs7a0BITMdOnTOyzn0x/3OpCkSE&#10;tPjEsRNPP/3cjp37PD3JhXPGrvXpcYFM7UtG9BxqA09PN6EZcBbxHDCof0HumRUrlgvs4TEPrtM0&#10;77PPr+TktGzVKiwoQLnIigJCgfe/55JpFy5DFO7wI5cZkTGC/YZehTu6qBqpqREzlIRS6H0Dgrp2&#10;61KYnwZGohR6Rod+yY/fPfHUc2DrUR9dB/gK+Vh42TvRWlhNDY2rlkEVvqstAYZ5zqKt+lYNEVG6&#10;5douOBvgOmCxhXEYb7XrcNOwIYMPHt47ceKU/QcOmPTuxUVFzz7z9IJvF/QfOLxXz06oOqlxkzGj&#10;hm3ZuOrBBx8uzsvG7C/+fvGsx58XbgYYzfmHgy3EO3Jt0q3effu0bd1i2c+LP3h/HgoUFOc/9vis&#10;orKykaMGe7gZvf0DEus3upx28rOPvwKBwDI7cODg5Em379x/WOqiIsU5dm2Dco1BvnB51cQmSjmi&#10;EtDNmDE9JCj0jTdfevaZp8rNJVCpHDuRevuUO6/mZj/5+KyQIC9yneL9VoWT0mcJP8CKV+vN4OUd&#10;EBUdlnrqmLnMWlYOo4Fl6KgRrZq0fGn2U3O/+LS8ghrU+Z9/+trrb/h5+93/j5nU06oquDT/u3ga&#10;QocqQTI2639ZGOjjbTJ5efv4BwTgq4+3tze+HDxE04a5EuYIFoNxtJLCKr/v3rQmMTYGm4C3t1eg&#10;D2yK8YBXx3atQyPjM3Jp2riUeiA+MvKmfreUVtI1V1lGczIvJcXFJNRvnJaRrWqkeUvM9YrFOn50&#10;W3xsfIdeI2CYYefECPXN5++CEL345odO80i5zZzTrU1b74CEfUdOyc3yjCuXu3fr7ebm7omu+3j7&#10;+Xq5u7s3adzswOGjrFeMKhmXLrZv1xbSaqCXp7+fn7ev39Cbe97Uui2WcHp+KTiH0qKcWka3Pr0H&#10;XClQdp/KlMO7gkPCPNy9/H18vPxQp9uUiXdYoduWCn9Z8k1oUJjJ6OflDdD5+Pr51quT+N4bz7vr&#10;DH0GjcstpnXpq3lvGozus996H9/FpoMRmScP61UrOGL9rgNi9MadChjIgGfte40ohLsD7HIO2+JF&#10;P/r6+IHyePtgTD5eXn4Y0cwZj5SXWyvo+WH59vMPMImvvPUxfohkz+u7Lz/CzbtnPiU3LQUFGcMH&#10;0D6AbWHM+MllZlii7MuX/FqrVoS7p7sXfER9UbMXJIfF3y3mgK2cDP7DeoLRkVTuv+dSRJdsS1BY&#10;Lej0YuOiIyJrhQQH16oVHhlRCxfoPCi8uxu8JkWOVTIfXrPr2nbptnLl0uG3DAHsGtZr/Nbb7zz/&#10;4svxCbhqK49Hk7tXfGJiXFQtEZCp3CDtMZoSEhMT4uNMIh4IIalxuXt4xycmxMXUcj7mJ7aUOvXq&#10;hgQFOIuC83GDgSkpIRq0FjdBFyMio1csX/b+e3OTk5vWCq8VFx//yMMPbdm2uXGTJhblWOlwRMRE&#10;rVy9etaTT8XGRkVFRs564qmPP/siNj4uqV4i1JHCIphq16sfFxfrYVLyn6VxcouUo0cmT5oYHh4e&#10;n5D02ptvf/zJx1BY0vlIpx88/NaVy3/p0bV9RK2I+ITEmfffv3fvvmkz7u/SoysIc2F+HurwDwiu&#10;VzcpJIgSoTYouAZExyUlJfh6Ut8ql8Hk7l0nEYbjMIAaPxGROGr0sCOHD0+BZiaak9GqVaulS5e+&#10;9darkKcpsuoMgUGhiYmJ4aEEiwuMfth5EhNrhQdJ/w0BAbVefPXVfj17RUbWAnkqrwCPY+0/dODW&#10;rVtG3TYuMiq6Vlj4LbeO2X/g4KhbRnFP5g4n3JJ0Szrz33PJFioSq16HLdgF/RojpGDoRE3Ry1Al&#10;xpBlMqbQkzsnUaKYlRMsHgjbCkWbJzHNWYMoAZRsLB9cQNz+5ZcEo2mR0FTkYWaUHOAMrKa/Lmtm&#10;MejR4EDIDsuEMOWOPNH47+oDkHwMqh0gPtSa4OlrckxKs1etn+qn5BcAWFAzWIial4zEORxN4tBK&#10;ICGKaACdP5UOUYFM4MNqxbVRcj3INxs9O6kJFp9kDYS4g41NGql+aVpHgRCBLwveOUZn5aoeYqtA&#10;Bv+0miGOUgEKydnkaqtG9S4EF+2FJgVfO/y/7W+FrOInwEAfV4SHoJRmlqoxOC3mVc01pk/UuSQD&#10;sMtXmyt+xWQw3IJCQI0Z4wtkP2tyiC5hTq0A8v5VK0mpjuQtuSk7BuvnHblq4px2UwulcpErkcWc&#10;opjDTC0/R491R46boXhqtgX3VfeU1UZYboxDuGbnP2mVa5V8iuCWyL7a6sYLQHzxtQDKgTqILKiQ&#10;kCtP1Ulhhhp1PqHlgZyKWsOa3K4qxj2YLyQKQD1xjVryITjXhAtXOR+aaMza1GbFWZLsEiIlEQy0&#10;hLlGVFOgUDTIVeHfFsGv6zhgIZoOhUNV12+NlstClRLZxolLCgOdmF2FfQykqMrr55wYIqv2pjZ5&#10;1+AraI8YeFxLhXssY6x5R2tf0TatnipCVGNtaQ4Srg3KuVTUCIQt0NDWGWmhKq9WiaTccQ1aC6DG&#10;cwkNBhSsNLwiCYLgNfzRBXuVItWZNYRGDIXpTuGVa0ziXCXkQFqTsVaP0Yb7hmYYUktI27s4MQpa&#10;/KeApLosbWid155VG4cMVAs6kbcklQFpklMZoLqpOilRs9KrG1KSvzP+a7u9wIxxHhoy32hxqz2O&#10;OS74lG5YEmWjEg7wDuyXgI9Ca40SCy0RCFarkbDUGIJqoFNFFB2kOl9D7hqzW4XY0mENYxT6apSM&#10;FE9RQt51rU7Z2YUhpRlU+izhI6qE1mGFIMpww3ZpHZbOqLgiBSt2sho90AavGtKWtMJt4pSoYijD&#10;MOSItg/iqwsPtba1zlarSQFC67y292iVVUFMPdbMZQqgijHiXuWM5FObGjuj2pVaVIiWSkqiJkNb&#10;4xJAqa5qnao2Sf8FXzUK4Zz3a0fkXPQKENUJP9/QMMMJI4XZCoJOsAlFVnE1f/ZSr1y7o1bDYRca&#10;VyF0jWZvoE9TKMQLsdxqWp2GMK3DVVpCbdZhleGqVthRDSvofqZhNhWaDEYCNgmf7sQcdlBtHmRz&#10;nHiNDmhMkaweLaEInjptPCzg6qi04gLnNZTWZQeV+1XkxAU5ebEG0oqPk5AqYW/0kACkY4pAOBdX&#10;jTlyTeOfnbm/RTnF1Sjid+MOVwM2voL9UWIQmU9OjyQxEqiDFYG2Q82gRlAFy66lFjeA7nU4LF25&#10;4TSo1tVcXXvJC9e/VYXugvGKhcPfKp8RDUHEF1rq4CgkmZmsYSeCS91cBvhUIrVw/tTpGMlOu95X&#10;hLOm0OdUfghbgh81oKQ5vAisXCO8wfi1OeLacI60+o6hYfx1c6n5G2jwouiqGPqq/9lh1yyoTGa/&#10;hRB/C7z+7U6SpXMKoyzlpBcaF61Zp1yIS/Aq8czF2grDR289iRUmpLQpu4YuqZ/XzmKNQvxRta/+&#10;PompKucanMJsp3qhasxqa7qmO87HCtmrd6sajmtfrwWfk4LyvpNHkhq0LlcJRLRYaroWkSlAJ4RU&#10;oKCCsCYq84N9rErsoUrcUHysTtW1rgkT4wqHd96s0W9nB2W6akBPpsUFAbWrESg1ZTmNcLGoa2HJ&#10;kqkiV86pF3WAa3kJaboR9VI13pCuaQj323hbg4pJMd75vepcE07TjBRX+rNr2pcpdBFTNaGSrMJB&#10;p1nZUZU91UUvlT+MQi+NYEqtVY74TlAI3KD3NRjgfQLUELIHFw9l25bOC89ZExuVQqhqbSh8EriL&#10;XoTRzM61QoUf16fGyEof0DmREOjDQIMidOrwgOQD8idaW+JeqwkV7IP4WVT1W0Oa6tyb9lBbP9rQ&#10;aJymhofDd4qe9IyBAGSlj7GmOkL+D0m5huABGOogM8A7zgU+aGlQKdzm1TBl8OTVRRvp9LVTd1Uf&#10;tTJSEvYj1S7ACyds2lVQBBYlvI9RO2mQdJKAAXfmhI/aRnhHpoF5WtkBBsbD/wdOSQQfPHXwAF4K&#10;mEb6G2k7BxYu0QNFTQyoAO/nxkwpYr8FupEKVKeyVaB1kooqGboGjOVtjoeGNaOVY4BnkaCLYiCZ&#10;ak7gUhMcLr0b0UabSxcX60JSDc0V/DRGXJEGxbKK1Cq4LnBTPKgCuksPrdBAo1ZOjHEijguBAAJh&#10;rLj2xB2SSEGPvqo5rqI2KtduNY7GqWHQpEWt1qpGNPKtBq36p3x+xAQhMp4iUwZalOhNxPgnWhml&#10;eRGOazBQ4pKhhqWuqhWp4kKFFGDTkwFR3yv4pEbI8QlTIYl9JYGO3GImIFhi9W70AtUAW61m6Yva&#10;OoX3ECDXQPeqDrlmkGtItnBmnGRYlwoUIZmhu5yiilWNqOpFtq45Lq2M84G0L0XUuq4JcZfqVIFY&#10;5l9FCEnOWwkzIYISAqrimr2o1rR6phqQ4HJCkLoG0cciOgfdAJ6IcRMPNdVtzRm5pnP8SeJybadd&#10;SOoqr7RYWm/UdqxogBBQSdPlvKNgUZVf6AZtKrCLwkOU45I+jqAAuadCmt2iYqPqVaUl0S6lknMq&#10;pdV9IRmKZVBI7ZwVTcGi3daUeaQ3xEi1wJT/jOoAIUind9nBlPbQuWJ/ayDVekYCiIlUlSOQlONQ&#10;6ixpUS5AG2lc6bkCLyWYM+DABk8e2I8RU8YND93RMtWoBqvrH6s1VTXM6qBxQsh5TxYUkAUNMsFa&#10;NaJzDf1xVVdtlFU6JQVg9UjB2fW6ImeuVaaCGTR2gXcl05QgriSsZWAcCAvJmVBRjbWrtgdeO+ka&#10;PognnXh1ybplAlmqvjBXThOSbNlVAKg+XUK5nHKUi+WshlE1C2sYVH2M6n21xDUBTZtYjlFB748u&#10;ajhoAiE15aIh7QYOcM5J5mVBy3qqupyUVbCw6oFaGRqaO99waTNoEJAC1xEjOikqlJDVK5Sf9TK4&#10;CqiqDMBqu69+aaTnRoRCeRpiYhiVKHRHxRUSVkLyhVDxTRAkK/wU5LYkeIf0SyquOqGRcRnjtRhf&#10;AyK/CWRpRDpAWsDQZBmFgoHE8yqQadOvGnLuXtoz1XMXbLnBaxKRpqqQbH58lX2SLYJfNF00jF0y&#10;IN6hkKcYRXWggErFzExvrom7ZiRVYiKrV9nWkBZXHGIlLxFrEJqiNiU1+3/qqhKynBCp6kW1FeNc&#10;4Grnk0Wm/jn3JMXsaXd+ayDXdIpu9/A/BkfLBK4kgCBDWAKyCpgOV21rTlxW46n6paCr/Av4XaEi&#10;i1TNjesV11So94XkAHqMDwIjgztMHsLhsEondXMhd3VQVsd45ypyLTch7RJRANqDHMbwd8SeTk9s&#10;ReEprjA9uQEkXTYmxhtwe5GRgslGOVEGCTlRyCQLUc2OfKrF/PsTrNAAljEPSRWqVrKYObQuV2G3&#10;E/m1MVart2rS+RINYs71r+ohEmtOHcK2VNEUsczIGlAliSUWtE540PGWOa0Uf6N0xC6e09kJNe8i&#10;4AMlmPeTEpfyTwFEyRJyu2S2di3otNr6rQGb6mtBvtfEeG29Vs10zTmXfii4U6uAf8QVrR4ZtDJp&#10;1JyNGihS/REzmxqNyFuAQbz64uwRo8ceSjkJYo/cGMRFDb/V1GvofF1/lFxYU/smaKFUCgJLV4+c&#10;JbWFAe5WxfmRaMA/USWUxWuMq9KmQUvLqHpzHV2/tleYT8QUoBwPKDAYPp07pzeuPv368IPfesP5&#10;uFfvwUMGPP3srEsXL2OcsA8odDl9/GDfvv1ffWOOSnlYfU+qGiEHquX+vOFyrLY0MTDT9ws+79W7&#10;9559h5mfjzKnUr/eaLVUE0+cmK7BreYacFIDp5LJtd9WbRwycdri1EDNtf3Ci88OGjQkLe2ScDaU&#10;QRGp+duj4CpRAMc6gWQFeCI+98GZ00aOGF9hhSxvyr2aMaB33xdeeQepH7QYvZrjr/pVHSklskZx&#10;eyJ38VO59UqCGtc97TFvyn1x8mUZrZCzpOYS7NzEVaXOCp0OrSwMPYIF7qhWO5PfWMeNGurtH75h&#10;2271InMVaJfrda1nzFGhPVI+xnxda6Sqb/BtZnop54iq9UEGiiwXkpkKLyJbQslbb761ZOlavFBh&#10;QQyMRfGLrrE7QVN9FDVG5CrJ1A30sFWsqvXh6XdV3x2qf3f3NNWpU3/Vuo0YSwULV+7asBQFJky+&#10;lyDTBqJBX35poIb3r1XAWHNqqsFb4Keev/nsY6hz0S+reM9SoXZPlYWOg3L+r0Cu/jlBpmqoQoqa&#10;0BDIV0MZSWwjs6D1nCm3NA9wmS2brXzYsIHY+lJSjku2M3ulBXPPBEhODKzeHmpRDssEpERWs7Hs&#10;jPM3tUr28g6nVzeSEZ0/jtENHX27+KKrlqX/WsevgYn2U1MEM0aa2jInGZPYVjVDiqQw6kL4KThF&#10;4QksdpV0DgEp4gkzxCGJjkXibThQSfN8SxE8jebKp6ToYI9IByhMcWtDQR8vTzcvLxeTCrnEhfSM&#10;j2Dog1oDGqlFFcLcOXU6TgFcKAOFIlcCHBm/lBXWVpQnUMw4A3z1+k/mfvjYY4/l5paBTZTMIxU6&#10;vUXJ/iqCl0CRdSUJ5pFogRmjqqFvlYpDI89KRIW/pbgx06/e28cX4QY+/PTz9vbz8QJkzpw59dwz&#10;L17OzHeXwuCyAnz8PL0lLZ4anrMNoJKCHflxDkLYfbXZKv7H+df5RQsgMxnpHYl4ARaiqCBLUeJI&#10;OKHk7wFVtUu6BFDBdRcPxcoBDU4641TYLTjd0Z+U0+LU46gtCZRYQETeQYiucBBkTpmoIsA3MCgw&#10;WEAksoXEiWqncOEL42nUviwSqlpOcFnSyDN7hFcRHe/h5aOJRw6Hp07v4eGFxslCybSzEtGEMD5b&#10;6cicf9V+Ih4simmGSlPGL+paDfdBhRkDYsVZGhKCJME5Greg5gOChI1ZCViPeAgrBJUcADxwQZUS&#10;ik73ROFlwazzdB0hXBpjZamsMOK0MfFfZbo8ZMURlxS8wgQVzIlA1k0G5uJrRSxjVCjhw/4jPYGM&#10;WCQmI2IWnXSM1cgqBGsrPAQWJ+ZR4nqLCgsrLUgCxcOwZOZFLALHRgW9IJMAXzHhKqWOUTDpjy7Y&#10;o7kwPvtmYXEJ4rEK8Qf/CktK0i5denLWrAAf9927dmzetJP1OCxtOnXNKyiYM+eVCqIMyS39HPAp&#10;7L6c08DEEUxLr9gg0j9OqpMMCBrJT2RHU7yzmDiQGkji2lDYhqQKeswpaC1NBZA0oBwTIornQh5V&#10;lgoklCIm0BuW3D9GzfwGMvPUpEornBDxxCCllIR0VHMRS7nLEdMR8s++KQbYoft8/vzsq1kNGtRH&#10;axWVYOvlzCXIr6QgNpzsgGwlIvHLMXRy1BwD4ZRnqEgjKAoW0OXhCuWk6KoJHGoPhZbZJGIdl5Mx&#10;li5U48xcQRksK7AVDKMOlfylO8I/KVzKYsVQgZHSRWRlhpglPkkeejcvprGw63ATyWUMJm/UwvNk&#10;mJnFuZWAfLrBl11T0YFp5jAkIZksz0pPkwHwVYlAAAhmkJBEQzKLQEJ64XNwtKQQdXHwhTPnEBLG&#10;YLGwN8j0gtfRYzTOVDBgAHkEjgpPR6dMUg/LYCGrwkgn7Yssx4gM8CYWi3LQU807ksfgfSVyGgxe&#10;gDZivVmXQECxLi6kr84oOm8yY7U0IXWIbpAERaf3Dwx57rkXp0wYabeVHTl0AgmoADx47SOS2EOp&#10;bdiICfAkWVD4KN+ZdIZHWEmt2lOx7TinVKZZb3LDMYZoTtI2YyCEPFFVOZghigrFCBwehoXtTmUT&#10;4eBBaIXgWNxMyJxOgUr2EWiV0C/QCEpuEubvqU7PwBTzDC3azNyYGAoJepCthSmiCQ/SL9o3hOIC&#10;u9iS1lEPdzcRmpSmk3YDkERSTOKeQIxHrcI6QdQDUkg+ETnWhYRc4S/uqMNOOHpSBtQPpR/eIPRk&#10;QSk4UcTVGBb8VnmTlDs61cTFJeY9u7chPRBKJyTUbdW2NSYAI5V+6A/u3X3qbPrNAwa66cy7d2+7&#10;mlvkHRjW4aYuoX4eKHA65VBKaqrZak+s07B1y2bczTT9AAMdSosLdu/dm52dh1YSEpJat2rJ0SOS&#10;h8ZOIzZEkF9FHMBeU8thdMu4mnvwwL7ignxkp2jYoHGDRo1oBhQNoLgJE0WPHj9x8thx7CD16yW1&#10;aNUm5eixlBMp3Xr0CQ8NslmszJ6m11/Jyj5y6GBhQT529ZCwsPYdOiJ8D1VVlFds37555579ANCm&#10;dau9jNab2rWPDAvTSxh4bl7Grr17ywrLPNw9m9RvnNSwrrtE/dMLkZBWGRsUNlaXM12rQHlW69Vs&#10;afMkOCiaXWv3Lh3fmvutGafwUEVvzM3K2LBpT0x8Yrv2yadPpOzae7hl+44N6yRoUjk/HJfOnNi6&#10;P6VegyatmyF1B7cdrL6tWzddzcqGYBIXG9e6TVs3hiaT9GqJsIjKtCmL3hT4qj+fdunAvv1I5xYT&#10;FXlTp46njp86ePRI+45dYmMiaIe1WUxu3qXlZVu37yzIy8MWkJiQ2Lxlazd0kQZbhJLY9+8/mJGd&#10;06dPt927N6dfzvQNim7fsnloaKC53Lz3wKEr6ZdAfUNDg1q0bBMUFEwdAPXmhl07t19Ky7q5f18E&#10;GSpeQQixYJai6BKQf/bCxZMpR0qLC4HA4RHRbdt3RK52ZOBlKVJx4qITf0HjCVil33cq5A1Hjh47&#10;nXoS2VEDg4LatW0fGOCP15mWQM2MCElIpYqsotaDiEq+YypSm6tHibUTnnr2xfxiSctM0cFyz/gx&#10;uP/Tz+vvmHirNrF6z3umz8rOKVz14w9NGySqm3XqNZz/1beMkeS+xrdTjiDeebzkiONVOz7h5Vff&#10;yMkvZKVMUFpy79ghgZEN1u08xE3BxpysWzdtHDxspAt9Wrdu9dHHn5SDAdUkV+yFZYu+/qJxspaK&#10;Oi466v133po6dTpe2bLjgHAi4D7Lf/z+2/4Dh7rqAfoiw2jq+TQ0nZudWycmFo/cndzX998vlRcd&#10;WzatHz5yiOutm1q3++yzBcg1XMkkyA5IXULiXfJrlQyohFa5yl6473ag2/yf18hPhsVDVjNrSWUr&#10;X3iEea6nP/gKMrhiz9i2fiV+3jqWkusPX3+M73fNeBAgRHG8ghdRw+MPMGX26+9/qhpIu3Dm8Ucf&#10;QpCq6mdwcMgDDz6akcG8s+gnav1o9iO4v3DFdpnBUoe9dMWqFcg5p8oj6eQHb795n0DsuyW/MNut&#10;FfG1lpSj++648w5kAFLFYiIiZz32xBXkHCZvXAywT554l39g4qtvvuUfxATiAWF1Dh9OLczNevD+&#10;B4NDItVbIDWTJt62/yCDpMkt20qHDrwZ948cPs5fAiWBITOt2G1IY262VZZ++dU3N3Xs5gJ7YGDA&#10;tBn/yMrJl9HYcjNS+9zUIiC0fj5FRWvGmT0BOt3I8feVVDDuGv8qyvLefeOlRo1ADrRr7Njbdu3Z&#10;x9JOcZ7soIhllRkXz/TuxazQ48aNn/fRR++/+3arFq3wc+ZDT5jlEDD06R93TMAG17Rpu1Zt2r39&#10;7px357zTpBFTY48aOT42Kv7uqTM+mjv3yScfxXZWKzLu0NEUNTE5VzO73NQOxW4bd+u8eR+9/c7b&#10;oNb4+czsl5GYGzIcUvzeNXpAYGTDdbtUglz7qSMHGtarC5bjnun3f/bZZ6+/9kpkRAQ26w8/nU/t&#10;jCDVpuVLQgL9g8Pjnnnh1U/mzR07ZoSHm75OHSSkNu0/clzVc2DnurCQwIjo2i++8sa8efPefuON&#10;xgKOyXfPLEd20/LyX5YsGjOkP8jDrbfP+Ozzr86dPQvIpOzflZhQG8j64IOPfTzvI2hOI0ICvH38&#10;5s5n4uVyC9InKIwXMLowXDVZDeNfvG8SNupFa3cqOFS7bIsWfBBXKwhdfXPuQpE2rPu3LvPQ+U+c&#10;/BCKXb54rG5iQkKDVoWFyCVv5SLBUinJ6dKqSXTtxicvZqJMYX7ulAljMZYhAwd88P67H374Qfce&#10;vfBzzLiJRSXlKvT+49kPEZtXqg6UH923tXbtOFDXRx6f9fHHH983/V4/D7eE2rURzr/4p2XSeeuZ&#10;1CPt2jTDW7ffde+cDz/+6IP3B/fvzWrH3lOGDEBYffb86ffe7emFCNuYO+6+c877bz/yzCtIZvH8&#10;YzNQrP/Noz6e9+kn8z6YNJ7UatDwcUhjKK2X3DZmuJ9v4InjqfjhykyPowjtTPxfgTz9y5YshHQP&#10;BuGNN9785JOPX3pxdmxsDCp5+InZUoO1KPt8/y5t/UM0jM88s4sYP+G+UolyR/ffe302yjdu3PTN&#10;N9/8eN7Hk++Ygp9NmrU+kXqO7wvSOzHeWvreay+CB5r+j1l5eflqblKOHEGiQzcP35Xrt0iFFY/e&#10;NQFVxCc02u/MWL3kuy8ChQ++e/qTZuZxB9RK7ryLycg/+eJrVc8zsx7Gz3/cf39+fp66c+jQwQZ1&#10;6/j7B27eKcTYUXzPrYP9Ixqs3XkQPyrLiu6aMA4I9/YHn5SWI+U2r41rVvj5eNZOanwk9TxwrLyk&#10;YHCvztB9fLnoR1WgID/9zsm3ydL227qbi81uLR/er4ufr+/Xi75XZXCtXbUKYft+wVFpWVpnPnjl&#10;Kbzz5eKN8hybYf640TyM5N05n0LIU28t/fmbiPCQmNr1LmbkgpsnuWY2eqHxLhWolKymGyt9kTRe&#10;36RV9379bu7Xt0+/fn3x0a9v3+7dutQKw2Tp6tZrfig1TdowH9j6o5fef+Kdj+GHxVJwzx2TwAru&#10;3bcbFTJbOc5l2L42Osi/7+Bby+WF7xfMBzd8661jszKZKBxX2sULXbp0BkJ/9a023o+ffxStgMZL&#10;z0pm3sEVMvvVN6AVxg3kIHv6MS4JN3e/RT8tZxFr2ayHibhI219YwmTiuLIy06dMxosBCxet5G9b&#10;9oMzOb89bx5ZWsoyBWXlubnpTevGJcXXPXeOqxFXYUFmx45tDEa/1RukdVvh2JFDfb39jh1n4gnu&#10;JxppADR58ERh3pUhfbpD2Fu/pYpAfPnlZ0iy0KR5+2zmlbAXpKf269Q6ILSu0Hhbxuld/kLjS5m9&#10;ynH8+NFawQGtWrY4IOc+4CouLn7goQfQ1UcefQYDVppQ8EXUCOdfvdCzfUt3r+BjF7gnqszxuH5d&#10;8AEYkbsffFGAbnn8bmC8/tFnmGJcSJstK+14dBhQof7eo6COvIP/l3z7OUn4C2+Tc8g83a5JvfCo&#10;+sfPXuFj6N+l6h/mvYkyDz71hmTtKLtj7MCgqEabdrGvpw5vS4pLjGvcMV+yhNhsSPfMfeCVp9F7&#10;wwdf/IQy+7euCg8K6j/4Fh4tQsRDNeUXTx+ECgwHIOw4gBzz9tzMk2HB/q3bdMguUIwD4VKUn9Wx&#10;QwfIXrsOn1LoPEfQYu58Ejkst3Mn9vh4mjp17Z2VX0K1s8aXWR+ZMQFc4wfzlwiaQ7BGkmoN450m&#10;AlIuWQHsNQb1/EzyLYhtl3V47eXlE/7rys3lqrijfM+WX0z6gAmC8ejt4s/fx0hmPfcqp4dKJ8t7&#10;Lz8LUe7Tb37FY2tF3m3DbjYYPDbv5a4oFJ1pQbZtWI0zI4aMmmDm2KxzZ4PW6L9bThwqunIiwt+n&#10;Q/dBmXmSlUTIYk7G2Z5tIVB5fbd0PX7mpaVEh/j26jcip1DQHdoW6dzJY4e8vbyG33I7F5u9+DHJ&#10;T//aRwukp/xz4czBujERTZq0yi9WeVoImYyMixCr8guKRGdTMnHkMD8v/0PHNLALlikDDbpiPnZw&#10;p49BP2DQEOHH1LkCFhxHkJSITC8N9p+8gJv5mef7dGwVEJpUKEiTcfoAmKrhE2eWsU3ra7OfAHq8&#10;8MbbAkANQS+lHWnVvHFEaJ0rmWWosdJhkbyhOl3R1ayUw4e79+wbGRUKQg1vRiKIvaJLu+RaHvpT&#10;Z9Lyyuh3KroUr4bNmnMexYMNOVo8PU3htSLDwoNxU45d13lL3gvJ1KTLSD+fm5NTp0mzuomROiuU&#10;gEwPD6GxWbP6tcPCdu09KJptEUnkmAD8OHPs0LlL6b0HDvUyGS3wpGWWU2oeOt3UBn9TUo6izOH9&#10;B7PzC3vdPBBJwijTkeCWR8VGdiY2M3sYSvoHBRw9fmrdhjWhAX5sBPVXVloqyn09IZiKg6QgoTIW&#10;Os8pc5xJPV1qtrbr0DU00Idj1vTUxt49OvuZjLt3H6KOAFldaZpAr5U/THXJVcmxFLBUnnE3Lw9f&#10;bySF8fT18fRBQjdmIgkYM3nGvkOH+/TtguxtIojRz14CWwUcOuTvblkvJuKnX9YXWHXuRkNFyZVd&#10;+5AC3x8HV6F+c0n+9o0bWrW+KSa+NlINcgRWgKqsRdMmtYKDL1y4BKGfd8XzhM7HOseJo0fzikob&#10;NG0RFuRrrWQyV/CTIeHhzRvXAbqIaKi7dOF8em5J0+ZtvdyN5rIis7kMR8CWlZfXjosPDw84f/Fs&#10;xtVCeAe7SchXTHy8WTRAgEd4OLIG1jp27MDIESO379hbjvRG1sqIiLjGTRoFBPiJ5p2aFKpkXJkv&#10;gJTytpi37fUaN7l4JePbhQuUgCluGjAUlonPJUw9SutF+KgD3flFwCXeiPhXvmfHTi+/kI5dydqh&#10;tFRtjo4KadO8aWZORvrlbAEsTtcSFT9UKFnlttjYaNHt6K2SYhI+fl7hkdCpF+TmlZcypT+y1hgM&#10;7jHkrrQAelGEOWgX8PQSBZJ0RTqtOnnlSnphQQHSuouay4iTo/EKWvQOCgsPq3Xh/DmcsIMnntCg&#10;Ka9wLD+exlGREBPBqCpmNFMu7z6hkbHYxcyFmVgxGekFAFMYWWFRlcD30OhjstvqxEJygmYXdRqR&#10;Kp5JiAzul65kHEk5snnz5ndee713l67rN26WBB7apaRpk4dS+pkuXLyEDx9fX6WRBf8s5jVdZGQ8&#10;lAYZl7OgTIQ2VPxjNEHcVVXNL5oL9geffVFYjFyuxchT/drrryCbVWx03L133dmoTgS0hRXcvmQQ&#10;CMRzeq1V6myx9Ro0apCYdenciePnMKLLly5t27Gvx82DEuOCMPDc3MK8goqIyHB3Lw+q2zBcEb69&#10;g4KQLDy/GPnlC6kR1xY1FXGXrmRRMRqEA3ugKYZ1wkJricE7IDiEGVtpV9JdTM8CXN5+5Tkf5Gvy&#10;CfBCri6mukIaq8ALFzNzkVIUibZN7soiFhkZyfGLgcnLr9ZTz80ODwlev+bXbh3bRoWFPDTz/oMH&#10;D+fiDBIOjgc1qFNrq1EHOokqYox6kP0upFYtYN2ly+nYGVYsX/XiM0/36dX3zLnLbsoWJJdCfC0C&#10;QtPZUKFbiRPWC4tg4gsNCdZCKCRDrt7oERyKJMz29CvpqgZFwfSw+JIqYisRTYI73PpIpID80P+a&#10;IOFVMK0PaDwNw5JZCTppWDTIUkCPjj9Uy1CBSSBw9Tr/4kW85OXpoYYKQ4PqNlYOUL8oPw/WC7yH&#10;nMYqoxwu0Af8Vbn76N4FhGeF0PiTQMKKIUkC+DQ4JJSrGRdJtEHnZvL2oIYBpzJLzJ4RGcgee+Th&#10;uOiYZk2bd+vV56335hiMHv7+4KGrVOkqxE2sNpwRSyXm3uQEqpWpiwXjoUJkbKgoKKUguyQ6P4Gg&#10;3BNFm3PnEAsQbiA/PZSIdEJ287h35sNvv/Xy2TOnxo+9bf++FMmJz6TkhBwnQ/MzYXp9k1/nfn2K&#10;8q7s2MTcsUf3H72YcXXAsKGiZTOCJnOdC8pQpa32FaxDu8PLzQNUuawM9JfadvYUxxXqbFDFYqGG&#10;BGHByIscGOfB3Yv6Fijp8ddcAY8VXVRs7Xbt8V/b9u3atWkrV+tWbdq0adG8hTuplTJEI/soaYTT&#10;887Wq9/ANauW3jpmdJPGjbzcTJB6W7ZsPnbS3RfSswRGkrTU5ccl64D6cxUnLJC7eOzY3XfdhSx3&#10;TZObDB02bN6n893cA8GkUQ97Q/WvIq/aLiEbq6WCLmtOaisbtJxFzHRXlaL7p+M7uwMjuMwZF48y&#10;X4n63mCrsJkrrOG1wgL9mdeTMcw0snIVifGSZIzohWVKA5h2iV1SbGAklv7IX2kuK1akiB7SvG2E&#10;d0hJhSUpPt7dnQ3KiQrKfRR6WWKtUU62QCug15K2Q1dptmIacQQk9MLuHsTCi2npssJkaEItSspK&#10;+C7NI4by4tJpU6fO+WBOx85dbx03dvZzz3333cIVq5d2hOLIXuFKvas6TY9GAWBgCPYNxPWohPHo&#10;LNgqNlIBquDQeXnDwKYtWc3CL685qb1GiuSGRuNBCwQakj3Wbpty570jhg6+eO7IM7NwwFM5gKgd&#10;3EpnWOX1KYyWA2nDhnmbKo/s2QWisWbtdhy3ltyqqfTF7uPjJw5yos/WwlrEtg4FpLksJASITSZT&#10;4CIWDByWGB5isVuuZtDSQm9bLdWxvaKkGEVw2ATKwBUCzSNJPXTnO3ft3rlr1x6c8LZ79469+/bs&#10;2fPz4q8aJEXCcCs0wgC+UGYcC0BhjSG5VYdvFy7avnXLG2++MWrksDp1Gqz58dvXX3uLy5OUUUzi&#10;mscZ3wRwoeYXGm/IycqcOPn2hd9826N330mTJj/9zLOLf1i0cuWShNgo0CAneBWdcm2tGnEBQYQJ&#10;DNZSBGGBopJWqyLi5QtOFjeCgwOENmkmV31IeERceMie3btgtYF4RDdOWQlXM3LKKq3B4EK9sLgp&#10;TeAlWduMexCSR1KhMvxW9UYaVO6PtWsnhIWHXjh7xgzuhZ45agMwZubkn71wLjGxtsyHEHFnFXF1&#10;Ev28vXZt28ZmqnxcrZfT0sBaBQSF44XE+okeJrfUEyfZEJ2mGVpRabbt3HeYuC9rctf2revWre/f&#10;b/BPPy/5dsE3Tz39dMfuPTz9AjMzeLqG8oxw9Vkc4jl/cfG1cR8nw6hNS6g2Cx49dqyk3BxbO5q0&#10;hEPRTJjVaDzJjdM6IohJvlNSIrCXaj3Tfjzz/hlxUeGr161e+PX3ioLxD2MExBjIvuGfMSKxbs+b&#10;Wh3eu+vg0ZPL1m65qXOXBvVi1FP/wMD6SdHHDqcU5ZXSDm3FvgRDs3tuRnpefq6fb5CvPxhA+h1x&#10;SJS+jPEJcVjEOVk5tCdi3jhnUJMUXU7PACGkuwcy0UJ3qdOlnjlTQeM+9vAK2P1x0qOlsvjDDz6c&#10;/83i0rJKZVAijVfAQzG94fyZYx+89cr6NZvYt6CQ226/c/H3P877+P3Q4LBD+w4XFpeSawHjoDFw&#10;6kXBXEKTINy0fv3mPXsnTpr869Jfv/jiM+i4O3TsgqOGy8vNajdzzpQyWWkwUl3gbg6+KjzYXFp8&#10;5tQp8ZqnjgSbXmWF+UoWptsWFRUlVcgR7fgIjYjo3KVTypF9+/YdVJVQ0NDpPv3861Kdo2nTBr6S&#10;5lBWiATpUSwj7WUcJCOJ6FPBaVU7tPadQ4lNqBefEHv2RMrmbbtg/lZ5qnEtXPh9mbm0Y/u2lKto&#10;fBOyIzjYsElywzqJG9evOXsxAwZxxlRiEJbSz+fNg7YruUVzlGnXoWNkrbD1q1dmFxYJfaF5/OjB&#10;o0dPnXVyB7qzp07gmI32HTuFBQcBI6iLxeFnO/ccP3lKmtNohUJIMmdyNWzSJC4matmyHy+m5Zh0&#10;Hg4rLIHuJcX5P/70MwzZPbt1FSKMBULXGsJOLQv1Mlsg/VM0XstypNY/Td1i+Ua+znY33XXHaGSL&#10;f3/O3NNpVwR1GDzKjU05kHCGwe14jBsx6PTp1K+/+gbn43a46aYwH2+MEx338PXv16/f+QvHt2+h&#10;W45TGjR8+/332fkFjRo2qhWAPVmCQp2TgiSXTRsnbN28JvX0eeWygd7ghKlN23Yb3bzkCHRdbFJS&#10;y0b1N6z+de+eA+LWz7dNetPmTZunTZ/27bdLpKuaGwsmjs/FoaDgasYTjzz+7LPPKyjCTIdNsVOH&#10;Vnq7AZ5fYLRRBv4uCkiuSzO4ilPM5XTy2QP69/fxcFfuX7g2rNuQlZNLxwENvJzp6qRKgE/rE7iz&#10;3v36lZsrli/9lYZ5zfHCsG/foQ2btyY3aRYdCesv6Y141tvt8O+7dfxtAf7+D82cvn3nDmVA/3Du&#10;vHfmfZYYkzDu1mFsUusH42m1DZXO50yNRLck6aPmwKBmQO5BnT9t+oyyssInHn1kz57dZOX0+vff&#10;eWfe518mN28zfCg03+KVDjO0RELhCouqPW78uPz8zOkz/nEy9Ry6aCkzPzfrqR/XbunarVv3ru0w&#10;pOjEpmNuGZVycNdTTz2LDNEY8Oljhx545AmztZQcvyBg3Tp13dw9Vq1aee7CJWaa1OuX/fLzzBkw&#10;WDB/tDp0CldwCEQ3XVlJAf6CmQ8JjZ469Y60tGP3Tb/v8pV0k8nTXGZ++onHVm/Y2rffzd060yoH&#10;mX7pj0swPU/PflGRG2c6QOKReLiKV4AQTgnVIYyopyLx5nq5554760aHpaTu/+LzRUpbJQAgJ69A&#10;JLm99c06tAv3c1swf15ISFTnLt1wSzksGoxeI26dFB8TM/uJfyxfuQZqSkzjj4u/feGVt3z8Qu68&#10;8xblYaR2d4mt0XkGhE2dNjX9/NFHH3ok52oBpuhKxuVHHn38dEYWmoZ3AcsERd1179Tc7PR7775z&#10;08ZNSOsJNdHWrRsefvhRnHH/8MP3+3qT3RdJBlwNmQ0x6Tgat2zfuXPrfQd2vfbGR6WV6L+73VLy&#10;0kvPZxdktUhuFuDnJbKW5jwm+44S64R2s3vGyEicgqr74vMv8opKxNlPt2DB1088+Vx5RSX6r0Xc&#10;iYQoYbuynBFLJCtA5tE2YNiwds0bL/z2mzfefo/9MxqOHj1438yHsq7m3HffDF9f5Ucl/ATEdltl&#10;Oej/E49Do6mLjI5IxtWkOTLierq5rfiZimqovaEfnUl9vGnHPqXhp36zJD87MS62/U3dsvKRo5nC&#10;J/7+8sOXqOexp19m3TazzVL26GO08iCZb9OWLWASg1khNCxizfrNUg1UT6WTxw0Piqi7evNeqbmy&#10;tKRo9Aga7RIT6jdv0qJpwyYeRkNSQhzEf76BRqzQzl5u07op3Bjr12vUvGmT+OjIpknx7VpAO+m7&#10;8yBtrub8zD6du2LstePhGdKuUZNknILcu0uXW0ePQs1Llq1VCby3riDpCguPb5rc7rvFP+BOcUH2&#10;qOFsPT4psWnTZo0bNAE9a9Sg7uGUk4ACLKC43njpBRTo1W8QTRvacbT0tqeHq7JlOByP3X8vyiwQ&#10;zwUaIsQSgafWcqQaL/v2ozl46htYeyeTfVt2b1juZQidcs/jqlfUrsPamn9+wmAawpu16V8MScJh&#10;hf6eec1Rl9X62YfvQmIJCYls1KRZ0yaNwoMDQWE++ew7aHkryIE63n7xGY50xUapsqy4MGvErXAP&#10;0ddNbNQ0uVliUnztyIiubVsbTb4LfhBzhN1SWlJ4p5gqI8IjGzdt1jS5aXRkGH4+/9JrMDTLCAof&#10;mDEVsu6eI6fVZIkpyXpg25oQP19Pz6CGTTo0T27arEFdd3dTizadUk9fYimbZcLo0chPv//EaTHk&#10;8KxNZaCmvgRZztPPdmpDh5G69RolN2vasGlTHGl426jhbZs39w8K+3XdJryUm5nWvUNb//CkEg7O&#10;nn7mEPbZEeOnFVVU2umZUrl74+paISGevoENMdlNm8bGRKNCnGZezqOpFUgZh0JvCR7xboVPk/nH&#10;X35p0boF9gRPd/fxE28/dOgQZwiHarPX5gemTfHw9Nm+az9+YJWg4yUFuXUTEjt16ZmVV6CmGdX+&#10;8sPXHh4eTzz3qphoMIPQAVQuXvRDctNk8DTQe90x8U4Qb2gqab8QE9hdk8aER9XdtF1hPDbAypLC&#10;wrkffhBbOwmbb1BAyMz7H7x0GTYs8f5QR+s67JlZV6bPfNDTA96a+lvGjkw7tn/SiDHufnH7Tihz&#10;mDUvK+sfM2b4+frDS652QhJs17DDfbfgK3Tv/kefEsS0WkpzXn5uFuywer33629+INNjL87P/Wju&#10;u5ExEWjdzy9g1qMPXL50Hk9KKrUT2Oa88SoqGT7mNrMysyKMBC4//EekKOfBBI5ZD92HMt98/4tA&#10;hbML84rYamlUL8nNublHXyisJt51D57v2bg2wCt4yt3/IEi08jDrW95/9XlU8uDjr8IIiMz9EiUh&#10;vvpoz1y2ef2am7p0M7qb3N0MQwcNwLH3MAnT/1bG/9aLs/Huz6vX8kclDE/WK9kFs2e/FBIUDIh1&#10;697ldMqRB6dOheZi+UaJxRGvpfLykmW/LmverKWHly/o8k0dWq9evQoHUNOySWeiovvvm+bh4Xcg&#10;JVUiBXiitRpV6omU28aNRf5+EPPIkJAnnnz6YkYObGEcjqXy9lGjgwOC9h4/wb4RYoi9obuQ+Ohj&#10;cOa0M2fvvmMqEAx9S2rQYMmPP5WVlc6dM8fDw/O519/BSwXZ6Tf36FYrpl4xENhuzziXEuDlOXbK&#10;dFqg4K1gwQFN5tRjKeMm3A51OSpp3Ljx4sWLoWlUDco/O4OpgUEMMgZbbnRnknxoKugWa+RGC+0M&#10;IqwMCAOFBylpOFOCgMPDSbnuUFBCnQKHR7gHQh4Dk07BjRlC7bBvuSMXhYfa+0xghDywZdNQyUw3&#10;YOsMcHJldB/NOIgpgfsgAk5xkDCOY8LWX0n1i3iSAhJ4DMd/SSYDFkp8PGmCKcorKPIJDIG+mHoQ&#10;9ANbs6V4/OhJK/ef3bJtZcPa0cwbaa2AGA8SAN97bPH0fZbzTRnqpHcHv2GiRghaR7sZToEOT7gQ&#10;w6QFSm3EsZm2Urvekz6INE2wA5UYvHhOoma63+mMFRBO3Y3uErCMDCoiMUFxgDNwmDcH+5vFwWNv&#10;of1W8g3DAhD6oKcW2Kj3wOZsZuYZnQ+iXSUsSLxvoaaCEsOKTtGdi3EgegvVmIA7NewmyJ3kCKzK&#10;giFHWYBk4ohCbHjoC73rBWBImg02DS/Axxh9Kc7OLvDwDcK5D4zqgI8lz8Y0PjRt2psffrlhz+7u&#10;bRpR5ytOjMBG0aqQh6JDscmNnsKcFCjxymw6dwuPCtR5GB1g8MRflzbLSms5DiHleWGYMaACsjOI&#10;5gSIY6ioBPNB3baXF3DNQ4LnIZ9RuLKj59z7DA53UAo3T8yUlROGf6QeOjoh6OGVbnUXJaIVkh16&#10;hN5UIhYKd72oa5HcIAYjlJ3u0P1gISqPZSq/7HbR6GsXsJZxG5QtqM3FjEKkplhNrpPZKFSiXMWV&#10;inqRqIUTwSiLwAOaah04fNEMIswddV48YUvsfIwg4HzrYRqyykHEdEgmX8sCGvuLunBUgMHkianm&#10;4aZAGTreS4YzyOqAC2aGXrE0+AAQVBIYTJvW/poUnzB+/J2wibm5E10A+tLiUhxKgwMbAgL8NR0A&#10;tF9gT3GmAsDHpEj058BMSjIL8aGlyoFcoqe7B05f5lAZH6MFi4NnsDE+mmPhHMErH/udMC3KBRZo&#10;A2uEcIdK2HKgHfzG7s/vRgNsdkR1KiZVWAZvMhoZreN4S0ykEXjDKByM081Tj+LQEeDoVWozTZ5E&#10;Hh5+jLNWQUlox2F+IiUpy3yR7zfQqoruA92VRCGBspTo0JLkYWLypwunU2PiEkYMH4v91t3TS0Bg&#10;tJUVwQho8PKNjo1lNitJFABuAwgApGByTE6YG+NjKY0Lx8yU9pxFd8wbUUTakmAhA4KtMAyHRdYe&#10;wSsxLdiXbHoaYkAC0UOpRLTJor/mUgbHx9NtDXovHw9OjESsiEzIQlB/Y5aJNkRKVESlCvXhMKTx&#10;lENRseOWyY0+HpJFAvMiqhTxlEcEs1NHRLBh8gSjJaCMC44EQ3TtcjScyElgnOFPS0UhkAuoSkxR&#10;ajRKDuyrROmqoEDOhgEoDo9kl3KZmhEsEpVpi8p7SroS02UySEwI3dgpXim2jqRSFigXgB27A9MN&#10;yKmE1MgIVtap2zQsLHT//p379qfghoc7TnWtmP/p5ycuXWzTvm2Qn6+4LYDVIAGi8wKHKS7tMj0S&#10;acGBS6IfYJwb2CTAhUE8UPsAafHH6IMSOIxDTgQWjRzmjMZWSTAgky/eDHQjUUoRiXLlpk2yLo8p&#10;aRGwFLUIXhkWeT1gorsc78aVYAFNQA1gVViVnPiHWZaDZE0wAqhQfkCZ4CDpFRmM244QYtA2UkUw&#10;2dy4YR8UjoZO8swRIso0dCEurnaduPCTp45u2byFAxGk+3HJD2s3buzao1tMhL8wQiSMysQtRj/x&#10;WBfZkmeEceAUCfFIuCpJiq/4Jzs6TGIHQcLh7qMSUdHCwpg4nAlJTJMQITlrXZKaEKRGamzRNywf&#10;IpMKMBWneWKAvIXVLoRCychaiBBbIjNOIsLeAoY4EUw2I0l+LT1i3gAmhqASQXkzyGV8dvazCgNQ&#10;N+tTsSMMxecv0BTGAZHJ4AZBAkPFinOZsgtCQ5BLBESd+gVyDbL/uaEUCT13STJrmDzRPzA3K3Vh&#10;TJVFHJAtWswhKjkRewxKwG7AwkGCSI0vFT8k+hgZosvs+oCQ8JyMyyvXrduzZ39xYeG+fTu+X/Td&#10;8y++llS/+eyXno2pFYLyCI2g5kNlnVdbFTGPMSjcOrAFEs3UoYLu+EN6akCbSAmPrww3YQYdjhpT&#10;Q/07AcUNVjQHjFjEYsA+ZMeRTxg0CSmxjTMpmV1QCM2poBwIHiDp2MSlRdBrKl0F/9kxK4HBlB+y&#10;8uFuQMBwS2c/JWOEkScmYAUg6ZzarYXgiAYNP4lBnGzBYnSU6jfsVERIJtYTHRj2YSyt75f8smvH&#10;7vIy6+79e3758YfnX3jR2z9wzvvvx8dGCTYRm9GWzKKc6Ez2gD2F0KxmmoYFYXdgOSRKgjMReCrz&#10;Gbgl0HOxbiqiYPfAfkGUIWFmfyTEDkwWPqm+kUUrZ2jyuCQuZDISeJcRx4QmUJaaK+Eniajc6ZWl&#10;kpGosmeyGb2BXKYQVPAKQhk0nKKNmkBTG5QoM7VFquQdFQsuMeaMYFXebVWZBbTSSrbSXI4lBI5O&#10;duIGqFwZScFdNfOnVhPP0VLO0UqWE+EfsrEW9873xRFQLkqDWmckNx54UZGyxbHOUZCV/tSjD0WJ&#10;VktdY8fdum0HJTBwfpghaCzwOvyv2YL0RgsZFt9G6lhU7DsFLyUt0teMb0Mol0HQl0kL+2fUskQx&#10;UDYVUsUvVFepMGTWoUFQdAJqfPTKU0ORvAnKlZ6NiSaAHrMS6gE+QhQX8o4I7gJOKa1AI6I6vTW1&#10;nqoH0oroiuieqFFbTVOkRDX+QAiLaq20OP+NN1+pX6+BC2IDBg5ctXI1QSGzIB0g3FQHWCeHyJ5I&#10;dWqIdMIT0HFEAiPpikBVwOfEDgGpdF8lm+B8V4igKviiLuVwSjWUhlMimKveq1Zxg91j61JPFYKo&#10;UtowYTVzgVdhn+ZW65wOBQXKYLJHamFTLlj8uS+yO8ladv69/j1VhvxP9TKu14RPEV5IjsJ0VqQ9&#10;17Yi55tqNyAnIA6VOI74yOGj6ZlXsX8H+Ps0TW4eGhSs6uJalr6prem3huOs3wmEa8biap6ER2r9&#10;a1c1S6HrRcXbKAIoN0VcIvlSRPu6S3VCAeSvdaAKyPymNgV7ypFjaWkMAYPzX+OmjaMiIoRlUF4L&#10;ZAAUO6Ga/CdarTazNYfinF3XeJwpxdW4xFvir4H3nyn9L8F4NX+/1VsFt2vL1MR41XUt64/sPlp9&#10;1daANjzOjagq1M7psjeqx8K1KB5bbWOyDf8xoty4kxqmqar/mdm4IcbL5Dqrk0X5hxh/AwD+mdmu&#10;iXyuMdZYV/Tjk3EKlEglq2O8Ih83XIh/pgM1ytwA4ynluEjJ/wzG/2vG8pcH/+deqKKw15YXBo/h&#10;wcK3wjlTNk6YXf5JzPxz/fl3lNLIveb69O9ooUadzK0hyXbIpAG7NWpEkZBYfyOI/zMr/U+MQ6tW&#10;dEB/ovi/rMj/M4y/0Sgls3hNgnrN3kE9j+amRgWZEu0l3RJJOdWsLsj8k2BEjYowOy9ty/2XQfza&#10;iohkzll3UeF/W2uSZJgeXSo/JgmEc7hKaaduuq5/H35IM/+y/ePPA+zfN6I/34e/UFLNh9AmXvzC&#10;f1RaagaD68jUP4n5f6FTf7GoC8VkAErRotQ2f7Giv1ycG6MQdgUk9ZeuVVrT16L7X27gT78gQ6Uy&#10;Upbbv33gv7GG/5l21Rr9/Y3pN8o4N1BJMaUq4SyoeXDy6b8JQiV28y0yNrACUR7EW1KLqOz/FPQV&#10;RdcESOdYKN65KlA9+XO1Xd/kHwKHeaa0Hji3t+tq+TNAvvFoa06pKEDFyVc8/0RnrgRW9U8EVg2q&#10;Ut9f2t7+CERVIBWiRW9kLvc/NU3/ykJ/gcbXoKwKPeW6vjvVb/5WmRujlIa3NSjeNbVxJpyXnPCh&#10;kjQzOEfWiob21SfbZYCo2VvBZM1l37lpqMFog3LtJNdi/A1HrQDigsZvlakJLrq5ivZamcgUa31t&#10;PddU9Tswd71+/SuuR/QIqLZJXt/i709o9e5Vb0Upya/DBifF4Mxqewkb52KiQh/rACY2p67hX4nZ&#10;v1XXjTG+OhQUyopBuMZM/D7GK9XzDWGnEXFqiVQGBxecSAYQr/bySy+/9fa7JRK35sRA1YsqZkbp&#10;cgk3gz43Pf3R+2d8+d33zI2o1x9POfjIo499/9OvilMUhY7odpW61rlWORrmCgKVZVAvbotrAL1h&#10;nBjo3DhUTkZ5uzpK3XCAClC/hbVOdoKvsna77dvP3n/wsScvXslWCjr2VRpy1XPNErq+Udyhu5Pz&#10;cs2Uyk17zeuAj5b0UxuLRhlc7LtrPajBOpODa4MnlEQ9UL2HnAlpiPoDaBE0yuMClUokplvw9deP&#10;PPJYVmYOilaUlnwy5/XnXni5sLSCCmdtNv9/7KZ/frE451GzCql80AqItKBUMgWN+s5QVpH0lUZf&#10;/dSwoOpDMwooEwMcmWhjcKYmUaXEDASDDUw3yM+E6D+6v4oHJ61USAoeHRndNLlNbj7iuxUoNHxV&#10;3XD9VNYLXOknDmG8I8ZOKoTFCbllflyMn/fOZKojuPXRsEKDj2QAFZOMVgl7aIFJBMXWrFn7y9KV&#10;9IaVYbIonEHkLYXq9Ler1nT1jlWHALOOWek9qy7VX+eo1XcCUllr+MBSMm5ADwRk7ztxUd6gbUcp&#10;Ua4HoKsqZXaR+tlARQXScWuzo764WrRYGMPEm5gIJ4FRfeMwCQHxTsAkKDOiNC3pdaW3MAtZUQPc&#10;CzWscE16tTHKRLMOTocYpzjv2lSjfplWm61y0ICBmJdDB+Ea7SjOy+rTtplvYMSFvAIZrYJbFVm5&#10;Dq/+ZTdq0Hh0XfELQhvpAOOKZsB35ZRCDyWJqlY/b0jHkdRX1aAUAs4qtWXIKuhYIBQaJyYA2UlU&#10;pVk73Bj1CB9294DZX3Y77QHfldS1VZdyLxE+yO7LNEPuKvktorI93BEBVEW9pGrysBr1lQ9BIHTA&#10;bfXyXydMGH/46DGVkFUswvSVci5O4oX4sGiQUeh+7aicNEY6yR/OAvTqc+pASMEVeJktgretcNny&#10;9vOlKtp5CTreEIDaiBQyKfhwvJLFQL2Nm65h4qYKHsJ9MenzC72fZOxOFyOSVS1mTWoAVJwTLQig&#10;3ACkEqCtmgK1S6iByBSwPyqaVuJeqkDtFA9Q1uTu7ubt5aucAlClt6d7YFBwpRxziPFW77YTlv+W&#10;z5pcDWV57VL4in4oQkI/O7lkpFRv4boGlV3jV4iOt2Rqtb0VEFdvaePQuDq0IjHtYuUGwPx8fBBO&#10;vHz5L35MMiPLX6iUelEiicQbTHmwKIYQTstg5t3oeoVXuvfuc+bc2eeee4pOLJLfWV7nH/xzLmdV&#10;B9/OvXoVUa0wQIIzgBMx8h6ryeO8SWuSfYdbtvJuUB1Qo7vmUjin8FtbUU6/L4U0CggCTwAWTLzB&#10;CwF38FmW1ai2F/jqCQC10HgJDGetCsEE7ILEcqk7qnKFx6oe1Q1BRI1M4D62ZJ4g5sRIFKNfiwKJ&#10;c2rkKWvABexEZhvVkmrCNQWqUbXy8RSqYlAKPFeclIKD8OvCq4FRtFZ+8sknJ0+erFu3rgyDTmX0&#10;kuHhQPQXQ2FFWf7dVzWMB36IK69C9Oroq8YGWoKLYKoGtZq8oguZNZrKpa3lVr5uINSKEZdAoOj4&#10;weA0un+7eXogdUKtMETigagQoNIdDeiuWlz9xpsebm6QfkD16PVmt3t4ecVERwRiwTg3CSfdkbTa&#10;MgvIKAIyjj1bplBqhTYffZDEvFxE4sjq0t7wG52jNTfr6hSu5sC4HhT01KfCVIXorpJqATMYj1Ed&#10;XOlkK5iTGouNuhSRK7S1DQC6qKkT7arwQhEm1R+hSsR1cf8Wt0ADqACJlECAvvdYy4oRZ3l65XHV&#10;yfkGVWNC78Rb2AReyOSBhGo8HNNZibi+OmVfl1KfdEECo+muKIWlz2qzk/3HYAgKCYmNi4bntpzN&#10;o/eAaxgZWoydPRW8/wt6lH96YVRhjvgU2s+ePXv48OGDBw+eO3eusqKyOjE7dfLkiRMnMCVFRQVH&#10;jx5FsdOnTyuCW/0CJBG6gsxhKJCSknL16lX1VFEmJ7BMSL969PD+Q0eOnL54CYEakgmfhZDF9NSJ&#10;U6dOn3XRJ3nbkX316rFjx47wOnop/YpCH9ZJJ1srMBGspEqRXlyYd+jI0fSMLEW7lNfk5cuXjxw9&#10;euDgoZRjx0vLykDIhacynD93Ji0dKUD0F86fP3A0BTk3Fdjhx1dpKT9z+viRwwcAj+PHUwoLC1jd&#10;jWRK5/DRKQNEE8RiY+yHDh2+eDHNOXanekSO5RBekYIBBsD4aKALU6uxdpX0vKSkpBoAmUyrOpDV&#10;4sm6ehUjwkylS0w0XGUAbUT+u6RYDCoz88rx4ycAsitXrqDeS5fSDx85ioA0bbsm/2GCqiD1VOrh&#10;Q2qyCDQtlkLcHE8dS0E6S7R/6tQpjOj06TOuzRbMOm4eOXzkwIEDaZfSlT8jKZcwhGp+ZK2z9/hz&#10;8dy5o0dTSssRt8pAetm49QgGULEVdPfldYOdswZ6/f//IeIfneQK83Lff+dd5CBXdYaGhr3w/AuX&#10;07PFx9BuLi9s2qBuw8bJu3fvmjKFcZC44uPjP/ro89LyCnGy01wmT55IuW/mDI1d0+m6deu5ZMky&#10;UHGR4BjeiIW9b+vmwYMox+Bq2KjxV4uXFPF4CIb/5WddqBsZ3qTFTVcKmR4RERgV5tKfv1uIBKWu&#10;wbZt1+7bRYvMSEQie+fVE/vAAI2ZfG+RJEZd+dMCkMu7Zz5O7HRUVlSULlr4dbNmzdTrHp7e06bP&#10;PJl6Fv2BYNe+eTJuIlxfPX17zlyp0nH69LEnn3o8JDhA3ff2cJsxbdqFC2niLMlhKKdP8ZlUuhV6&#10;BGZeSX/h+dnBQdpbjRolf/LZ/IIiRLUqTRHFRBEaNeHSYSmePKyPl3+tnSnnWYmV0WzHjx1HLLxS&#10;H+Hq0b33Tz+u4LlWSupls5ZNa5Z27wGRl9dNHTps3LBh6PDhPv5B23fSdVTSfFu2rFnRU7IN42rX&#10;ru3qVWsnT56qM3pv3blDZoLzderYwQfun4lNUhXr1rXrLz/9UoYTPKSvqCkpPKRXx45ffrXATZII&#10;NWiYnJOTi9cz09NefumFsNBg9WLjJslzP5xbUoJ841o4qQIjxWKm/WLk7ajB/VHy8HGumeK8zCFd&#10;W0QnNE3NKRJXSu1Sb/1bL5AcSOaVVkv5By89hw617dB56rT7ZsyY0R1Zapl1+kEE8GHwFcUZPdom&#10;x8TVad+2XXRU3J13z7xn6l1168SjzLOvzCGAGaBtOXZwV8vmTFc9dOTo+6bNuPPOO+JiE4BRH3y2&#10;SPCC6H5416b48DB3n+CJE+948O47EI5t9PT7bt0ugVBpYU5q64SI1p36XijSctsu+OwjTH7jRo3v&#10;uuee6dPvvWXECGzHyMfy0+p1gvH2rJOHkFZrzO33lEoA3Jpl3/j4hk576FkBXPmynxf4+3o1bNTo&#10;rnvunT59xsCBzBuMRKoFZWboID58950B3buAzLbv3PveGQ9t306Mycm40K1zWxQbfcvoGdNn3HP3&#10;1NZNOKjhI8bklVcCK8X/FbiHz0qwRoIb1qzLZ8aMGIJi/Xr2nD6NUExObomfTzz3YqnSftjgKkvS&#10;RuxXOG83TxrZ39s78PBxwXhH5ZEDO5s2aQpCOXzkLdPum3rHXVNio0CD3OZ+/SM9j5kS0LF77arI&#10;YF83T98JUybPmH5vh9ZtomvVqtugXkTt+tt3HRI8sx3atjoy2M/bJ3D8+Cn3TZ/eqlXz4KCQZs3a&#10;+gXX3rZXQI1VfXxfuxaNOa7hw6dPn37P3Xcl1o5B8NJHX/2ASUe8LGJPuzRMjA8LCw6LHjFy7OQp&#10;dz32xAugM5mX08YOJ8Hq27P7zOn3Tp02UyVef+rpF8oZfk6EUcooyRQvjVlLJ48a5O/lc+D4Bfwq&#10;yc8a1L1lVHyTC3lFinJoKq1/K7JL5cwtjJnLzjzXtm58QlKj/acU6B2Xz51q2aAeNqTDJ9M4FSXp&#10;vdoAOvrQ8JjlqzaqMts2LW2QEOvrF33qLBI628zmzAljhmJnf+nN94olszbLbFnfrGG9mNiGp85c&#10;YPJ/c8Fdk5Ca2fTmJwtVgTW/fBMWEtKm25BiZpW15meebl8vtu1NvS4JacxLP9coMT4mLmmHUC9c&#10;5pLiB6cxR8DYux8ktATjoZoZc/tUIBZ+r/r1K2/fsOkPv4DvFRXZo4f18/QOWLN+q3odzMmgm5kQ&#10;fdma9QrKSxd+hp+vfjhfFcCZePPfext37pr+oDju89q1bnmDhNrImbH1QCqQTh2DBo2c8mtnCXvF&#10;2y8+jbemzXgoO1PLKH3s2PGhg/p7+QYsWb6BFSPTkZBfUXZKvfbySSP6+3gHHjl+ToZ29bYRXJBv&#10;vjW3FIGhcm3dsKFJ3bpRCQ1PXsBEWMuKC26R7fHdj75SBS6eOdurUyfcqVU7eYscOYGg8VuG9IUw&#10;P+fDT1WZ06eP9+tOEuYfVm/rAZSxV1aUjR81EPGdz736ZqnEPuPas2V1u1bNouLqHD19mR20l/ZI&#10;Zqb/UWPvQWo63MhHMni75a0Xn8XN6dPuy8pkvmhc4HeHD+zv6eX/ywpGkUtMAuEiwQSyAdpKpowc&#10;FODlu/840am44OrA7q2iaze5kEsdtKbw/h/BeuZZRI/Onj4S5mVs06E3OAnMqJn6VEvKgT2Lv1uc&#10;nZ2PQVaUpHVvWR/jfOHV9zk3olrB52tP3uem83v5pY9Qyalj6/x8vUaNuVedv4g8E1YkwnbYFn/5&#10;sUHv8dJLc/Bi6sndEWGhLTsPylXsALiW0swBfZigYu/xM7iRn325Zd24Dh17ZAhXs+qHr/Fowl3T&#10;tS1CUPDAjq2g+s27DMiW8PprMH7lr196e4fMeIQYX1iQ1rplk4Dg2MxcyUPP4tZzqceWLFl85vx5&#10;BnM4bN98MYc71bufS+xDmaWsoE/7tt6eAfuOcv9FFAaDHCy5t48G/fac991S2fHFeEWGUOXUtl/N&#10;uNi6fnyrNh2uyBSKJYBolLJ/u9oqkd0L9eOWhvEKU+xlk0eAxoceTCHlS9m3ATnybxt3u+J6UFgO&#10;b3Ms/PQTMDmvvfUuvh/ZvSHQP+DmoRNVXITdzlZ2rF0Z4hcQHNV0M1IfOxz7tq9A0tN+A0aB4Aov&#10;xTaP7drojzTHgUmb9jP5SsrebdGhwUOGjkTOOSaloO6dVS355gt0+K33PpPqzW3rJnkYfRYvlRUr&#10;9WSnn2nVuG6rlm1y85ivxcmpOg7v240Xp9w9o8ws6jnBeInkEMy3lkwZAYz32X/8Ip4R47v9v8F4&#10;hr6Ccvv4+DaqX+/4wR3T7/rHsePnRSlhatyizahbRuF8H50d6REtUKZ4B0X2H0DsxCWxZbZ+gwZ6&#10;eRt3HzyASo7uP1JcUj5wQF9EfaFSDxAZpDDQGbr06O7j7nPw0FGzTXfh9PnM7JyuPbr6wfGRUgpC&#10;uv0//OiDnbv314uLoLqaYadyupgIa206d9+7Y/OLzzwq+57kMOIpZaDphuLCAnBkSj+puqQu0XZq&#10;yfC8Pb0b1a9TVJAxecLY3Xv2S1iYIaFuo+HDRyHlpQjdCC7kW0iZJaKzm9Hd/e2P3tu5a2vDurUp&#10;h7FFHJfr4+kNrYW1uNRMeEEio9wp53vKdSH15MHUC3373gxeQvXCwLO7dI2btwI/dvTQYWTl5RAQ&#10;ds1WxA4sfyTBFYJOKUgcPbgf9Q8aOERyOumQD0AFwnXu1RNpuPfvO4Bd8MjRQwVFhUOGDKNeCoG8&#10;DmTwcrTt1ik2IkQiXln+xMFDV3Pz+gwbjuBr6GXk/OzSRk3qNauXKPliWfuubVuBsiNGjcURnAxw&#10;ZBwqO9y8dbvEuMSVa9ZCh6RzVHia9AiyCalFfl3lLbtw5uyhE6eR6D04yF9GClmbjSa3aNGoccP9&#10;Bw7k5ueJCOLSTeELT9LUQFXdke5aN1VqVLVZ/Ld9UF1ttVWG1YqbOH683Vz67acf9u7auV6D5q++&#10;PTczIw9aP+Y/QT8MehD+qLgkZDzkKEWtoDN4BQeFI93C1fzcwnJb2rmLcG75x8xpcVG14yIjE+Kj&#10;o6KjoqIjW7XvVFyRX1SGtCLW3Ox8vB4TFQYoM0sFdc3GuISk9m1bgsmTMFkqw5gJUZwugsNqte7Q&#10;GeVh+cu6mnvgwP5XXn351vG3I/rRk/ksRB1TBR1qxIjVEviPy+Thd+uYUWFBPiuW/9i3T+/YuPiH&#10;Hnr4zNlzoD1loiMjYolC0ANpwTlOhFjrGjVrktysEdRn5qLy0yfOrli2YsItIxAhCrYYwaoMOpFw&#10;S5RGrKsY0KwZVy7jJ44SiopJjI6Oi4qNjUSmw8joqJj4U6fPXMnMQkpkRP5DJaPUGNI7ceTiH6OO&#10;J7/aL54/i4977p1WG69FRibVBvjioqLi23boUlJpRYbsUrPKoqgDU47XxTrEUyqRhzksxBeqTlVx&#10;+kVqbyLj4oDu2Io1dxYPQ0LtGNGdECGz09LMdtv99z0QHVM7MhoNRcZG4jO6Y9eeF9MzkFJcQkNt&#10;eqslPCIUQfTsNU2yurycXKyFd959Jyo6Nio6OgaZONnLSLCep1NPw7RRUoK0cIIjVdcNUVnokjNP&#10;578Nw6+tWJLAUFtqnzRz5sbVSxsnRlkrii5eOPXYAzOBHw8+8hxU18g2g/h6vdEL+SQkVQpHI6nY&#10;8CKiaJHoE9mWdOWlZkwYzkal3dtaWVJcbrYgVURlRbklNDQEuV8rLHyI1yrLkQGYIjySdUvKTqGU&#10;op/T2cwmG84jAFmQy2HNvJA67taxOPc3NjqqS+dOL7/6+oW0NMm5UROqCofYKe1/ed/Sd9DADRtW&#10;de/WERtsdm42TgiqX7/eLbdOzs0vVvQZ+Z7wt6KsFDViGDCKWCzFixZ9UadOYkCQf4vmzcfcOm7V&#10;mq3Q6VWYzfQDENcXUSVSHSkbBY3kpNgQVMrNSAlkRu5qKHctVow/MCDIz88XmZJI0VWaACHwKhmE&#10;5DtBNnPeqzCXYVDYt8pwsqm1oqzYbLZYoZKqqDCHhobicGNoYMuYyB8YD1mdnklMosrAdGNCQgyN&#10;VgIA5JHEX19fb9Hqcw1LzDeodYBKS4LLxqThALLDXF6KGcKUMY0WOJxKe1BQEDN8S+6KSnMF8qlL&#10;FhuCF6vAjCx56KTBaLZWmHGkARQAZjMQAFUgTbmfvz8Pyv29Sz29dmf+3Vf+lQ9pmoDelWTR6NGu&#10;T/+DZ87s2rP92WceT27WwN/XNOeNl15+dQ4PbTV6GWByBkI4FccSfIGc3FaDw+iNRFJeRg9PT8zG&#10;hx9/kpWbeTk7NwcZ9q/m5mZnZedmZWdnL13yBZQHbjQqg7pjSkDykHCJbkb5eVePHDt2JSuHCAQj&#10;kBsyBFUqKn31/Ok+3Xou/nFlvbpNu3bsPO3eKT/++v2ylT9ji4CdRLKoa+vFaRdQaQRc1jvc9m6c&#10;3H7Dxm3QxL/x6hudOnUE9vy46EuokpTq2oQkKgyMZ1ZvHpcKofCNt8eMubPcbG/ZotWQIUPeeOu1&#10;vQe23DJykM1WgWRHTEohtnbN20uINhLKoN1Hn3w6L/dKXl523tUc0MKcnKxcACA748TRHUk4pxLd&#10;4u6o5g/Fxf2A/ceuxqwHsHWASn/66afZOVcvZedl5OXkZV/Jy0nPyb0KAC5Z9GWwv69KNpSdU0B8&#10;pREJGZGAu47MK5li7yMdUCl0inJzVTs0a5KzcJSWgNBoh7yCAOHhBx99kIuJysnDXGWj39nocGZ2&#10;dvrxw1sl3wySWrnD6CpZbzSjgKe3G2p/4OFH87DnZmXl5WZdzcu7kpOZlZudk5NzMuVAo4YJWjZl&#10;jYJjjpiLy+WUoMYPaDiTSbsQWoPJvxLBr6tLjAV2R2ZW5oply05fuFSiMyY1aPjU448fPrTrvVee&#10;8fXx+HXpKlA+5IsyOow5GZcKC8uEmKnoTGvaxdPWMmt0ZKSXQZdQh7r8s5fyQZ6B+hUgXUxHUmnJ&#10;z16xYsX2Q0cAtuiIMAAAp2HKtm5gOnuD4ct5HzVr0uTLxUsEEmAbHEiphGxNiPyd//mnJy9mTJ72&#10;6N4D+9dt3vDqm+/37NTR36QIKtFT+S5o3A2dvSlxYXJUwHppccny5cuPppwEHY+OiZ4+ferWrdsW&#10;fvlpVK3QndvWp2fROiaeHVqGJaOuIifrwnvvfJxQu96i75ft2rfr2+8X3HXn3bUTaqsDw0lHhcar&#10;PCdoSyyFSBQaCT7nyPFTOBNDMsXApaFSZ61ASuT1a1dt2babOez0Rp5LIYwYky2piSdvpeU5qVeP&#10;uoFzFy8BgMzSZgeFATCKKwsvr1y+Yu+howBgndrxKAMuCd1gihW9DT4KtqLiC2k4SIJ50PA0PA6n&#10;Yugyzp2nCMLkKSArMO1Zjx47yaMgRH4KjkaH9ceOMdsPEy8LCoJxLynIXrd63b69B9ThxzaTJ1KP&#10;CSPE5Bz4GxYRhG4cO3aqHOZS5vXBPfg/VkIHsmbths07dmFTIkg0vk2xjtzYlHuEM5OVuKiIzw5n&#10;iyBlkX8rrqvKOW1YwSdPpQ4YNPSJp5kpF8dTAODow82DB0aER0uGUDhkOMDo5maf2bZ1G9cssppw&#10;5kxrV280V1r79aG+r1GzZH9fn19/WpRRWK4yj/Cf0XvFd0sGDBjw+fyvMaC4ugkJtULWr1pWRqGT&#10;YiZS9h1LOY70J51ExcbcP0Qanh+AVbNv/yGcnjR5/BhvpKPjE8yOfeOG1eSN0FWFL2LXE8cwgR4X&#10;AdVAKFBQUDhk0NDx42+HC6BimsAm9ejTt0HDBuIGyPmC0lAqswsdM1w4n5Z+tQBn8nXtlCwZpzgN&#10;ly9ePHAwhVkAkb/FuanQYspMNOxo7YSEJvUT1q1acerURc6jKCuwfRw9fKhXn5ufe/YlHr0ELxeZ&#10;VhX5o84d4Mw7LGTjYYxr2szf2/PnH3/ILK4gePkPI3T/dcGC/gMHzP96MW40bdYcZ3qu+PWnUiRU&#10;5nObzuhxeM++9Kv5NHYKUJu3aR1VK2jFz0tIqpjVCf4znsdxvPT5NLH2skyL9u2DA/x/+mFRenYu&#10;j8UivqPf7it//aV3v95ffblALK8GHD9K3pXOdQJXnT22TlKTunEbVi09efIst0WNSfE+djSlb5+e&#10;zzzzPBgjQXD230nXOTylGaDELz9E1pIZk5olC5I8+jdfmnjRNDm5W9uWq5f+vOT7ZWJ+hMLBbcHX&#10;i9MuXW7ZqqWPJzayCpzSjr699dqL23fsVgmily/7+eOvf4hNSOzZuxs6m1Cv+fDBAw7uWvn4o4+n&#10;Z2SAb0VCwB0btj7zytt+obVunzIR70TWbjigf78Du9d/+M7bgmDGdSvWrFi3sU2nrs0bksKRItGC&#10;S80fKgiPiS6pLFu7bJmUJQos+u7Ll1+bi59M+8UDWpijR3kvKV5ThGoY8jmOsPCoyZNuxX415913&#10;mLKRFZh+XPLToSMpSXUbRoaHAx18PMj1VpQWCqjdA8Oi0A50NTiHkcK5Tn/uwsX7H5i1//gZdx4W&#10;xYVBrxs5DUEyjxFZwiJr3z55Sv7V9FkP/uPQwYOS/s7z1Injj856GhzfXffcDa6aHAXVmiIy07kf&#10;NVEORs4qC+xaOnv95q1HDOy/Z+eaWY8/dSUzGyjnpjdt27B+9qtzAoPjx0+8DY0lNGg6ctDAtasW&#10;v//BZ2jcqHdPP31m9uzXckvL6O0iR8c1bNiqd6/uGzeueWcOT0JGDr8L58488/xrebB/0duOZZJb&#10;tR84uP+plINPPPLwhQvnMVNobvf2zS+9/lZoePTEKZO5YpGrzYQuQ1NHHRqTZekMwWG1x0+ZUpRz&#10;5eEH7oPXhnhreJw8fvyhRx43uXlNnjI5wNeX+4EkzFegIhXF0MkW0bVJY+T4QMkdEIMkKZZc/2aE&#10;Z2P0oUZLSxd+E+jpWSs0ctigoaNG3TK0/0CY7KISGh0+d9GCk0XMaZ3a1omMiw8JC0cy4VuHjxw2&#10;bEhERC0cY/vLsrXUvoueOfX4gdbNaLNo2749jhQeNmJkfCzw2Pjqe/OoXRbKd/rw3vrRtZCBdlD/&#10;gaNHjakTn+DpF7xqC03f0HwX5l1qVye2Y6del0Qfv23DSh+jLtA/aPDQW0eNHtO3by8vH88Bgwc1&#10;TEoIDIpJz6MK+crJw1hdoyfeXUZne8fKX7729q5132OvSIX2/bvWJcVFYAEMGND/ljFjho8YEVEr&#10;0t0r8KdVW0XlbDu0YwNeT0hqOHzYiC8XfA/xevy4ERhCq5Ytx40aNXrEKCTUjoypPXTwIGTGe/i5&#10;1/kOpF3xmGcSSokdwOByMi6OGEzbUNMGDUaNGjFy9KjkJi3wc+ZDjxfDEYOum+XguYl1yExng1kT&#10;PhDmySOGevsFH+QRu6ix7PTxlEa0ufJIiLG3jBo2clhcDHnFt9+fjyS94mNQeWrfrjqx0R5efn0H&#10;Dh49anSbJk2aJdaOCA8Mjau/SWyu6OCxw7vja8d6ePoNHDB09OhRzZo1bRATlRQT5xOUuHn/ETl9&#10;0pp27lSbFs1QeetWrUaNvmXI8FuTEuLx86W3PqLQzfRSJW3qxEFxlXKeSnQMQNJBW7Oz0kaMHIaS&#10;jRo1HMXr1pbJyfg5bfoDRaVlyh2e6lv4+jPhljKlFE0cPiTIy393Cg4eZb7yQd3bxSTUu5hXQH96&#10;pGiifYF5dRXe//suhvzAEIiZqywp2rVqTScxF3NV6j3uvmv63pSTkmLKXFF8pn2buvVbd1izYfOt&#10;wzlaXD37Dl63dS9tkChBSwPGWXbh1KFZDz0cEsDztHC16djvx+VbS8RVgx4pXBiVqYd2TBw7WhXA&#10;EY3LN2ymfUgyfOVkpzWNj2nRuuPlAnpcQGWx5ufvWiUTCQjiBg2++Oq7q9lX75rIw3jXbN2H95BE&#10;G99vmXi3nFRtWfvrApMpaMqMpwVq4ISL9u9aP2bUUFUDrpGjxm7YthcGMhp5bXZz4dWXn+QZy7im&#10;zXwc9zLTzz7y0L1y+A+viZOnppxMxfFGSEbco++IYjkrVctYRpurijKBRa0iM+MSsmzXjdXSpCXU&#10;afTxZ19dyS8SBwGe1G6z4Kh45icH4RSDl23soP6wfhw8cZJ1QuFjrzxz+vQjDz0U5MeDt3Dd1KXP&#10;ryu24CB2GnrZKlKmWQ7s2D5k8BBVYECv/scP7G2e3CCqTtO9R1OJPnI+ITygBg3WZqp3r46Htq0f&#10;2KtfSEyznSmnGAIgxsHzp08+9ejD9DOVC8r4pavWFpaaMelldPIpaJkQ1aR+w2OC8fQloXqIR2xn&#10;ZZx77/23oqNC1YtJCXXnzf04J7cAZcRWLP5H8F6BFZIIz+YmDx8GRfCe44Lx+dk4izg0Ku5CPl+R&#10;dG3Yfsoki9u/90JuZ6SORh5s5Brl6aS5+flF5cVoHekCQwLDvHy8qUTQYaYy+/QcnF7uv2HtT0He&#10;poIcaHyNHkG1oI/C8ZbYnKwOWDasyJRt0HtWllTkFWZW2nHSqLunb0hgUCATbQvnwazTDuoYSoqL&#10;C/NLAHpPP9+Q4CBqiZGNGcoKm64g4yocW0NCQxHiQbFKb8nLLy0sLcO+im0nlKpoXSE0EcVlgaFh&#10;ATigqqI4PTNP7xcUEYyGyivKCjJybW5+/jiuzWArl9Sw7oVFxUVFtBEiJaSvn39AIM/JwYZsgvhn&#10;L4dKLiu3GAKLr69/cGAQbGBQa+TBWRLnthpN/oGhvt5eQMeszCyHu2d4WBjSQzOhI9NIQrmIvNec&#10;dZOlTOfmCaNYfu5VqGWBeD5eODoyiEmh0Za1kinLUQqiJrJH0kHYDcSmtCgbh6yH8BROKESYghh6&#10;H6hKYcfBjuCmc/PzxsFKAXgTiAwuGFCCQzQUWkX5+YVFOVA7+geE+wf6tW3VOqfCY+mvixonRDms&#10;hRaDD9KXlhUX5eQXYBWFBnv5+wf17Dz49FXLLysWtEiKZfANjGtGI7STOYVFEKzhqYzTIUMCAjBN&#10;cJqFgOOuK796Kd9u8vQLD4X1gz5hIIRgT5AUHblRbfqcnKvmslIHXIrdvcJCQ8B2QqWAEbibkLkS&#10;HKcBX6mLgJGv0pp/NbcMRxHWCvc2mTzsltyraWU4WzM80oujxtCREBjSGU2fGqX5N32A4GCHpgEZ&#10;CdG5DSmPD3oQgJxoqXKxAxRldG7VqkHzPmfTc2QNamsRZJIJGEnpsPaxU1fgOBH1UBytaOXmTqjy&#10;LpLmsgF4rlVfyFo0nq0Cpcq0tIkifLIw3X7wVf5J10BiYbTmvsR2uEEjVb7k+melMJXbyA6BQKEj&#10;TKtu43kZzuA76Zd4gkHVLf4C6DpJi+JwtD8MiJMWya6AGIpXldPhkV5hMjDxkaFUD5cTBsZVgsWS&#10;ajQAqu9Ml0nXUfIy4knGmsDZwO1A+VuxUTajDVJ5p7E/GoxUjKScT4GSK5Z8B9X+I48/J5UjQSRh&#10;jUNC42ISW9w06EoB3O/sPy+eh1NY4BekuiIBnSXW8vzoyLi23Yal5RRoSTLJjonbizZybURoD83D&#10;s8LukNO9ZXOGCEsWBXAmtM0OC+DsrN75CbBhUPTkYK8AjUrxPuLewFfJ6ZBxkY0CYMcu6+CZEBK9&#10;SNdZm5PzdQLx3/FJ52yxIFIZLZlexS4ikjkJkwHJ/fFFyDi1IJWQZGTtcVGSsIlXABPBwlzBdLOg&#10;SqAc1IeBWNEVgUcDSBJ6SZ6PfQC35CxLpTnhpxjemYMbNcHEpa1t6nlwH28zOz6tJTqxbaARHGsn&#10;ObBpDWCdSLjNSsiGGN1RBwgNtM3oCJ29DTz1sMq/XOX8gFaCBxDghEA8wyFK7A9NQkwKhwglyUnH&#10;HLegUtgMYHNgT1TH5ERVSWStxW3QYMqoFaZTkEvpKZShSQx87AlFP+XTwYMKYH5V9ajRawY1wkHG&#10;AVhqGiHRePDALklHBS/uiEgg1KrlP15m4AEGi6Tp1sWLF6ZdvpTYpEkoDzwzR0dE4Fzy9avXpF+h&#10;gRYV2Oxe3yz+JT0jrUWjuIjgAHqB8NgHRgioLiugqxFRawyhmXo00F9tlpFGXR0bBgIN0GIj0iyG&#10;0i1BFp60JTplKrHYN4k6lFOo1KsCPdHPiVcFyT/qAixUoCCS4F9vU9RA+i/8kIWnyADXpoTz4gsW&#10;M44UtuLMI0ZLI/655OpNrZo3aNEZ5+j+iZXH3LvkUzXaJVl6wTezZuV6pbWq2r72X1UD0juNBOFt&#10;0nLtIT9Ru5bI9ne75CJh1Uiwk9K7XiTdYVs82Qb+0S7CC7uN2VEiEQR/PG41lGqXa2xOMMvzmmWu&#10;Gb5sLdJataFq5BUbQlFB3qSxY4AANw8dunT5snWrV7/72iuB/n4x8XW2HztDQNuLivIvj7+FYtLN&#10;/QcuXbZ89eo1r7z6Ok7exnlYu/dQ8uFgZRNzbah/PLb/lhLgvxVwNYxXkQsaxiOVAdkComlFSVaT&#10;+okxSckX0jVX2N9HMsBTlDcEKiuXhcRtWnQc/yzGV2Mb/i0YL2yMC+M5cIwCygfZwf8Exv+rsMK1&#10;UKRChf/koJh5wY4wjiNjbx3jTnc67erWvecvK1cLwwh+CXTBeib11NgRIz0Zs6ddnTp3W/z9DyrY&#10;l1om0aGo5AX/qy4wLVVZqTRDGY+cwI4OLgIHeMBthin0bdaSBd/+UG73unX08ACqlv/g0uwS8sGT&#10;hOSgC+zxinuo2kdvWI1LJ0uThDMXJfsDCRAbn6Z2V6cUSZVORujGnVLMk7Z9O4tQFFQ7OO8IG8IB&#10;i+uLHGsgyemAHji/gCYYHjhzbR1/BATXWF0FnR29Ruv8Z/rvNMuDYTS6lZWW/AKm5ewZSNuBYRED&#10;BgzGiXzsv8MCtgIlMCpzccGyVevOnr8AHrlWRK3u3bsnxNcW654cxOAMFf/9tv/EEP9mRa7BeDHZ&#10;8VwNTAkACJZWLAzANnu5zkgdlmJRf+dyMufi16sSWtOPifygHEDj9Jb7nVqqMF5a01aIwm8tPk36&#10;odwwnI5ov9mn6zFe3cG7gvHOIWHAcvoUdVZazgPtWCD0gZLKP3H9Bmo7gaTVeM1qvKYdFgbWgtGF&#10;dAcRACQZOdiunQeYhyliyXKFlFFRbuCxVk7RQqqEI5qcsMTJUPHmlC7+iVH9nV+5nvK5qLOWxpEY&#10;J0nYHVSo/SnfB+c0a59Omkw4/UU7sryqzYmTHitwV938l02ZEjar1+7cHH4fI6vPv1pI2nUNuit6&#10;Idc1T6qUBVUP1KLgP8yABAxANQkVIXSDyuRPvwo44kEJIqkE5bwpUHf8pvOFCd421HFLh8AYyRal&#10;pVcgl3mjbvydEflP9901ly6qQwQSMKnzC4QAQrqG05foTf7aMQ7kjqr68s/jJt9UOpbqV8018KfH&#10;XK1gDS6DSoZrWxGeSrar/7GLYL9urShjvSS6gUZE/FzEGUWsJSp7n/JigV4I5hMYC3goonirqPqo&#10;HFXB4kB3dYq35tTyPzaw/4yGtGM5YDZXYFaOPoCn/FOOKBq2VfkF/XHXZS/QBCKVPpd0RWEoNZfO&#10;xaQRq9/2plCCtFKZyszyUu2rHIB/3JcblZBTDDXMkv6wJhBEknn2iY6LTH5LHkexPaoDf/Zy0Q9n&#10;V2UUSnBnA0jyQYlejUI9+739j8lk3cCQqBRxRHqV34X0R+QjpefUznijQpTOAOIJQ8UfSZUBh0KK&#10;jpQHmKpZVbX8b7tkzHbkwZLj0ST5DndKMY8auD2q7U/h6p+CD6EpnnGEM7271BmP4JE4W8z1I8tK&#10;cELDIU0xfR3sybDyopVMsIWzqlLoICRK3HT/VJeuq1hbc+gWzEqCLfyfCZOYvUjisARn+I1mhKpl&#10;9k/gBxYmzJlyzihVLmK/Quo8+m4x79d1GX+c3fn9prgOAVdMmwCGjml0A6Z3sfA7ygLyf9d1EHBh&#10;jZx4SkGGVnkYeRj3ILnH5BWhCJr8+cdQJOWh7U0wmjjEwFdiOhNxYS7k+EHNQ1Xbw29IP0WVRk2d&#10;5BJjMKAi+fgBMkcS/RfFAum6akpWJY8V4drk8uMpszh/mIGEUis8HmDf4dDh2/gXyHtN8ACooMvg&#10;KHgqMnc5Hs7B2igeoXk3pR1UINY2VFWD63fVolZ8ncbLyVYksrtESVbwUFyacfBcrGiE9x9P1f++&#10;EsZnnn1WTiOWXd5g2rl9+6pNm/fuO2CutMdGR4rXMmEv+KViWv6QrFKdL0wAiSZ2io2rV27ctS8i&#10;Ktrf28taXrp+/cZNm3c0atoY+RVlWmWbATZU2UW1eZDkbQaEzgEXabiUTUKUDNw3NEvxn50zV7eJ&#10;B1BJo+6iopJffl567uz5uvXrAS9z0tMWLlpitpoiYsKQ6Szt7NklP/3qcPMMDw0BJ+BEwz/TXk0Q&#10;8Qga5MbEpiTrTI68l3gQMjNMZapYEtefP9MCxyAHlzJUgQcoI69byr5dS5cuC4+I8fH3ZbpJLjOn&#10;N9yfrPN/QzExs8IOCuOOZfmihXXi49Wo77zrH0J9kJNF8mdrJhgts8jv2iyATnDIoesdgvdQw6Du&#10;N8GjbMOuvXirOCejZ6duoPq5hSUqX7WcEarcWJyX0wAjBzzD3QKGVfOSH34+fy5dmF6yNPi7etWa&#10;1FPnfrcn6qGy4FTVjoxUykcvNfV0WGhkUmJjlW5i97qlGPi9M5+U01zLvv/qU/x86uV3tDf/lK1G&#10;a8tlQgIPw1xr4ntktyADj/34iVPLVq2nU6GctColtbRwVbZnpx32N0cnMszli5d++nkZ7LGwS2GM&#10;zz44Ex1etnozflSIp+6fAM7/uiLMZUA222Aoyc+b8+4cBE0/+Mxz87/57s47p9D7Tds4tbXvFDh/&#10;lxQoQZN4LJ4yOosfkr8EBbtJ4AUeCRMBLpaMitJ2/pZeWAg5emf74MP3pk2fejUrV9MlG/SffPrh&#10;lDvuuHjx0l+nStq5ds59RMl3/AX9Nbro5oYgN1xWXy8YLPGL2ec0ReGfbszFn8g2hV8QleGG6bZ9&#10;49pJEyatWLkOuxujuZ2nzgqXc4PN8xoJuGoa9PqTKfvGjBv7/bI1cC41ILeKzuIm/s2g/Ir7+b/r&#10;hhAQDa3ISpfPI9bnQr16jR99ctbEsbe0ad1YdACaBPQbrEyV/Kl0DdqSALZDISAY7dSakV7jB3z6&#10;3vlgzuZtG72IT/JUFEIaM3vtDCu5umLr1i2ZmRlMvawuu23H9h2XL6ep8GQNH51c6zXcqyuwTOmi&#10;JNO1JHy122OiY1YsW7rou280xQ2D9hkypJhoayVNUhKp5OSqq1VdJX9U3VRNaeovviTed5JrUoxv&#10;euOJ44f37N0px7jDLgrchKZdZE7VRLVLceFOeAjn4pJahM3MOHdq27atFTjtXZzq4P076e57Nm7e&#10;2qYtgjPAIkqUo0unX6OumutXen1Dll+7+fvigHr57yMyMHBTgA0OpBwHSZjcfQNMJji2M8LPzQbv&#10;cSPsHgorCUKoBchqEMJUX6IAGQzusSAy6iArBmsrpZji/yGlUnCFI5mgk2ej5OQuHdtBSabspSD5&#10;KroX/SCZY3YDCL0qmwxhabBW+CLJh87NwnxPGr56u9NfAb1jCXZD4v/EslLdAkRzDQ8aUhOiTDWi&#10;KWIeCr2Xp6l121YtWyVrGC+aKQtxBc1h0OKGYFdunshzwQ4iOE/McGhPXkLCHTFeSjfYZypiJUuM&#10;ggS4QgPWERWD4iZInwVNv08JFDF4iPAQpw6wOYrQa3pd5YmnDQcNVCCvCdsQxSkXlkAAfqFY9A6d&#10;u9XgGZWQ2K1LpxCEdzDFshovKyP3KJ2R0FpN+yw+fqKzEigrCPCb016Fz0q4KDutXa7FWIXeMmbp&#10;4F9T3dZY2f/jP4CZhEtZWVlRYR4j0vT6IkRPFJfS8Z0SEbQA5tLS/JzcrLz8/AozsIFOxZgYuDVR&#10;q0G7BvDdnF9QWFDINwEp5FlmYdBIcc0F/OFVrVQgoLAlhSXZBUUquktSDnAecApNUXEBrqLSEpp2&#10;UanSVVeai4uLEAcKXEeOp9ySEmj0igvykQgHtRUWlxQUF4MnJpVk2nKgpQXZv/LzC4oLiysqSKSh&#10;CRR7DeeGmEkuw0g3Kuo4rCUFWTnFJVq0sdBam+YOfY393W4uKynML2DydeG1SCQQTWOxFhYUIDWN&#10;OM9z4o0Ge2V5aWlRYX5eYV5JKUmwzl3MeZXlZQVQw0MdZLUiYqbIzFhvR1lJUUFhMZa9GRklCwry&#10;cDCSYJmkfLeWlZQUIlNmIYZThCgMMDB02dAj1XOBSoRUXl5akFtYWo5AGmNFRUl+YT5ioNAz8KhF&#10;eXloTo1UTtDkCiorKc4tKGD6QQa2Ur1rM1tKiorzC/JyCvKQsEaIj76SNE3T3Esard+//k4Yj6XP&#10;uIiBfbthZrxJGLjhRiW0zitiCGlRQe7X8+c2aKCFsQ0ePGr77sN020UkhcS5wbX/6pXjjz083agn&#10;g9GmU5ftO7Z8+Pbr+L5gyXIlFiGwLaBW2NaDB/G9OCdzcN9BerfAqyVlyIWGKYCUlXb21KxH/uHv&#10;TScQN5PXPdMePHTqHBNLOxwXjh0O9eR9PZLS6QyRSY03rF8XzoR4uOhj7R0Yv2P/YSlbkZV2/pkn&#10;Hw8M9sWzQF+fxx954vSlK4ywwJqghI5wBYTMgexqwZeXTx9rnFi7UXI7JeLt37gCKHD3rNkSilG2&#10;9BtIrt7Pv/G5GsWjM+5FP35YsZqIw3g24vgn776Ltt54iyk1sUna7aUbV/4woGMb5c4Smtj8jU8W&#10;ZhQiE6XNZr48cVhP0ma95gz3weff461xIwfFxSXu27uvReM6eNq0Zce9x88K5HMgOrdvqYU7+geH&#10;3T/rhXM5hRJsU/noxMGoxUSYM7ry8VlP4+7zzz2C7+s3HagsLxzSu0ugj9/mXfsBF4jMKiCmvLhg&#10;9JBByMxz6OwFCdCw5adf/eiNOUggx+666SdNuevkqbNoglGDAGilGTBTLq+aVK1gUXWJpE65/G8j&#10;JYu12WFriWjTls0Q9O4TENql14Ae3TuakEu/pOjxhx8ZP2mqXRfQq3efrp17btywqkunjr+uWCfG&#10;JSp+8zKvjBs36ZXX32/evFn3Hn1Kcq/269Vr7bq1XDqathF7KvQ9RjmZQnhbzLpkaEIOFQSIpB7e&#10;P3r0ra++Obdl0xY9u3dv2a75l5+9379v/wOHTqKkh69/rz49IiNCoaBs0aprz25dgoOCevftGR0V&#10;gUXQrMVNPXp0DQ8JQr0XU1OGDh7y3AuvJNVr0KNn9/r16r722ouDbx56+lwGjq9g3J0yL5ChobyO&#10;ysHzUDhGANtvkrAqSo93YEjw8ODhOXhLuGRHpYUHEho9KewiVGL1smX9bh55/Fx67+7d+/XoHeKt&#10;f+jOcbNmzUZwl97No3mrFo3r1cXxCLHxdbt375UQH8M9wajPysq85577KuzuXTp3bVAf2fODKszl&#10;jzzwj1ET7ii3Grp17969R/dgf593Xnpy+r0zy8rRor5uk+Ztkxtjf0SoaNdu3RMTEzAaRGOI1OTm&#10;5unft3/fwtLiX1eu49YGe5QIBZcuX9y5a3ePvkNiYmOw55TkZt09edI9D90XHhravVePth06LZj/&#10;aZ8+PffvPYjSVp0N6ag0a4UM9jeAJBzgdZrl34To//MH1JqJqu7c4e1JEfGNm/VwLmDL4o/meLq7&#10;9eg35NiJM+rmZ/PeDvDxiE9qdODcZZI4m/WlZx7FEMZNnIKUVrhx4cKJEf17qUF998NKeck2dkCf&#10;oLC4HQcZvFx8NW1InwFGz5iMQhCGsvKis4MGdPPwDXrm+TkgKSRfjooP5zyPENWePQbmF5epSPB7&#10;b0dyAfeDJ6uCUR6YNhmzu2Of1rHy8ry7WUb3wKPP5pQzVq0oL2vGnRNwZ+y4qTjTAfFnIFYI0KN/&#10;Cb+x3gupB5okxjRq1lXF19Wk8aVLv/kEkvbzb36qxv7UfdN8DW6/rNtGPS7CZRipbf58zmto4s0P&#10;PuIWU17SpX0bX7+ApSvXqFdOph5rWC/JzS1gw/YDSkO65Iu5Rr3XQ8+8qgHZXj75VqY/aNaic5pE&#10;T6ddzkCY4PoVP2P/6t6t25XsXFVyy9pfk2KjMeQN2/cqNenejT/jxVvumuWsyvzS0w/izupNh3Dn&#10;/ImDfh5uPQdOyDLzzCFGQDoqF3PX0r3yzqeyUZS9+uTD2NDHjpmcmX4JvxGE98JTs7BrdO/WK6eo&#10;GIkUaXbmOQ14qLSuv6GgVbrYv8klJwFx+eKETaRoc8cIwTIjxrGs8OpP3y0G7/jyO+82apAECg1O&#10;ePKd9868a/yFsydXLF8LYGVnpS9btiy0dsNnX3klKDTI4SitXTvx9ddejgqkAz3O8FKoTxs4wudo&#10;lYJagaZN3pIfh3bvXbp80/AJd896YgY0gUh7iHiyqTMevGPcyJ1b1m3buQeaJEt5iaUCnTKUIzUk&#10;+kqELUcKSFBVBGtLC47U44d+/HVdi9bdn579jI+nb6XN4hcU9sKrL3Vt22LNyqW79590w0lj4lwo&#10;6k7tyCHSeu46zuM4aqhLNB2EOq1HSb1wOcBARNdIBJB0kxQnKHfodLlIPJhXGB4T161fb3nHXr9u&#10;o/feeePpx+8L9POU8hUlpeBwDMhwIbsKqkG2U9qkR4wZFxsfh6mIjY4w6ivmf/EZ7v7jwYciQ4OR&#10;9wNVde7RfejNICWO46dOqR2pDAlqGM6HLmm+kyoukJFcyBiVVKdD29Yph/afOnWBd+H0ba1Y9uPP&#10;gSGRnTp3AFpnXjr7xfxvYmLqvvDGK7WiYpDSATefmPXYhCEDNm5at23bLkg7PPwSCKKUSJSpf0Nj&#10;J1vL3+VSB14pr0EDJHODO1IT6Nz1blfOp+3dd7Bzlx6J9WpjVrmLC3rcNmYU9BcpR05hcz99MuXI&#10;8TO9Bg6OighVshAAntC4aefO7QkibRtErCwVKTSzi2ZGHSIpka6OzRs2eflGjBkzyl2g5o7oSQrL&#10;XsOGDzXqravXb5R1ATdAlCYDTrCyGjQmqiAEkPKyHD98NDu38JZx4yEL4BZy+EFb5x8UNXLYgJy8&#10;y0cOn2JhyWTLLV5jVZQDFgf+Wxt29VnkmZ7M583CCmqSS1ExaXAs1fn5+np6e125dPHJWS+kXbqi&#10;dFs9bx765HOzWzRtKOAAbPGCZARWGE9bM8zS3k2bkl+nUwzVM5bbJt3+w6LvunbujLxp7kq9bvAN&#10;DAlGmez8Iq1XUoWW4VG8/BQs6DxGyHiNGjE06/IpHPCEmQKulmdmbl6zKblt5/g6iSh29ODhK7mF&#10;7Xv0iosOQzo9TjBWiqf3iJGDUc/OvQdEUUVO0Cm3/n2Q+ncXn3KnwyXOHhLmppAq60pudklpctPm&#10;oA4ivlNtDF4xLCrO18MzI+NqRUV51vnTYBjqJ8RyxTCjoIeDobpuDZs2EdgrYsQ0jFX+fZLFi+2J&#10;+uzIgT2WisKn/jGza9cevbp27datW+eunbt37Xrfw89AsE1H3gRhQ6E4oipSkhxKlmfZL8QDVpqo&#10;vMTTuXQJCQlM/gD9D9aGhHYl1ac4iPSh1IxKDjD2VKgrbwg3T4+FG8FIUzk6n2FrIPsvHqAMGZEF&#10;rc7BVNpJ38CgGdPuNJcUvf/aC8MHIDFh77mffFVQLJsAz0wVOBvB8TPtA3tPPPbAcnF3d4+qxUyR&#10;AhN0xtSn/9ARo2/xD/BHwo/83Oxde/bMnv3sF4t/QXmYUsVAIIHDLr0iX8SQ1dxpW2unrp19Ddbt&#10;m7eUWHnc394du3OKS1t3ahvuR7k/7ew55H6u1zgZtQFayJ+hSFJ4QnSIr2fqBea+hMBjhLsOm6NG&#10;TxFy5bdc/dJm9EYw/A+857LNCcILEghAkVyigrSBeQuJ6eQF+E1v8PAGgS4sKqowFzqQAVini40M&#10;lQ3AAPVgOZSQOkN4ZC2BkrYdahULiog6myRfci5DI1GOI6iO7N+2ZcvG9Vu2bN68eduWbZu2bNl1&#10;4CC4AKakRoyD3uFGGs9gROkatPBIP8yJMLm7iTxs0XKWK5csES15eKVDp7LdlxQXKD8fuKLxiUat&#10;ZGf705coOCkEyIJhngOqUFW+VOV/aa0cd9u45UsW1kuMPnD06Np16x586MHkJo0fferFcokcFHxB&#10;8gUcsExdjixWMHlUl3q6E+ooIo6VWNIVOzetHzxwYFJi3eYt2gwaNOyFF145d/Ycm1VpIJSfHzER&#10;ehj6OUsv1BPlS2OrHR/bp1uH5T8vzS8sBkP107IVPn5hXTp2lISeuuJSyQkrSRPgfoM5VbQOX+FN&#10;d/7yZf6yMHer5qKNwUsqZqdz4Z8G3H9YQRfGs19M2SAoDniZ3Mlg8nhhGoWgqwLaI/YP+XLNIFEB&#10;vj6enj7Q9eL9q1dzxVTJ7dRD2Azo5TkBGlujHfyt8F679PBPxlccaeHmHxCLcEzE3xcW5RcVFeXh&#10;dPoCpFOCCjr/m28+4Gm6FiuEADbgJkpJBDrAmxHKbJB6xMLxlgN5y1md2FfEnmrAW0DDSjOMaTpv&#10;pPqWPZqnj8jwNNzQ8jm7Olad1stKl8rlLzMmIj4UB0/jrkCFKxbaLfbIAVJI2cTNM6D/0NE7Dx7c&#10;f3j/fffd6++lz7587vWX4K33nrIsuxkqoE1XO5SwdRiJnFnrzPwB6AOVVyz6dkD/AavWrL+aW+Af&#10;GjFuwoRtm9Y+OO0OIC72AeX0B6s2N0DGAaojaU0q4kNz/dQZvQIDu3VtX5yXdubI2aKCS9sOHw2M&#10;SOzUppUMBwc1k/tDXkH8EIMG2lW7ljuYtNjoWHaPO6JYOdT6NvKwWyez6ppLDuwvUI6q9/7ffKuO&#10;8cLKKbZGZwwMD/c3mTIvpWHLAww4TvKf9oLMdITLhwYFuXv41IqN8zAazp2/xJ1R+YPRVOQ4c+Y0&#10;q9ByoegRXulyhVc2VtktUKNbQv1kHAhQWFLm5xfo5Rvo4+sXFBzo5++HDDC5V7PKikGckIHG3V3M&#10;8uU0ackR6TxkWSYEDomCPCGh3FVgRkGlNKIwmpNziRNM8Tc8PJh7hGhGRaPgwmOVR+aGTI0gD3ur&#10;gQgJnSx2JNbKYlX0vGQHykrJn4AlQFFzpfnc6bMZ2XlGH78myS3fffeDKxfPfTb3DVCBnTt3ZGZj&#10;LIZKK7I5aY68lKDlNCn0wSboBvoOmaKytODZZ5+DRDX38y9BCA7t3/3O6y+3vamdp0j7sCWovMqK&#10;u4DEoiaMhjYndZfn6JFb244dIgPDVv+85GjKobOXsnv0GxTijfMgQCwM8fXr4cz4c6fPkHuB4yWG&#10;IxLKlYuZ6bnFtaMiOT76X2IPofseNx5Bd3pTX8fY/L9B3n+q1Ro03oYk2iZlVjbG1K7btFXysuU/&#10;5V29yhNssIPD9mYwbdq6HbnU6tZPBGWp2xjH+MWvX785r4wh9NA8mNz1ZXnZ27bsRGdwzoV0yVOQ&#10;j3KAzIxyLFDZltw79uppLr+6YuVamNqxoGTZwKhp+/SDd5OS6n88dz7RFioy7qcG5HojqTUhXyBv&#10;YZV5mpRfjVvdhg29vTx//mFROR1w9VbyYMisVbFi6WpPT8/atWNU4+yEMqtrlEqlVriebLGsyLdV&#10;9Ms/yAfIkZXJnEfU6Aup3blrL38KkT1waF+zli3HTrxTBYEjy53BzWvspHH148JLCtN1dmrusQtC&#10;qATJQAnkA0Mj7kBZnQNaWPJi4j2deenSmYtXOnbvhSyvJK1i8jQX5KSeOonHriN+RWlEowdovORH&#10;4axJZ5ThAz0y1m/WpkFS/OZVP61buyk/P3/IyJHyCj0PGjZoHBbiv2vLuuwSnA+kJGZWsXPzPpRJ&#10;rl8XdVm4CXvglBFo+sXxg/SCejcVUqCcC36LXPxT6Pg/8FINGo8xQutAsCKjfmjkgKH9S8uK3n39&#10;lYzsXOzlsNXt3rz22ZffCgoI69W7C0YaFZvUp1eP88f2zPtwHvhJvcmn0lzyzrvvnTuXgZnz8FYM&#10;Jeafu6OTzYRgSdaCMfk6XY9ePRvVj/vh2y/nffyNpbISOkS4j+/aseGDeV9ER9UdfxtTEfFIazCv&#10;ejjKy1ySEhm9eLAH0uio2fVqkNzi5l6d16z4fvGC76BxktzQts/fn/PDsnWduvXu0K6lMjjJ8U3V&#10;2BoepcZ18NuAruJtGjdpgpdXrViZk10otizTz4u+W7Z8JXsos44CLZs3OLB7x4pVm6ly4nliRqhY&#10;j55Oj01IwsE46IGntw/C9xRDbMBpH+DXmH8egrCNJ8FR4HZ4efuh+xlXrlyCwgeAQorJkrJ33n7n&#10;53U7mLPN21vhGJI9eri7FRbnsioGgjC7pesSsmVAuuHOndulXz73zTc/R9Ru3Cg5nkoZnhxlTajX&#10;uG+3m1KP7Z7zxvuWslJmEdM7Vi5cNGfep3Xqte7erRPVwHb72ZPHv/rqq43bd4pSV2NfavqeSVN/&#10;o8uZsNF6eMea2Ijw+snteRKx7P0ZV1IH9u2CsQwYNPzZ2S89MeupuokwE+peeetD5hQUu8TFYwea&#10;Na5jdPO4Z8r0F2Y/i6MNggICEuNQzPDl98oQg/S5fQJCam/dz6SypXnpQ28eZHKP4lFptFtUrvz5&#10;S5xPhBlE6vHZs2c/+thjCYlxIIRvfvCNvE7bzkuP3492R42b+uLzL58/dx51vjn7MdwZOHjsrMdn&#10;p56lAWXbxiWxtULgnzx5xtTZzz83/a7JSMNdKyJx2fo9bEa08ZxDnNVB2woNaBdTTzZKqN2wZSfN&#10;ArVpFRB86qznxOfHvPSbz2mBeuMz6YYlJzO1fdN6mPPhQyY8/9zz0++bmhgXeXP3Hrjz7rsLpEzl&#10;D9/Mxa4REVkXqvTZs5965KGZcVHRAYGR3y1Tp8lW7N+2wsfLp27j1k88PXvjht0QRCaOGuLlHXjw&#10;xGlJYYlUUBZbpXnKLcMxuu69Bj337PNPPT0bpxnDdbnHTe0Q6zrl4WdUb88e21snIS48uvYzTz7z&#10;448/WhyW554lTNZtOkigOydx78aVYTwHXjf9oReK7czqBl8l5tK0V2acO9mqIVKfe40bP372C0/O&#10;eGBqsC8WZujXS9aiiXI7EtLZvpjzDt4dNOLWIhx8R+CpZJkqWqL6v7+NCYqERSXt3rtjo5+3d0xc&#10;fUl+Jdm4HJbTqSn3Tr3HzV1LbdWqZetPP/2ktMLChMrwUmFEg23Pjg39+2l21siI8I8/+njqHRNx&#10;NMiCnzbJ1FgH9+xgcAvZspcYX5J7vlfnThAmcRauSo+FVbBy6a8DBw5ykYnWrVt9Mv/r0gqVYZmm&#10;vkN7d7RpQx0/Lhywg3pSjx/u3ImrEdfiH36VpVG6Ze3ygQP6u+pBivu16zaruXeefsozZkUW4JDP&#10;njoVGRZap0FTNV07N9I54p6ZOLiYOLPwS2C87qnn35CHrGbX1nV9+vRV9UfUCv903kffL/wO3197&#10;7QO1KhyW0gWffta61U2uPvTp3e/HH1eDD2QH7JbSotz77+fqxTVDMqEOHdAP348yxzS6REdU3ISj&#10;0e0TaTBWV6dOXX7+6actm3Bcrk+D5u0LSoC38DwreumlF8BxoMDQoUNhvHvyycfxfe26bQSGMw1s&#10;eXFe0zoJuL9oyXJULQ1IQ/Snsh/YvWf8uEmuhnr16rPkh+XoraQ3Y4F5crDF0OGjissw5+JcI3GY&#10;1/0TAPwdLnV8C6UTKPgOHzru6eXVpk1rEVOQzQeDNZaWFp88mQotCpiLuLiYBLpwSBgHuHrKsgRX&#10;ZkZa6qlTYK3DwmslN01+/OGZr875cunq1QO6tQOPevzo4YxCfbNmzUL9PG2VWceOp2XlW7p06QDb&#10;Ct3HYTY0mTLScWzRObPZDDEVXh/QrIvrC3sA7ETg+cmTJ69cgVlHl5ycHBwcjC9pFy+eO38BPWna&#10;tEl4aBj3Vr0ep0ifOXMGuaG9vLwTkxLDw8MxOdfHEwLl4ZuI5o4cPgwdRNu2rVEh9EP79u2Li4O9&#10;sg5GmJOdfSQlpU7derXjYimrgfEwul1Jv3z27FnwV+HhtZo0aZKXl3fo0OE6deviHCgEMQIwYHgQ&#10;RngpLQ3EAO77CfGJMTFRmg7TboFuBK6Qhw4fQfKIuNj4pDqJOIkpJyevVauWkDcwTJWfA50pLMg7&#10;fuIkHGxw1kNSnXo4fRLHw+/ffwBiVus2rdzdqGMsKSk6eOgQjgIMCwtHZ86fRzxPWvPmLQIC/MWJ&#10;iGw32K+jRw7n5uW3aNkywJ8arWuu/Jyc1DOnSksrjG5uGHhMVCQ5RTmiDRVkXLmE2a8VGdWgQQPU&#10;hr6hh9dHo19f7X/sHchFdHBFwmeqpxDLjIusLeVxyIfMcVBT+0RFFuzyLKc/tG/XvVOnJSYmLVi0&#10;uPoIRwwbuO/QucU//9quWR2do1xcww1QEMCbzKAv1RkBd1FNCNqxIvmv+oUTr+WYFk37e40OGKCX&#10;t0S8hPBhsbi5uYFjoRezMwOwqg17MKfnOvDD6VdNnkIvKqgk/5FaY3KHL2rfVXNI7Y4c8KaqTI6M&#10;nlbGVzZE4z4kPDrEa/K01ip7K44N9HFgsiVNvKneihqRIpHSYdGJVANK9f6I6oRqckmDoNWmkFsq&#10;IaXAV4sFY5SIn9+7lAxTVYZpvHEsMnWX2iw7AUL9FJqo3pPfrfk/9CEBgunHSJgPHwk4oWCBzoQM&#10;rx3ozu1cGACCkrEColVmUALNU77+3vn5uUhdm37xsmt8h47sW7NmfWJSfEJchJxdCVUC1Q1UO1Cn&#10;6AZLDX6jEmAbVY0CRHiaS/J6MhyoCoRNEmhppk3gtOJwlF5M9GuSTkeWpyKNTrsSCpARcvbnBppi&#10;hVWuDgu9x2KEdYEKVvxF/ShAV3hNO0HajfYEIBrz6iJ1TnyGeC2OmTyggdZguegExMVigLSK1a6i&#10;HNltNRZx8tHEPvVTEjBJMRqUOUzVMU6QQEalRoXNSK1V9Ien50oBNSKlN0Wt6K2rfmFFNNjWxETS&#10;Nok3JsTQAHQHUM2gFTg4sCRPRWYPASI1pD9aQv+hiO7qFk9NlSwdBhMMgTQy4NQQbN+8qIhF9neo&#10;b+QSpBc3JbnsdnNiUlKnLl1yCgvvvOOOIwePXrhwYdv2zRMmTIS73phbRoYHIaIeVaJad2AuU8Mx&#10;xNSdKTJgPKHsT8wjEDGBuEfLH6fNiWqcJIX0Cg/UXxSQnYfkX/CGnVFcCteDYBSGgzty8wbKdueL&#10;nDy0JYMDB0L9CmNzJRNS1VLkvoRukG5S5VmNrisMYOw55TmSRoVyIp+wcsaeSJfRgEqZL9YxtqcG&#10;ov5WymHCanRqYXPjIFCwcTGVkEJcVEekl4xiMmw5I86hxwEKrhGpDnGilMej81LAUYuk+sUyog1T&#10;aK2MAjTFInUE6IhIUQq86nU1HWrt/U0vmoeEOAmFQ2IZhk0qlgaX1d0drjI0jAhJhkFCzm3BNNAd&#10;jOBOT7tw9513b9q2Tfy2ecXExI4bP+HFF14gwWNaUOH6aRoUFtAIaso8FhL3ycWmyAZUFAo7mTlL&#10;wM85VgyDjSvQ9Rd3XLSfL3Lb0YilqNA5zZIhg9hDLzFn0jnXDKnVq7BEsaRAM2lK27XVuwodiSuy&#10;3tk7YdMFpajoVBUqdBRrEnZFMgNiplHKPGEQNeZLmBac0YB8hoLxqnUsObWAWdp5X/m4QG+JjjG/&#10;jbPDGt+iSkrErvByGgyrU3TVAWWowxniEBLUoG5AoSW7OY/2lpwKGIL0X/FYtMALH0vIuBbq3xTX&#10;tfli2k4kb2EcH9GQ61zgLtCRKRIyL/Mhs6LcuSQLL2gAtMXm0uIvv/xi157dONwsvFbk8OEjO3fq&#10;wJkQ26fypJXUWTj+yQSeif6nJC0kZGqaXUh8zdS6ZsiJZDXKu95V9WhKbsFgQUGiPlHH5QvsnChX&#10;ba4OuF5RGOxCd3bRiZrka6ViKcJTgdUj4KugnQIdF4NakC78c8HThbuupaKQXvW2+pfqkFHDRJcU&#10;86aKXYO7LmxWPcclCwkkRttMXDiqanZdHA5nnwYTtVLVRDuXEyxlIFvaU0V0/u6oDwdrsqjijCGO&#10;4pqUpeBC9ltg4eIReVNmnRiv3ZUjY6rDUfG/IGWYfPpQ0Z9RAAlnd9rRcRYN/blc06O+qFm/hn64&#10;1kB1/K4+3y7cugZLqmPz79Ck6nTLhU/V0aJaAWIa1o9CenX/GgSqjkkujK/OTriGU/2LC92vGYJr&#10;YVyLo052SFWiLld/qo9IPXKB6/pHfJGmVg5EYbyqs5p2i4hRfX5vWMnvQPg/7RGYTuVORTP+NWMT&#10;M7K6rjHN4k51FKewKMWo63DVxQhpSaRCjBeDNB1hJDu9OgnhGv3MfxporusPV21NUPzHd/mPO1hj&#10;UK4FVG12/5ZT9Tvj/n3V1Y1erIqFUYiu9gH6pTuxQUooSPKZdki0sy6Uv9aqr8pW0SuhPH/adF2N&#10;zt3gvT9bUY3WbzBuxZXX2MquLaVxfdVvXzeyP2pGvfxHnf4NV6AaHfqjOrTCNQiP+lFzkH8/yvT7&#10;y/z/A0JN009fK8XAAAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQDxzG0+CFAAAAhQAAAUAAAAZHJz&#10;L21lZGlhL2ltYWdlMi5wbmeJUE5HDQoaCgAAAA1JSERSAAABTAAAAEoIAgAAAF8i+qEAAAABc1JH&#10;QgCuzhzpAABPwklEQVR4Xu19B2BV9fX/fXe8/bInWRACYYS9BBwVUERR66pWpa0/tVZbq0Wr1qq1&#10;1m6rtc7WDmutE61lb2WvkEAICUkIScgie7w97n3/z/l+33sJmkBQ/Bcw12e47747v/d7vuecz/mc&#10;89UFg0HhTFs0QcBdifirE3B3Ir7jI2k6HV8NSvSLeObd+JnWkIP3cy61gKaDVJA8+PG/IMhBQYUU&#10;kGDQU0IidLq+HxfHnYGygmcJCrhjTaSHkvz8cQKCJAoiyblIP+OhzqVXOPgsgy3QbwtACiCookrd&#10;XpMgDBBpWRACTLoVLuJYzjIhZ6pcx4YolUauAETaL+glDGCk1bEFAxk93eAy2ALnfAuQ8AbVoA7/&#10;QR4kWLKwaiEL3MQVQ8oQSr1vKT8zNTkeKfTiMEKp9CAqnsUnSHgwPR5QcEPIVcFwzr/dwQccbAHe&#10;AqTLScMFdZoKdR7USSTwOsiGho8k+Jnlru9Tzs9gIScbPYhnEoM6uN/4A23OnhPWugcPE9QZzkBP&#10;Y7BTDrbAl9ECvKvDfdUJXkFQgoIUQqvIqcVGH1PisG0h6p9ezkwhZ08U1Kk6jFKqosI6EckSgV0S&#10;wttgrkPMB831L6M7DZ7zzGsBboaTWMAr90GYVYY7A3IjfU52OuBoaHhowD4s9jNTyMO2OnnmGKcA&#10;prMt/P7pLx6JgYmR7f8/V3hzR9r9y1vhD3tOPlpPrz3lZ9Q0hhWL6LpawOtRZCUQ8Muy3h8IKJKi&#10;wrc7vtHoG4elyB6kv2ddXIb81aAmypKmBQToPqBTRhN55gxtlyEHPlWUgUqfXT75mTeYDt7R/7wF&#10;gqqmQz/W6fya8PwLz69ZtSoxLibIfNSAFpQlRUMcBsIfQXT6QaJI+51Vi4hFEn2BgCjBC1d1AWHs&#10;mLGLbr8jLWsI5B8GLSly8mgHhfyseq+DN9tHCxC2TFGkgBq4eM6clpbW73//rmnTpgY0TdU0vd7o&#10;9/pF6DWCaZkd29dCkVlIylkVfqVxyx8E3Ea2OQXPxGXLVnhU7aFHH0mIjyexFzDWabIC4K2P5Yw2&#10;1wc7+mAL9G6BoEbmNrb4Pb6Lv/a13FGjZIPy0CMPDR8+XIU+Z9QJsuJ56DW8cCu9R+yZk3fcHmd8&#10;K5P1Ahknh1wKan6Qwg6VHnr2uWfT0zJ+cO/34+ITNdUnSgRJ9/kofW8945968Aa/ii3AwkhaUISw&#10;axaz5bbbbouLjXvuuecbGhshAyJ4IhRMhjDAqO35AJ/iX7ECIeFfpbPqo6NnZtCCCqUNXF3MHTPm&#10;nrvvrqk4/P6bb3V3doqScoJxa1DIv4rScpY+c1AUAsR41PlVIkGmpKQsfuCB7m77S3960dHVRZpO&#10;EuGgY4feHzJzyXgnXch4lGffBwMXbh6AhCCC7iaqcFgE3biJk7//gx8uX7Vm+YpV1B79qHFmwpyJ&#10;tNaztBMO3vaX2wJgcfoETQE67vPNnzPvpZdeGTNhbOWRmgfuv2/2+TMX3fUdt0EXBPmZwsnceGdY&#10;eg/aHro9ijx9uXd6ms8OMwWUMPgh5I9IkhuMTzFo0ASLTlq5cvVvnnn2Fz/9+dULLz+7uOunuY0G&#10;T3dutADcbvK84ZO7nQvnL3j55VdH5Y3BoxUdLLnz+3ca02KVrFhNRWhJRJAMgLSiyJIE+jMW2Ls9&#10;bXD2CTnFzfDkociBD465LmBQg6agCJhi+yfb1HbPqiVLx4+m1vjsMqjJz43+/5V4Cp6EBSn3uh1X&#10;zr/8xZdfyc0bC2qILqjd/cj9f1/7jmX6cK8EjceokkyvQdSJbHH80gO8f6l8B3arp43mQJIKNIEe&#10;yod4uaDqg5oSCMqi3ucTvIVVf3zoN/fedPugkH8lJOFcfkgKjRF85nXZoclfeOXV3Lw8kDyNgnDb&#10;k4tf3/lh6nWzuvVelRIVuf5m+zMh722fE7r+5VGYvgDPp78RAcgZ2J4acQCQiClgIAPZTVFVCcQ3&#10;UZFUg/OdTY/f9tPHbrq3z7c/CLydy0Jxrj1br9gXS8hiGBoi5zDggz7BLLhjJE+0ELAGNaug2nRq&#10;lE7DJ0bCJxgd+mjRksq2nEUfuuFoWY0V1RgxGCUJUbIWJfotQX+06LYIQasMxF3uH1wbFPJzTRDO&#10;8eehvKugXySLnEe79cwsNyqyoHq8SgD5DgGd5hPB/6SPT1B9wQA+HvYXHz/7BDT2+VJX+Mnx9wuv&#10;+IN+b9DvF1S/EPAGA2rQD/pPUC/6RDWA6Lgk6sBqJYC972VQyM9xoTinHg/+tQSAnfIqkbLEF0YD&#10;E6RAAJarDlKARQTxSx8UlaBO0QmKLoivik6naIKi6bBRL2qKGFSO+xv52nsF6yf98FPxoyKnjWw8&#10;6eED3oEln8h4KJaXJQOEo5A5NLhODiDD3Csa+s+8DjcV4xlggdfDBwSej84/X4TqO7BjMTr3Zhyf&#10;Uz1z8GFOWwuwCDcxWggsR9yYnZgJOZQm1U6BToNiVxFF1oSAqrg1S6fO2CUZukWlK2h0BA3dgr5L&#10;MDpEfZeGr0Z70GAPYl3fqZocOn2XauymjfQVK12aqStoYOsmto4PNprtgrFTw4oBGx2CARuxs0Mw&#10;2rGu0V8HnQEf2k7HfuFPt4A7xyMYcN1uFVfUd+r0HTqTQzG2qrYuDTVj/IRE9L0wdJ1LOKspw8tH&#10;4UNVGsLoYIg9MBB5jcCJvP3DeWI0vNL30E1wmiENw6GXxO+PooB8l7MrjHnaOvHgiU7YAqynUtdw&#10;uzwLFlz60isv5I2ZwI/47tMPvJb/jnnRLI/oDwYDQUXS+8TZaeNzdMl+neSXNAljApIxifqNZGwE&#10;ysEo0alqAElsqqqREaCF+exgjcI+UFW9rPj94JDqJAmGAmg4ZDRQqBq8FPDuRNQjA4hPTFsw8Cgu&#10;H45T09eggPBdEOc8HTF5RrYnFAKKmz8vKsMgfgD6nsEvmAPSkj+88tBt999z1W19tl84hMZrqlEr&#10;0gDJasqwtHT+IXHvBXqc6E2wtHaeCMQkPDyA9Obj9IQwQkJO+6MxmPkxKOSDot5PC/BehV4CIb9s&#10;wfwXX3lh3JjxXEHd+fQDf81/17xoplv0SzJk0mfz6p+68u75lkmQasSYzLSfV6SULZlXA+WJp8wS&#10;4HnLkBkJTq+KEgYw7MkhAAVF1Qt6j+DBloipybnwfLzBefSU3U1aCkMDUVbIpYD0gZXDYtv9E9EG&#10;/p6ZEIUqNVJ9U7oQjVhgBChCMDpouG3RLd/5xq3XX3XDCYU8wnxFeJ0JZ4+EcyEPlUw9sTbHQ0Xs&#10;fxo1WEHG8ChBSjukriM5QmxcCrsK7O75UD2oyQfeA746ew5EyF0oIEQqTpfglP5w1f1X2CYZSLBV&#10;X1d70OeFAlb0ZpMtWpKoGCjMWOrdiKULQafD5XI54+LjiD/DVHYAlBOmnZkEQACodAnEGOs8RV31&#10;+x12OzhoNqsVR7H+Sz0XCWGk9rEPs0xPSzIMrA8ydNkFWIEIzgvCVYNw0L997Y03L7p1/jVX9tkZ&#10;enzykNalcksaBdvxgRkCagEGPpauSmdDZcgTfVgeDBjG+OB+QoZ/7xUu0jSSMueAyzejHoYy+U9X&#10;m3x1ev7gk/ZuAShOGUahqIlGTTYFJIugGAFTOQNvvf72fff9+JGfPPHYz36xcf0mkOBRIVTUYFIj&#10;N5Xiz+vXbHziJz/rauvGV9QpQU6IjBT1IHaA0OMrgC8JgkXrqkjbBcnR5f79r/6wevlaEScJ0knw&#10;E2qOSqjjoGEUkfGV6OZf+MNOIuOKIl0F56Sr4y+TIBpWAoqeQY59LxGMMqRSQ3sxzwPjGBAMVoqC&#10;yPEklCf8hDzwsDLm0osGZwLMJJ/MGGZu9Ih66ILMQggBKb0c+cEePNgCp9gCUMKSpAZVBsWR54q+&#10;5vcF1qxZ/8+3l7TbHctWrX3siccbjh1DZ2xtay3cV9ja3Ipr7C3If/2N15HuomlaXW1t8YHizo52&#10;HNzc1Hyg6EBNdXX1keq2tvai/UUd7W0V5RXQ/HDUnW6XP+CrPYr9D8CB7+zq3L17t8NhJzM27AKH&#10;82N4lszn/XDrlylB6FySKA6mMdyRjScnE3JeM4dBltgV8sxGN5bNg79e+pB5cNIPUgj4PgFkCbEV&#10;XmmV58mx/7liD1vpQC56Gedsvcd6P8XXO7j7YAugA1FfI/2mQN3C92R+N6lkWS9Lv/nN7+Zddtnu&#10;3TsL9u/dum3LD+77wRNPPv7jhx8sLimW9CCPQTsGV61eufjBxY8//ujjjz1afaRy+7YtWP/Jwz/+&#10;8IP3d+/c/sN7f/DLp5/6wffvfuOf/9CC/rbO1i5HV2tXy+NPPr50xVLABH//599cXhc56DQFCI9N&#10;fdEPmb2E7XEwgT74itgg7GpmuQten5NNSNC/Jg8Z0FyVwlon8JFOReWymOTDp+H7QIZP8ImINIk3&#10;lVKmnfEXhgSO9aJ2BW6NtgPwZ+IMjwCXYYWqeCpgWMYH5XxQXE+1BUJmIAOJqcwhnGc/iDEMBwKd&#10;nQpOBIXh2dnD0tOxpbSi5OVXXykpL7n127fuzN/1m2d+HQQWLmkd9o6fPPYTzF/wjZtueG/Je+8t&#10;eb+6tmrpsuUxcdFzL7m4vrF2y9atBpO+qeXY317/a3N7y7qP1xWXHsgZkRMdH734Rz/682t/mTJj&#10;SnRcFKQHDBbgdiTnX/iDk4T8W64iSVAgpuRyoLIbCSnLuzuRkJN0A+ynEQInUyGWPlXwiYJbFI55&#10;1OJjnVsP1ewsr91cVru5vO6En6Obyqo/Ka/CZ3NZ1SaslB3BZ0vFkS2Hj1TZXS2C0AVolKZKEDGC&#10;UEE+ZnD03OCJcb1Tfe+D+3+FWiDcdUhnMDgJ1iQcZG5aMgvSr6ofb9i4b2+hyWQaOjS7vb09Nibu&#10;/AsuiImOaW1p83pQ1RhEOdjnLSOGj5wzdx6qSsEaV/R6xaBce/0NEydO9cMFEIRrr79+/MSJrW0d&#10;WNfrDSqywUxmq9VW11jf1taKdb1sRFVJSJVIyNTnt9B7m/aEM3C3FwJNp6USxlQqg9nFEpkN/QoP&#10;7YEWAOMdKXk0a4HMGEWScFhVPzxY8osP3//9lnVvFO97u3DfO/sPvlt44k/pe/vK3issZ5+Kd/dV&#10;fFB0+MP9lR/sr3h7b+mzSzc889G6wha7Hc1P7Y4WwJ3B5e8NpcMw6d+3+Ap12cFH/ZwtANiYkGPM&#10;KUQeIRmKEHJvUDVH28w266NPPLZz755bbl50+dwFCDg5252333q75tZ++N0fxlniYsyx8ba4H31/&#10;8YZVG79546IRw0ddMvcyk8GWEJ9sNUfjfGaTFcIcZY21WWJio+MVnT7GFJMam1K4q3DLui2//cVv&#10;v3H1Tf95+z8tja0GyQDSKRxl8ntPzycccgrb/sD5aFYFRv3TARQnwKvvhcfJoVNh5dM44WS4WIcv&#10;8Gb+nvIjtUNHDFfSMvQ6vVEyEKZ4kpan/D6ch/aiYDsFzFUN7Fqdx+XQPI7mhsaO6pqvnz9zVm6m&#10;RRBMlOXLQhIUGghHHrla7y///XO++sHDzoUWGEgIzS35mJCLiQ79c9c8uMA2xSDIfn8gf8e2uqNV&#10;ok6JS0wZnTs6I2tIe3PHgQPFTU1N6elpkyZNqjpSfbDk4MKFV/h8vl2793TYu4bnDB87ZkzN0aNF&#10;RQcuvPCCpMT4w5VHduzYddVVV5WUlrS1tl04a9a2LdvS0tJiY2OLi4tnzJje2tpSWVl1wQXnR0Xb&#10;OLzEOWZffImIHjPV2fkigqITbrzp1ptvvunqqxb2eSEScqhwiJpMJBjRLQNOF5bt2L+67NDs2eej&#10;klZJfYfd4fYGND/VtD6xmHPHGvuQi0BBQzgNQRVevtVoTLAZszPTygsPdFXX33jZReOT48BPkMFA&#10;JInGOMAsCn56eojT0TBfvGkHz3AmtcBAhNwlwRINgqSebNf/8dofL7RN0cOYpWqn8NBRGwrQmizI&#10;IrJGUN4YShbeKU2+BdNSBTc2gDoTZAuDNwNGuAyWLLZTSRZZJrXjD5BvKSEITuA5hbDUAMXScSD6&#10;up6m6hO8XhSBF2Wqkc4s6H716ym0bEQyeotfqJYVAxavv/mWW775zWuu7FvIw+Y6RB1+OR5bEGo6&#10;7LsqyvMmTHBYlDd25m86dKiw4Vhxa2vFsbbDJ/l0VDR0lDd0lje0l2Olsb2svr2qyYGNJdWNn+SX&#10;bdhVkj1+shITt7WgGJ45g99VTOpEKAKj2dEIQdI9KOGn0AMGdz2uBZh1DDIKVXYkl5U6VsAXcDhd&#10;4LoCp4J/HkBuB833y7huMCaDape9G8FivQGxN3jukNigUREBX0OI9ZLOAB/W7epubw94HAG30+92&#10;OLs6kA+GUysKvE5NbxQNBti5ZLfqDSLKQhPRhqLkNC8vlFzo7+deASufxczwl0Wh6YSsrjQHuPGT&#10;n5F2+15CDjCag2g0zA7YX1PrthhTM1I3FR1CFUyPxeIwGFyK7JMNftnoU0x+2aSKIBqYfLIJX30K&#10;NuoDMvJ7QLKT9aJkkGSjqIBpJOn0XiCVis2js6hGW1WT/VBl7Yi83OrW9mYP5QGjPchvCi987WRO&#10;wfFPwvamP19BSP7UWuorMhowe5axPCgSzDy/jo6OD5Ysqa6pcnk9do/H6XF3tLe7nN2dXe2dXa0O&#10;R9e6tSubW5u7nF3dXZ1Op8PuxH/dna0tbkd3Z1srklNrq6t3btu6bfPmNStXHDpYvHLZspbmJlX1&#10;N7U02O0dTqe9o6u1oxPIskr9mWBscsdZ/I4Tz3mt98+5wmYS6jmWCXnohLzvs6/9Crn05JNPMvsY&#10;VBroU9UlSOtKK+16c0y0Nb+0JiibJWTnqUjeA++HTBNNR+QePZA94v3LxNEn6pBf8DlTFHFCUsz5&#10;43MumjB8xrCMTIsp6LE7/apXUzT48xTpkw0+NTcl8XBzS5LNOi7WSqxBXlQa12cqPBxGO5kyZxZ9&#10;xKwnyh+PALLIZK9g+0nOE/IP+hxa2KGn0XP4lEj23NlxRthARJG7TT3PH07io5sNOWyRs9O2MFZD&#10;5z4+cWAgVzuz9iHBDfgDb/77zcsXXp6cmMzuTrds87qChmJlQgZPxsJDmv3S5aNmjjKkwDxtbWv7&#10;z38+6Ohub2luraw4UnqwJH/X7u6Ozj2FhXvy8+uqa/L37HW6vSVl5auWrmptbq8/1rJ///7i4gOf&#10;bNpUXn541OjRFou12+naf6A4ZUjavqIDGUOH6g1Gv8/3/HPPt7S0HKk80lDfuOmTTyZPmizJSGtl&#10;zFpGPaGOCbkn/ig0OiO6crI312fsjWEjRgX+IPSdaLYkuTiKPF6KuXOci8XLcYbQzgTdsx10S5Ys&#10;GT9ufG7uqD7fVViTs8i9rJN8CBtgMhqTrcsNgj1cdYqp0bnJMuDUNyIaoMJOQOcLiF5N9OOZDC7/&#10;2KSEqy+YNnXCyC5nZ2FpWfGRKpPReMnMSfOn5SWbgXE6NRNSB4JOjzOICKLe0OFy8aeid9IL/T+Z&#10;cB/3FKG24jE45rhEtpxZPfPLvJsICjNwjvS5aAGEjLnQgMbiVqxBaDvSyIZkDBk/frzL4fS6PR63&#10;Ozt7uCLKOTkjkpJT01KHjMzJBdcNeS/Dhg0fPXpMZ2eX0+Ualj08d9SYPBzl9lTV1LS1d0ydPgNW&#10;87DsnG6H02BCBzePGjXqogsvgtQhLIfgGaRSgrHOXFDmhUKAINmiTpIpyw12K+kxWPgstMRW0HEp&#10;DQ7AAESd9iWBZ8EzqswKcSZUnE0rgTOwOQAJO2C+PgsMhqhlkZU+ulqveBUTFLgr/oBfMRi8AT8C&#10;a0HwVpC7J/r8oupDwh1CE+Dt61SfrPrBlhVdmKFJdLvHxiRcOX1qt935/ubdaw8c3lzTsqqy7p2d&#10;+9dtK041CZdOzI7Su50BR0BSvQGPjIweGaMRZfbxz+deQsfy8nZM57KkH/79FJdP3crnOMOAL/jp&#10;p/7c1/q8B37e4wb8hGfUjkEB6Pf1112flJR86aXzAaQPH56TlJR03qxZeXnjzpsxHTOxXHvdtZde&#10;csncuXMvu+yykbm5M2ZMA5w+bty42bNn4y8Ox5KekZaZCRU+9MILLpiQNz41OTk6Omr+/PlA1y+6&#10;+OLo6Oi4uDhFUVjuNvn5TIVRRirTYkFZJs8US6QIOmHeTL3xfZj+JyAcXyPr2D/yK4YqIvXQhFD6&#10;3k7uSRs7LOTMbOAWIAwADCcIr2PgYcEtfMX9wUpg8AGUOYEXzOlQJbNPzTbLl04fU1l3bNmewhqv&#10;1xmMcqnRTtlq14ul3U1L8wsSowwzh6ZE+X0KCPYALFnuLm6dxrlQOvtJ73OgO7BnOE1Ri4Fe89T2&#10;61vATmW0Y9qgZyDjj8z9ld4nD2EUn7neFx9bT+2B/xd7h8WHro2cMChZzMRgNpsTExNzcnKmTJmS&#10;mztSVuT4mJi0IWlQ5rGxcSDDZWakJycnWa3m4cOzR4wYAaFNSEiA9EKoIMljRo+GYCclJZgspozM&#10;dGyUJTkpOdloMsXiPGlp8+ZdwuUQC6A+EmhVs9vtKvHLSM656KLnY0t3dzdvGJ6F3tbW5vV6+To4&#10;8PiVizdPZWep76TI8ZVOC41+KktIyHvsN7oNGQWkQL3FVTRUlhFY9RxNBg+YJakQPRBJNrJmMHrl&#10;ZE26Yta0Lqf9k+LSToPVLRkDolHUmRCp8ELhG8Rmh6O4aN/EjKxkyYxcPz+qXjHrnJkkjC1L7sqp&#10;3HKobUh1R47jVL+eJeyZnvp5z4oj+mwvTjYYXEKSExnwoK3cbveB4gMlJSWVlYf9SDjV1Nq62j17&#10;9nR1dQV8/pbmFo/Hg4C5pNPBlIe8dXZ04i/k8+jRo8fYAujO5cR/rrKKssLCgoqKCsBwR4/WID0V&#10;Aolja2qOxsXF0/SjotjQ0IAUVKhjSOZHH31UV1cHAW5sbMQJIcD4isutWbMGv+Iq2Blf8/PzHWzB&#10;qTo7O0tLSxGux55Yx4L7x61i//r6eq7MIwUqBvK+OfDG2oUJjV0N7qis95tsZkU+XN8SkE2CTo8g&#10;OpH9QT4HwIY0er+s6kySL5gW1F0+ZZJo0P1n755G/BbU63XGADx3EBICbk3zDo+KWTT7fLD8M0eM&#10;am4JNLg6zXptXFrK0ZaOdKtlako8hJxsEw4QMsSM9VOuhPrtsj2/RXaJKLZeGm4gVnsflvPxm06j&#10;3JxcWw/4YqEdeQowx5BDL5G1Xi+iAdseUd4DvsBA+s7/Zp/+gLe1BQ0HAbwFOPCmEyw+aUHurNGG&#10;VNikYLC+/fabdnu3Ggg2NbU2NDaUlR3at2+/x+cBbFawt+BIZWV9YwOE50BRUXXVkV27drNc8+D6&#10;9eshYwcPHoTsQRob6ut37dhZCU7MkSOfbPw4MSmhqelYYWHhsWPNJSWls2bN4rK3detWGA4gx5WW&#10;lLz22mupqanNzc1lZWW1tbUGg2H79u2E9n/wQW5uLoR5x44dMDGQuxYVFQW0D8MHDsQ+EGlcF1KN&#10;o4xGI/bErWIsgGLPyMiICDlfAfAGtwIn7POdRIA30qlMvuDjg3LK6b5UUEsDqI5tkuaTUCuP2euo&#10;hqF6YwXPBXnDzXH61YX7G71wPoxUGBbJMai+4XekSIFkk96qU82Cx6OZmttcaTaRPH4+cWyolgRh&#10;CX1Ayzx7LhRaC0NpYXAuhDOxjH+2G7NeQ6NUiFwU+un4J+7tC0V+iZyEW1mRfU61Aw/kwJ4b7uvs&#10;A7w6H/96mWshzLHnlBH4PNI+vS43wKuc6uOf4fsDEhs7dqzeYDhw4MChQ4cgY9CZJot5x/YdG9Zv&#10;gDpdv2FDfV3dutVr333nnaqqqldfeRlPBFvd6XRCo0LnQ/xgBezevQsfo9GQlJjInFpx5cpVGBEg&#10;ftyE5n/xFYKKlQ0bNsD5xxU/+eQTXHHv3r0ff/xxTU3N2rVrodVxWlgK+AkbMVLs2rUL8oydKysr&#10;Iep8HwwBGGgwRuDX9957D2JfVFQ0kM7W+430JorzQR/wICQ5AL2tC7qC/m4h4BC17kDQ7tW5QPkx&#10;IkgVsCfq7XMnpg8fFrO6uKjU4dMCZoM3KAU8GsJq/oDNo14wMuuK6RM7Olq3HapEFTrV40tQYLxD&#10;xwB4ZPUtGNgAH+Oz/YP6MXNoON+WLxjYVKwjmB8JB7LMFmIgcJ+HCTwWDkJSQ7Cv/Fj+E38HfIVD&#10;IJEV/ob4niftspF9Iif51AjSp9cUuYHQI/XyrPh5Tnrd0A5c0ImXjeEXJCziZPEbZ/QsWFyhepws&#10;qfm4Z+RniNzJQK94Fux3IiMFzZOclJyUmIT5TwGKmwzGmJjY4Tk50LFA1EBfzcjMGJKaajWb0zMy&#10;0KbTpk7Jzs7mwwHULKZGBlY3ciS89Fh8UlNT0Hlzc0dIkhIdHZsIhZ6QwKUaYo9BAZ4/GG8oQQU9&#10;n5mZCXse5vro0aPj4+O5xY4dsI6rQ0Vjf74CPZyXlwfVDeWMHYYMGcL9eQD4kG1AAIAJcGxWVtap&#10;vg0y19FhwPfjBp87oBYcrpb0pjSTEYyBeJMxVZFTJSlBUBMNWrJsiA3qkozC+PTEsaNyV+3eX1bX&#10;ruiMKGh/Xk6arHrbXe4o1W8RNFtSvFsvNLU2zpkxBdR3m0lxeroPtbabFXFsekpVc1tGlHVqchzL&#10;Y+ch8hDjnSxLbGIYA3EKSFET2Ijmg9LnsCOXB0Y/pPA+5qam6jwMlsRPtAfFGDn9sAex4L9yYf4U&#10;nsltHo6LMAyrF4LVl98QOS2/MX5LfOm5vc/Q7wnPCMtY76NCgAoLn5zUng7vQKLMCZisb1Gshd8+&#10;jYSUoES3xsYBGkD482EXhE4AF3FrgIVYz7qlP3N9Tb/mOjqCBD+5zu6wf+fbt1ktNjTN2HFjklOS&#10;h2UNzRmeA8FOT08fOTwne+iwSVMnQYCnz5iO+BneJiQQ8Nu4cXnZ2UMxCsAIz4NJMGYMTGug9GaL&#10;ZezYPBRsnDx5MoQZoo7WDAT88fFxFosZnvbw7GFXX/11HDVs2DAIJ11l5EiggBMmTMBpAOktW7YM&#10;Bvydd94ZExODgQSiDvGeNm0adsYOsCmg/2+99VZIOy53wQUXoNtgN9xS5LUNxFzn3HXKPANpBuWd&#10;WryBl9ZskWIT5k0YdcztA5c36AsYIWDQj8DgAGJQuE/wO+1+i+lv63dlJo6wSHJTS8U3L5td0di6&#10;fG/p3Il5EKath2skvTdWDmRZY7xtDkyzWlpfv6WiIkEvXzdr2sYD5bPTU743Lofy8QQVMXqqLRXx&#10;yRGAYD2e+iV1Zaq5xbdwOeF2KOfH01ciE1A5Xj9IiMALGdkPPZobCVzqMCIihhFRsBFRxPEk/ExW&#10;aLCQUAyIHRVpxX7AAQ5+RM7DL8HHkUgI5NMCRGFQ0qJ8iKFn4KMVE0GyR8iMOrngkTyHSmgRkUGQ&#10;DDznilUBIFAUAUq8T9CqKUjCxg3eaOzxuUeDMRQNftIh5cwaAk7KXTctmumRUK+EmjnRYXjh6gev&#10;sU1SwGRHu1C+Y9Dj8smSAamjFOKBrUoc1oDeZHS53UhOReCb5mDyIc06KCsmdHkoZLwXFIRzu116&#10;UFjZ+8UCxguzNJlNyl4oduOdwe/3GQx6bk0SGM6UDr5ivIA2hrjiK8YItCwce9jeycnJM2fOhIrm&#10;Vi3vHvgK4YeVDlf8oosugh+OBVsi3SaihvjKTTfddPPNNyNzps8X1gO8QdKgD4Hcb6+q9VqsokHZ&#10;U1V+qKOl3t5R291xpK2ztsXpaGsflhbr9Tu37ds7NHvosbbm6cPTsjNjdiBVx+2q7mhzuu0TcoYb&#10;9MYDJVUXjMwel5NdcOiI4nZNGD9yU1V1h8dv1oJjs9KgyTN7a3K6tR5NTqxEIAGBAJwltD7aBdYO&#10;/gJj9PoCkFXq4+APoEUCfqQCcJve5XErClIEdIhdkLSgxbHR5eJtx2MbdJmwekfrsDq7dF3oN/zK&#10;IpkhqTuu+/clC9gTQzUwT7w8jM04Gy4R0c8RMT6+0QmN4EMILo1741eEOYekZURLaJQZgDLHPRIt&#10;G6gb0ntE0eXyOJ1uEIShr8jswW8ayglAfUltLa0OuJVOpz+gmo2Y65ZGaRJ3KvsDbX/yAeXMknLW&#10;dngbfTHejgfeBABv8uWjIsAb8GqAZ8c6O7rQicA3r2uob+/qrKk8UlVV7fB421pb7R0dLY0NXjVw&#10;qKzEbXdAjMsrKtDx4CGD6Ipjgd6hB+KtHT1aXVdXi1uprq5BAnlre1t3VxdQObzNiooy/ArTqbOj&#10;g5vuDQ2NcMIhtIDoYfnv3LkTrwPngYRjI5Q/Ym/wzLEFXyHV6FGoNAWvHl+hxuFNQAqwA/ZHJwcK&#10;iG6GwSLSwQaiyVkUPlR7jfU/otVLPklf53DnH64pqm0qqG3aWllbWF1fXnVUNhmbvP6V+4vKu1wH&#10;qhsuGjO2vuxwYcFBoyTVN3e5nJ4LJ46uqawsKyodZjXBi3faA26ff/zUyZVNHY2tHTrJICvGSOQr&#10;ZLt+th9BEiQZ7hNGpvnzF3zt4jkwUS4Fj2H+/IcffhgiAWHCEEt2vox5cfz4unHduhuuu665pZmi&#10;/ChxxwD7uvp6jIJooB4zno2pXKsD5PjZk092dXbi+Z997rm33nqLUZRCs2GeuHNjN0jpvT+8F0mF&#10;Tz31FLpCQUEBXgm8OMCwEb/gUydhrnLIKcCYtWDBAiAxWG765k2oDQZtQxSCAUgVJzRQ3R9KDlbe&#10;/vebsN9efPnPtBn2GCVdyA67471/v7Xw8svB7sAy/9L55eXlIdQibDsM4FJn6y7cc4ksfr8XOhMR&#10;qarq6tbWtpaW1oMHi2tr6yrKy2ESo4eUlZcdPny47FBZWcWhozU1EMXu7k78tG3bNrxTwHVVR47g&#10;zeIkCJthT3w91tjY3d2FI4ClAyfDglEAjQwcDigaZB4SznQ1AeaI3vEQGjoJvgJyI6y+oQGoG4Qf&#10;N4YdcHL8xFE3QPHIXQXah4u2trbiK9ZxG1CmXMI5DjXAJYyuRyZKIY9Urwl6KDlBF62JsV7Vpgmx&#10;OlWenJM2dETm5qKq6napVYwprmqP0mKSEpMbG2ovGDl83qgJSZphWkYGmHsJNvONF5/X0NS2teDA&#10;yOx0Q2xU/sEqWTD6MQkVFd062YKurgUys7J27NwN4fngvfemTp26afPWwoKC1/7yajxzSOgdwuCE&#10;0SkjjE9mPWQ7Hk4RNrP3S3qe+aK8OfhVuQvNR8Fjxxr35u8FkIKNRYWFBgPmxkQOIlXAPOkd4hC8&#10;m+ZjLdu2bX/uuecwcLz11ttNzc2rV6+qrDzyqR4WeVoRAxPjApGPgPqbuBYr2Qu0jEx9Gp1Ooloj&#10;0ByzOMgLF4K+NavXXnTh3LVrNrR3O1kYlGz5Z373u6d+9ev33n8fDYjlO9/+9pVfv6Zg337KMxRh&#10;MpylavxkPafndwZChL/CQ548ZfKoUbnQFsOGDTVbzIC14CePyxsHBzt72DB0NnjmcJUz0jPAeBsx&#10;IsditYIGC7taVX1ZWZnA4QCM4ajExISRI0aOH5uH9REjRo7KHT0se9iQ9DRgZsDSRo0eNX78uCw4&#10;6JmZcfHxZrMFiB1+ArCHS8MJh2sNfxuXxtlAngOWBtQNjjrcdeDw8N6BAuIr/mIdF8UCLx1nQIQM&#10;px2akQG/nUAlmt209xIBfPpoIvKE2cKwaJbJ4idtAK6LaAzq3H5Vk/Um1T1hWOroscP2lFRUNne5&#10;dWZMi9zqdO4oPzhrel6WoxW+jmiO7nR4N+4qPtbWGWezVnW2Ot2eYekpeUOH7iqpqnE6vBJS1NCt&#10;w0z8sEIPuYyfvmPuUMPAFP3OdhTM6vB4YoUoCATMYru96w+//11jU4tJMX/7ju9OmjhGDrqi9Mqv&#10;f/P8sdryhITkBx95JNZq5t6+hFmiBKGjrfnRx38V1LzpqUMe+9kTzS1Nzz/77KFD5Q89+mRuztD9&#10;e3Y3NjWlZGV9beZ5CEz+/vfPuN2eadPPv+P2Regpu7ZvxTAMSPKTjRtzc0Z8//7Fnd1tD/34gYMH&#10;Sh948KHv3nl7+YGyhx56GFyo++//0Suv/UNS5GnjR/3r7+/b4uPXblx1wzdumDd33iuv/mVf4V6M&#10;Lzdcd82ceZcSRTmA2fkQotQMgAmR3igIR6uPPvOHP3h9ngvOn33rom+RXa0L/uSnT7a3NhkV5bv3&#10;3jc2d0QoaACnGpX/Bbm0qKz8cPXLr7344OIn9u0pnjdvBozZispDH65c99e//jNz2FB6tZp6zz13&#10;lVSWlx4qnz55Erwb5EyHc3hOOqANXK7+t3tGpJp1d5a0zJ6N6pIYjdaM9EyT2eB2+UwGK1jVMQmx&#10;RqNJl5aG0IQn4BsuZ+HVOLq6zFFWjLgYf+HYJCQmw1ru6uyA5MMgxzJl6nSnoxv6AGw5AEcYLqOi&#10;YgHIRdlssLdtUTaTwRBltQ0ZkoqyUJAnDBbMNBS9Xg/MbKwB5Ifc4gYpLuL3jx41CgrfDH/PaMSb&#10;NaMkvM2mpqtA9aG/LBYLhesSEv2qf/SYXKoJTXkv6NOSP6hSHgwv0YpOxGu49rN8WnUgQIbJGdBE&#10;mMQNU0HqwXML+LNiLeeNyyk9Wld8tM4Nnh3mkcM0a4pc2Fa3r7pywvgJTkdg7/59bli70TFZuSNr&#10;2zrW7i5ITIqfMn5E+eGm8tpGjyJ58IzIZCOmPcN52Q310cVIRVEyMO3FQCJRw4kxPaWIeD1pKb/v&#10;6ScfV32uefMujYmK+fHDP2+3u6xmYeu27SWl1RCn1uamnz78CF4BEgXw4Jgwp6P52F133CmZTSAn&#10;79m15xe/fwFJRZMn5EVZY6ZOm4YwwZDoqNHjxqWnptaUlXzvju/GxyfOmzfvrbeWvP7Gf3ADu7Zt&#10;e3Dx4pa29nnz5i7/6MPnnn/JbDJPnzZtSEzq+bPOj7bZ/vbKX0rLyllyUeClV/+2bfsuner51RNP&#10;v/2vJThPZmbWX/781/z8/VifOHbkL5/8WdHBwyAFG2U9JBWmtayTzSZD+aGD3/2/21PTMrHb3157&#10;7c1/vw9F/cRDDxw+XIktWZnpjzz6ZEunPcQ5JG2Nl2p8d8lHaZnDZs2YmTM8a/XyFaxR1Y/Xr45N&#10;yRgzaTz6t+qn/CJsffzxx+dfOg+3KJOhFMnp+d9K5mm8esjKYb2LO6EhmwxdCWWVN2zYWFp6CD4t&#10;rOvtO3eUwBou2p+/N7/o4AFEyLdv39rS0rx1+/bDFZVINN0KK70MhvcuhrrJ5WUV4MB8sOSDrZ9s&#10;3rxpS3e3Y/fu/EPl5R9v2LRqxcrCvfuAcTbUN2z5ZBNe1vp1G1avXoPTb0JW2icfY+DetnXrmlVr&#10;UMUZZZ6L9u3fsW37ju3b21vb8HXXzl2g1hw9Wrt+3fqDxcWFewvXrVlbWlIKOt3WLVtQBxr7bNyw&#10;cceObQw/YTXrWJ1VyhPjRVC5aLNUtxMKOUOoeRlIiBciV3DMPYrOKet8QRUclvPGDHd2ugpK67qQ&#10;HE4lMjw6zevT6Rx6267Suqqa5sljRycnGGWdfUiUITXBJvt9Q0y2GTNGFdU17qytdGLGqaBEPToE&#10;h5/MHg5nEoUHAcBRsGSBa1F0/cD+wr35+x597Kkbbrj+rrtudjvb9+8rD+qMMdaYx3724A033PCb&#10;X/60eM+W/IKDmCwDz44R9KMP/9vR0f7sM7/Br88889y//vWv6iM1cy6eC+bQlQsXnDd7Znpm7uwL&#10;v5YzNOvDt/9ps8b+5PHHsOfPH/vxi88/X9/caTLbAIHefscdN9xw46233oLkRBTMuWz+ZUMzM6+6&#10;cmEWcmrNFuIBsxHIaDAbTWbIZ1xCzM233oTzJMXFrV258s7v3Y71b/3fdxMSYj7etBW1cDCQ0yQc&#10;GsIXAHrVt996M3XIkJ888gBd+oknnv/Ti1UVFds3bbp10SJsWfzQIy88/wej2UymPg198Ir0nS3V&#10;Wz7ecMdd9+DdXfv1BRs3rvT4aKg5Un4YUeEovBBqcT9cwbb2TgSHo6NjiETA4MZw8OE0itmZdaoQ&#10;wskEACFriOvhysPwmEBbQxYaHOB9hYUczYKZVl5eAccYNdgBsG3eshlucH19HXx1HI3ANTaaoGRN&#10;ptLSEph4aE+46zVHa+CyYdTAnvv27QNahh4KfQ4jCU41qGkAj4AcYTd44G3tbbgKLlFdUw23HD42&#10;Kj0COQe6Bk1uNBhwRWLOul37i4pwEoBzOBx4DRC4ogNF1TU1LBDKYlEheaZoCSuizswVAvb7bf+I&#10;uR7aA2EyBBw8gurGbBAGBbeQHZ+QHBO1cfOujoCkGVD2AgkqXkpLJddOdOrkXZW1mFPu/JnT40uL&#10;Gw5Xg9+bZrPOmjbxaHP3zsNl3ZIAphHmnYB+9lP3HIh9yMJWodgVVcSggATjxmHm6QlTJ/7l739D&#10;6u9PH3q0rqGqtqGFanN41DF54+KTU1AfPjYxflJe7vZde4ZcNR9jA+KWWzZvGTosBy69zq+5na7o&#10;qOiq6qqUuChIAGbGUXTmgCAjuILJqzG0p+dMw4AK0ZOUIGoBAJ+DJTRu/ESLHs6/CjFTA2A/A2vz&#10;OhxOnBw2N7FxYb/RGImpM8DrIw1qMJtyRo5As8bERL/66guVjU2PPvHU0vff6mhumrXgZhhxKDki&#10;I0oAVNxgtLdjXC/KGjYmP38vi4MJCOranc4rr73+tu/cds8937vumqvShmXb9IgRsNrb0P6Csbig&#10;oKnxmNvjQ5cKqr7O1mPLV6y//ppLMGSDnUj3o9MdLi9b/MCDtY1N7a2d86+68uWXX0BwgjrMgDC+&#10;M0tuB3I3DKtgAcNenR5u7Zw5c9xeZ1xM3Jw5c2G3j7DDkNYQ1ECpVog6dsjIzPzmN282moyUH0kZ&#10;WqgM54fBDA8cwzEkHE41PB1Ie1R01PTp0xHQEnWyD/mZItVsBSUemS0oJpeWPgSTK8BzttmswHe9&#10;XhUaAkY4tkCwIVA4J5JkYOHjlqCBsB11pq6++mpksOkNevyUmJTIiauIjABazxuXN3RYFmaGobRN&#10;EUUpyQHArCwk8xHPnECWfiWLCTn/lXFSyOqnAwKw9lEz2iSIaRY9knAbQM7XQ6lLNIU7zf2Cosqo&#10;0Kbz6sQ6UbUfPeLyuaZkj2oxN9QfqR07bixYwhv3FzgkVIyTUbReh8khKc6NOxlI2Ia/KQqfs3uj&#10;WDZDjqnbHmusu+kbN4JoNHnSxI8+fOXGb92PsVAJiiikicGE159GupsHqbLwNahDo9yPhmG74Wc/&#10;p2J2QW1sbg7QF3t7M+XxEtMGID3IM4hzinqjZeOmDQcPVyD6hkJd8y+/NC01aT8NTaEWRIl+e7fd&#10;4/LgUWQDmiogYUIeaHCciwUpDBi9AX5CUAFtMHzM4+h+ZPHiAzV1o3NzCwt333/PnXjZVLwHooZw&#10;H+b3oKmzKLa3ecumkkOH8OJw1IL5F8PHu+/hRxOGjXr3zdfXr1wqx6S89fprmWlDEAKnSQAEYeXy&#10;NVDKb73xD1UA80iLirGsXr3u2qvngUdR8N4ahxc8RDk3b9yKNevQJn95/qWtB4q8jBeASa6pqj6v&#10;2X3OL5qARDGzxahqEEjZZony+r0QJMRHANvivY4YmTskLR0RCiBfLNDth7zxCCv+wkzD+whoqtVm&#10;w/7EjxB1AM/YuyXJYnsSxRBvnkVnABxRoDfMm9AlJCaQ+8wC6TzyEpcYj+MMJkSlKA6PjcOGZ3MS&#10;B+A6bIyKjiYHHtTaRCLYxMZGg0TR6Ue+GIkeujGlhTLmE3R5NGpaoWP3/zJDv7AJnRl0wdxemidK&#10;C+oDOoNPSzLo7K62Ng2F7djOGAApiRw0ShUTPUKh+4Jiuyrsq27cufdgrNF2xdfOM0XbPj54AJNK&#10;qUFJoZkekJsKrizr+v17Dn10Nn5HNP06Axzom7Jq5Uq9ol+3fs1vn/mt3aUeOXKUQGtFOlpb43I6&#10;WAwdA0FbRuYQFQMSomWKkpqW/O1FN65Y9t8VK5avWLkSoybaDrFxSt2nVETV4fUYjHqsW03mH3z/&#10;3hXLPli1YhXYSNMmT7baLHiZPjKtseCVQC4RZKQ0CEJS6J2Rg4tugTvUfAHYWhTAAwWNpoel0baq&#10;tGR3fsHbSz54/R9/VwyWlpbOEG+FYt06GpaCAZPFgn74wx8uXonCQsuXLV++bMKESbFx9IJv+ca1&#10;S5cuXbV6TXvzsX+9BUcd21CJ199YX/PJ9sIX//TS8mXvr1q2/L/LVv7x5T9u37zpWEPz3EsWdLQc&#10;g69It0QF7sF1Avik9/k8GOTo9qg/haiv56SMkwBEFFuI30ytTSKKmm16iqTgK9oBMobwNZBtLpbY&#10;iFfJ2c0RmQygQgo8RUrzpB2YEPBQKzo1/csG9hDrkR/FuVL8L3bmpMYelhS7JR7l4YBc5C2w0Exo&#10;LMAKT2WniSGCuiaXd1tN89b69q11LZvrmnY0dW2ubyk61kb0B5h26BT9LCGmFMaJUNSaV5gJagij&#10;GQKigpmeRcGJQhIgEOC2iEdBO1BfYXoAnV1BaqogYyL06mNtPpfX7g9u3HewDjgm1bNDg4F/hXp2&#10;ugBhgMRCHUCv6v2KcCUDUcUwLQZbDHpLN+yhboiKsPRDIBxFJoMiG+S9+wp2btmOs7/9j7cOHW64&#10;bO5F4IoQmB/UbrjpxjfffndvUTE7ZOmvfv0MrDHkCsNWV0HzVCRMedHe3gYT6MprrnvppecrjtZh&#10;zz+/8PLfXvsHSItIq4ECD7UPK9xByfaYOsrvw1BqsgJEj927ZzcOWbN6fUXFIVaZEhQdesfYqJiM&#10;nfbOpno658frVq7btF2hTkHPQ7pc9WMANBjMX7/uhuef/2NtbQN2+9Ozz7z573cVUXpk8Q+3bN2G&#10;LdboGJMiDc1IpR5GzaDt2rI5qI+aOmM2baHcYN+4KZNjzMrypcuGDM35zv/ddu/ddyGdAmanIOrX&#10;LF/6q2d+N2rESCsL07EYI/07gHdxNu3Sp1tKpc3YHKPcf6HnYfLIpS4k7eG8Bp5EwKWU06h4Igrt&#10;STVdCOSIyCcTYBYDYeM1WdEs3/uzEhvhrnC2FRd+rPQZ7uakOj4iwIGHf+5yuHDWdq+6dn/J+9sK&#10;PtpbsqqkZlV53fKDlTur6uCiSjSFcb9vkx6SGcdsF2Q4sCkWsFUJ0IzniN46YBKYYffBHaROAeif&#10;egjQPZStRZkYcgt0CBcYxWDe2OyYhPiVBWVIvfMLehSxFIMKEayZI6CGp2njtjj3Cfu5L0D81Hph&#10;N8JI7C1uuGva16/9xsIrF06dNn38+Lzmdue1195yoHifR9POP2/GK396HuHEl19/89V/vZFgs1I2&#10;vB51pAOTp07/+VO/vOaqK/Dr07/8zfvvvZGYkJCekWW2mGbOOt/ucF4wa+Jvn37q98/9ac7Cr99/&#10;3w+uveIS7Llyw6bX3/qnzWxChV0GZfMFlXdxTrKORD11FlnRP/nzJ//997/hkLWbt869bA6NR0ER&#10;LYaBEQcMGzP+kcd++s0brscOSz786FuLvlW4ZyeaQFIMsqSnOhqSiilrrlh49d3fu3PevDnYbevO&#10;Pf9646+WKOv8yxfedvsdE8aNmzxh3IKFV113zdWsj1Jz/vtfb1xxzdXRMUYKK4JXIOhirYlXLbwE&#10;mC7m4Lvr7rteffH5B+7+Ho7F8rOnfvnn1//5o/t+iHm30XNhIMIaOZvE9+T32pNxwOxYprfJcqTm&#10;YsULSFrDepgEkp8yQoXkYh9RpFwP0x5heSNYm2U9cPFjf3mXJFXKN/LazGHKJW2J0J/5mflXPnzw&#10;s+G6lHwVJkpFrABsAQEOOadIPlu69KOSQ6UBGdUZnG0+v0uQvTrL4do2v9Hm5iRvKgHR77ymzJYg&#10;0w2qhx683h/448bN/rjEBHPcmt0HBaMyPMU0a8bk/6ze3OoVYfuKQJgAuQWQe4oeipQzr6jzyn73&#10;pOyMmaNGlhTX7qk/2iFD2SswEoEk0CTPhPjD74QBG0zVfNfNGr8Z3PWMlDvzhhOXGtFsus8wdz2E&#10;nEDEATyD2aLAUYDOlIwEOhFWRVMp+t1OUMQAeETDTYKm1UtuwCgeaFbBHVSAnphRfRLulQ80WAUB&#10;czS3Znd1Y6RREPa3mAJInIWj4dccbl+U1ST67G4Vl9KbDQYk2TmdHSrGcaPVZIANT/FM4JhQiUQY&#10;hWMX0BQDZdcHkHiHsniYUlYnegCM+gOYhMKkB9UejroOr0IxKiihRYNmUHPZ3aChGlBOBMVtA6Dc&#10;6VW/F3w1EBJwIkk2MT0hYORGFxElxWo2AKbBCNLlcOKWEO3VW2PhmOAOwOYF1uFxeTVTDG5Eogm/&#10;NK8Ev1EzBUQfQSkoIkzC7O7qQKU++DgCToSRGr0B1oeM0uTUSzHF3dm1nJC7/uBf898xL5rpgmtI&#10;GlZLcpv+dOXir9umiCixLotd3Z0gPcNicnW7LFYUYyMyORa0AJAw0Mi4DueVWEhqwJ5mZjkXRTa0&#10;HqeSyKVnXGn+K/fkscI56rxhac6SMAiFHbBnJO0yotIjlPXIJfhPoL4hSxyoO11XCxhiokZdd0t+&#10;p7dLlaJt0V2t3T6fLibFmuRte3DmhNtuueHmm278+pXX9/lCefSNAjKEUPGIKqV+kOL0K5rdINZ0&#10;OTSnZ3J6VgxmQaZi8mDkwn0xyn7R73FLgsugOcamx88ak1NSUbW7vrYLukJDJwPjgNABmv8YPZQD&#10;Yuz/kH7u07TiTRM2LiCaRBgRJFAFyOeg+Z54zEBnjYqNskUrBgqsGZA5oBhlg8HKuASy0eimU9B8&#10;0cQJpzGWHWKxREVFAyYlTI8lcMFcQ1FaylEyxBj0wFz1NG2ToDNb4o1Gi0mPJARYLoDl4A8QjwcX&#10;Z3AoInNUZE9vQC1ANquMpmFjTLTNZFJg3tNLUYN6E2VBBKCkg4DlgsBvcAOgHeNAI8rwi4LBiNOi&#10;+2GoIueeulhQo1l4oqxWiwHUQNCnoaVhSlgsmOInFswFAlpwt4A/1SAIHpQTzKhvaFPELwADoDlk&#10;HMVK/4GRb7JE2awI5EcZDSa6TXRfovzTs59rlvpnezeL1+KDwRl00i1b4PdsO9Z0bM2adSCv4n0i&#10;lP3qq6++//774JYjvlVbe3T//n2gkVZVHSkvL4ORDGQb6dz5BXvzCwvgadbW13l83mOIuTc342oI&#10;wiF5ARIIkgwIqugYOAkiXhByxN4QWmNRsU78BJgGp6quqgZ3FQE5sF9xBowdiLohFIdfOQeW63k+&#10;1nR1diGfHDdDG5E+LGhdjo7O9nZ7Z7fX4wbX0mAyJMQntLa1uz0uDC00O2n/bzQEvPWUEqGuBphL&#10;Ji6NLEBNOzTpUFXLGNABY6x6r9MQ1AwUodH0kmqQ3LaAIzfKetG48YeP1u88Wt2C+Wn0BsEHPAPO&#10;OsZQPyGAVHUamp8RXEIuZSgBqx9NEkouY6gbCs0wsI4FRYibHRodMQwhZE/8E179jvotRYGJ5Qas&#10;jzo+lBxtQL18mmQdcDgZV2wUoYakCvzkb/O0clLIRGIiwg0gB4T9yHFh4JkGgWM3TvYAvQTSzWSj&#10;EUzBsruoOwGSw8OSJBGeBz2AWKMWBFrATECW8slxjzAPhaQTWWRhDjI3JnGID1E5FhNlnhkdw1zK&#10;0ELuNw3HAD0FPcsZpXAmAZOiHpxCyD2MC2oncqSo1gdwlQAMPQzbaAFMZQ8ri0rz4ms/jX8Wb2a2&#10;ebihuGvLFAtPw4YEIkCNlYKCfZjnBCTWrKyhs2bNxrj64X8+gvAXHTiICZJ27c4/Wlu/atVq4J3I&#10;aNi4YUP+nj1FBw6AI4z6DaC14y8EuK6+jtGR1YLCAgS3yyvKEWAHzWU9ylBs3IgBBSsrVq5AUHbL&#10;1i07d+2ENbpu3bqNH2POxQ34i9SMlatW4tdVq1cvXba0226n+ybtQZZ/Z3dnU3MTOif1L8T5NSE9&#10;NSclPl0vWuxu39G2li5NdWhqQ3snm74AugkzvxCa2K8mZ2dns7KRimPRMUBlxAdH50CRZqUEaTGd&#10;redNHjdySFKU5rX67Ca1W/a3RcvecUNS5k6c0t7QsfNQdQvquikkNgiaQW4wsRIrCsfmOA/FwshK&#10;xGoEeOjznjihGzKJgDMrO00ixqZhYLQe1uMhi6wQBAH2dG7oNEgdOcGwTYHm04yWJFQ8r5o281fO&#10;/DWW/kfCqWkIttE9cEY5i3ezeSN53+CDEl2dxgE2oxPdDFlw5O2hoC07NeXDkNwDmGUhCgYT8mk6&#10;WOCE1C+BtuSL0RyPBHiz7gflSyfEjDxstGDjABJFAZVRFh09HydAEKgbJGeP2Yw4N8YN0ItkxHUY&#10;Dkx2BY00fmofSrpFC9A9Eq0XokxuALImmQHDTSoad6icaP/W1Nkn6ayPhV4yqyPGaw8www8xbfAa&#10;EN8GlQXGXVdXJ1oNhdNBW0pITGpqasZ28NAQqAbZEVQFaP59+wqhfjEujB4zJiExEQyo9o6O/L17&#10;YZOD1r558+bEhEQQH/GWkciWnpF+oLg4JjYWCSgHS0pSh6RilgaP14s8tpTU1L0FBUPS0nx+3+78&#10;PQjdNQKxCvjBzEG2DD6VRyqhmzo6O2i4ZrXZccMwvnAIbD/EhvB35IgxF39tTlr8EG+nG2Fik0Xv&#10;8nUdqz/q93lYUrWgB9McyPaJhZyTacgzRlAHvQe4khjU+4IWim/r29XAJyUHmp3OCydOWDg+96Ls&#10;uAtHxl00Om3ehLF5o8fUOrwbDlZ0ehW9YMEcVD7YFwachLFSSdIw6zMcfqbDeGoGxQNCxOJ+ehmV&#10;hoVpCdOXBSJ5eRfW8+mlUS4HI5hRjgcGFB6rpAxhCu1T4E4vyOCCUy9maems7XAs4dkkp4gQwo/l&#10;Wacwx3U6eGbkCWOdk24pa54masf9siRzSBf9ZSMEiR7zAMjBoqGWk0TZzxhyCTWgdFdEDynpVaQg&#10;BJ0HfjMKeKpw73FpEsmQbUKoBLF9EZHE0ErgJhNAAgGYs0eXxJVgPBECRDeER4LaZuX4cROYc4s9&#10;KIMC2YBDuf84B0YrlpKPHkRrEHcqzgWkg4k3T7c/12x2psnZQzEQPDKIIYySvycfxDJUhzhyuDJr&#10;6FAjUFHwlKKj4bKBAIcQGrgu8AoxewpyP8EwR+rI0KysGTNmRNmi4GNjnWeVoDYMfsWQgb94QTD7&#10;Y2NiMR8L8qZ8Xi/2HJ5NuSVYQLNxskRfrCN3xWgwggOP4rApySmpKak2qzUrM2tEzohJE1GmQgRH&#10;i5Ur4d1CiIuNXXDZAlBukJoye9bsq665YuK40UbBNzRKPzpauXBYwkidZ7wxOCPZlhNjBAAgAhxj&#10;gdI+l1A+OTNTafhDp91ZU++QpESrqbK+2aMD9dsEEpfL525t7UTZ9IQoW2pqfFSsJSo2JuALltU2&#10;7So70kEwHKwF+KOAm6HMaSIT3DqnwfNpnHiPsorCqPQUFMTLiY3KS44nJ5PkFr8xjUoPSsxcNg7T&#10;HOYk1zx1jL84+JSUPED3ySlbpN/oxpknz+ZhgcXK/rDyMiwWCmlk2ptQUMgsXFom+bhZOjd1Bm4r&#10;s9GCmoJULkkXjUZ4Jt70TLfzKadDwAADVykmRafGBelHHjZnEoSUM+Lz0HmIIwB3mUAWPArMDFwL&#10;94QjOF+Omgi+dPgts0gMOScsa5ZrI2IuMqYa6WLaxoI6dCk+zNG9YTcy5dkaN17IVGF3y05NO7GZ&#10;bGgw4M91Ni1hMQAj2PfvN/995ZULoYf5oy3btKagsdgwPgMFH+hFUgBYN3v0lCR9nEvQWlV7o6vV&#10;ZVBzxo/tkjzDJ44OGCSnTg1ES1q0PiojwaH4R00fb0yJFmOM42ZPMaTYEkdm6GKNOVPHyglWc3JM&#10;et4It1EdNmGUOSVGSbIakqJMqdEoQOEWVSXF6lK0EZPHtgbsSSMykkdmKIlWa0qcYDNWddWnjc4e&#10;MTVPjDXJsWZrRlxcVooxMcqWFm9Nj7dlJEZnJEVnJmpWOXPcSJcYcABR1mldgtsFhRStz0Du1Ljc&#10;pJx0wabvFj1dciBxaHx2dkJSkj5nWOKIoUnZI5LSk03RovzOkrcxecvokX0XcqSOQIwJWIM0+SP6&#10;oPDcll0HHY7zx01+feueFr1iFs0S5kphMV1Ujge4FB0Fvp4O/BBQ+R0AlTEZG4WRmYXP56AiO4CJ&#10;CxMP7i6jT/kC/tykmAtHZBRt33rjhTOnpyYCDgr1OdbZqNozKyEZniCCbQyZ+pF/qLeGB43Iz5E9&#10;Qy4vR5aO78fcbojAAqEhnw8QTGBDv/f+ygaQvpfIPUTOGzkR28LFKnTe0LjAPPJINSa+F52HHXCC&#10;a/V5Bz3XZSdlZ2PG+3FP02cDfqZt+nnGM2szC8agQpHP67p8/vxnnv3jpMlTob8QNbjr6fv/svu9&#10;6FtmdRNiJIt+zewVLps0e2RMOvAjQip4mzBdz8DKcF/g/9KQHnnWnjbs2UQvjdlxoeMo8B45CbOZ&#10;6e1xfUExdlmCgQBLHqzYCKTCnMTQbuwF8E7Hncceu6OnzXt6HkXA/JisLKjotaBXAXePhFFErpgm&#10;RgUtf1/86wduvvvW67/R5/sKCTmsQJowhdH01h6uWba74OLz52+urdpVc1TBxIa4hN7AiPF81jVy&#10;Z5lLKVFEWEfuHhNNhlSRrc08SeSNBTUE3agmpNeHiFCUqP/ajAmB7qbW8rK7r70iVa9A+3MIiykb&#10;3myEb1OZ2HPOmDyzBOZsvBtWLYx8z6D/0YceglX3+JNPmW0W2C3fffrev+58x/rti5yY9R7ULSQe&#10;eFQUHZX8GhlOJNm8g/JB/ssyYni8DdLLZkFGeAXMUAblfNGFaWIq5Scr4DDLml8KyCiODjtYU0wB&#10;S9vrG39/z8/vueX/+rwOM9fZwIa7gwOOnSwm69EjdR0Oe86oXDK4nW5w5hBuhePIplmgD8KzBsxZ&#10;qqlUtYisQwDaOoMICqvPKASMQRUfmO0KstIRwdV8MbKYajBMHzZ0iNVSfrA4b1jGhMwhGIBhsnIj&#10;OXRzbLRkIxz/DC6DLdCrBRhWCpsQFl/20KHL/7u8trZx+pQpyO7+8OMV+9sOS+Mz/NA75IEh9gLp&#10;JhAYQSC/QUSpYLdR8hpFj0nnMwheI33QWU/jCs6mWiW3HPCadX6TDja8Vwn4QMIIX+sLrOhw216D&#10;hKfwGnVuC50/oGDykqDHakL83VtSPXvMtPMnoppAH0vYTmA+JWljQLI64eOy6iXFhfHZOYlxqapd&#10;hSZHUEyCccCwHwqKkefH3T4BNYGBLzHMh8Aq5hsTWoQdaZMaIBcZTBOEumVdQ1lFfEC7Zu7sNLMR&#10;xH8QdcLzP0aMVfKcByV8ULj7aAEiHgZ9FPsIoNLGvp0Fzz37pzlzL/7O926//en7/p7/nvG2OR7B&#10;SR45dDjrnKxHkxfJ3MewgcxxH2Yrh1TJ6VohQIbYFCxWQ/HekGPQ20f8rNd40i10r0z9Ac7FCAfT&#10;maYqY/EiTTZ6jYHXNvx20U8XL7q3z24TipPTOUBAZ+UloL3Hj8yaPmVM+7Ga+spSj6PVIvrj9IJN&#10;FKIkXZSoi0VhDb0UJYk2SRetiPF6OUGvxIIBLkrRihKlN9j0epteob+yHG8yx4J/pgYx8QyilGCo&#10;zpk2KRVVBZn/yLEifv+hhWX8Dy6DLdBnC7AaqQz/1ImTJk++6447VixfvmLFMiSWCTAuUddTpyfO&#10;G5VmpTAD6SIi8LI5QQjc5Z+IqXi6V3A5KoOLUYgRv0OjyGm4Ck5BaeBIGWEjFlQryjZB3AGgGhU9&#10;JLcXl+LTLdejyUnSQEfHAIjcTF2wQdAONzSU1NQdaGn2KrI/IBl0ZuZvU5yZ5dwyYIkBy9zloTRq&#10;pKIAuqbBE4Mpqf4A4Drk/QQEmyDlZWVOz8nIjqLca7j4UhCVpuiVMXSZD1afRkQG+/pgC0RagNMT&#10;EOpHXwPZSETelSYseffdD1f/t7iz+pCuKeH62Z2KRwVDG04kODAghJOk9aTOc88cXRxUKPq3B6+M&#10;AJdfbIUx0kOZLYwzz6kOHG2j3v25VnAg4V5s0lGcx89KflB5A4iqJkRp5u7X1/38W488/K37+uwt&#10;HHijvBSSM8yQxFBIKi2IsBOqjnV3HzzWiJERVwGKTqEpXIqRSTi3nsLSoSwAKqRMWDqTcDwLAXTA&#10;BRjYIfvVGKNldGZKtCSASoZfUC+B8U8YmYyEnA0ZTK8PWuuDgt1fC6B3wNNmtc6gzYjWg07453/8&#10;5eFnft4doyZ+bUIXKpqwWQKolB1BX4xZwAhZPK5I5i4xJnrA9NPb2rgfCh7T+ELFOk/Lyfn4gNsn&#10;faiC0QQHmWGIULWqaNDkzs1Fv7//6cU3f69fIaeGA6LGS8GxQBg7Z4gKFjmMBgH25VM33jsecYJn&#10;4rg5WUtM8fOc6rD+5qYUW46PbZyWNho8ybnRArzTUF/hnYTpYahrv+p79q8vvr/+v+4oZARRUJZC&#10;5UQv5AVwSZWS8gt75yxSezYtuOEAo21BOlGphQq6MFkE6UykCQol0as+9aOfzps8O0Tq5M0Tri8e&#10;yUJjOSo0WHAhZxmnzI2Bg09iSfI/gKYJAQyfAcb5/JufWo7ba1DIz6Zu9z+5V/IU2RQgvIdCeNFJ&#10;fWDsimKHs6vsaIVPwBQ6SIdiyohSCEB84r2W/oA2SDYmO/DsWtikQDydkajTNGUoo0SJPk1PIWzF&#10;r+hGZAyPkYzECQ0vxwk5b4OQPxwq7Mp1NrUJRgp8AXbBvIITNg4ZEOGdaM8QES0Ul4xobi7OoZuJ&#10;wI6nx7A5u17e4N2eUgswGgWUN2cFk/FHVbfgmxMARSqc2Z+f7ki9Lc2efndKF/5f7xw2XI57Nrgc&#10;Eba6h9k4KOvQW8gjdx3yybnlw1gp3FpnmRZM9CHnlH4MOkxoQGTHRqS916BI2BsrJsktJG7+80gF&#10;3gGNqCFTPGQjhM/BKO0huT/bxtj/9ev/il2f9yGet8w7Z+jDRD7kaIb6J4e02cLHhJDiOvsUeW/Z&#10;4FAhebxsiksioiNJJoAybCDS8zqIn1nCQk7QG7dlGNJN9DzuubAEDIZRsrLuJ3K62TBBwwFvW/4C&#10;Im48O5wcBW4Z8JJy7E1FXhZ960HgvmL9d/BxT9YCYYkGjZqJN++LNJc1xXOodzHqRtgsDZ2OiUKo&#10;N4bUCut5Z5k6iTxDxN+gLHOmLom9wmb87SGVHd+UPULOJQ7GOcMnkHXFXPGQTH7a5PmMIg8PsbzE&#10;aq+Fv4/j9X3opHwvrvbDOBwHQc+2N3Cy7jn4+2lqAe7yQUOEhJwitZQyyTJvWGJxpL+FzMOIMqFe&#10;xTUOX1ini3TNL2OFXyRipH6RFcbn4ZMPQaBZIJA+XsgKTHSgEjzhmoqJ9rFEhJz/xsA5tsZNd9YK&#10;EWe69/G9B8LeIj9Q1zrS3r0At7CHcJp6xOBpztUWiKgULkKsUABLMunTJu/ROtxM/JJlO3KJ0yrk&#10;3AGmJVTsgC5DU3RzceeTj/VTS///AfpEBDkdo1LOAAAAAElFTkSuQmCCUEsDBBQABgAIAAAAIQCH&#10;WrwS3QAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Ba8JAEIXvhf6HZQre6ibGSptmIyK2JxGq&#10;hdLbmB2TYHY2ZNck/vtuvbSXgcd7vPdNthxNI3rqXG1ZQTyNQBAXVtdcKvg8vD0+g3AeWWNjmRRc&#10;ycEyv7/LMNV24A/q974UoYRdigoq79tUSldUZNBNbUscvJPtDPogu1LqDodQbho5i6KFNFhzWKiw&#10;pXVFxXl/MQreBxxWSbzpt+fT+vp9eNp9bWNSavIwrl5BeBr9Xxh+8QM65IHpaC+snWgUhEf87QZv&#10;HidzEEcFs8VLAjLP5H/6/AcAAP//AwBQSwMEFAAGAAgAAAAhAC5s8ADFAAAApQEAABkAAABkcnMv&#10;X3JlbHMvZTJvRG9jLnhtbC5yZWxzvJDBisIwEIbvC/sOYe7btD0sspj2IoJXcR9gSKZpsJmEJIq+&#10;vYFlQUHw5nFm+L//Y9bjxS/iTCm7wAq6pgVBrINxbBX8HrZfKxC5IBtcApOCK2UYh8+P9Z4WLDWU&#10;ZxezqBTOCuZS4o+UWc/kMTchEtfLFJLHUsdkZUR9REuyb9tvme4ZMDwwxc4oSDvTgzhcY21+zQ7T&#10;5DRtgj554vKkQjpfuysQk6WiwJNx+Lfsm8gW5HOH7j0O3b+DfHjucAMAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQC+dD5QvwMAAKEKAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnht&#10;bFBLAQItAAoAAAAAAAAAIQDra7n5i6oAAIuqAAAUAAAAAAAAAAAAAAAAACUGAABkcnMvbWVkaWEv&#10;aW1hZ2UxLnBuZ1BLAQItAAoAAAAAAAAAIQDxzG0+CFAAAAhQAAAUAAAAAAAAAAAAAAAAAOKwAABk&#10;cnMvbWVkaWEvaW1hZ2UyLnBuZ1BLAQItABQABgAIAAAAIQCHWrwS3QAAAAUBAAAPAAAAAAAAAAAA&#10;AAAAABwBAQBkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEALmzwAMUAAAClAQAAGQAAAAAA&#10;AAAAAAAAAAAmAgEAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABwAHAL4BAAAiAwEA&#10;AAA=&#10;">
                       <v:rect id="Rechteck 12" o:spid="_x0000_s1027" style="position:absolute;width:25238;height:16104;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDAG3U/xgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvBf/DMoVeim4ULBKzSlWEUhGqEfE4ZMckmJ0N2W2S9te7QqG3Gd5737xJlr2pREuNKy0rGI8i&#10;EMSZ1SXnCk7pdjgD4TyyxsoyKfghB8vF4CnBWNuOD9QefS4ChF2MCgrv61hKlxVk0I1sTRy0q20M&#10;+rA2udQNdgFuKjmJojdpsORwocCa1gVlt+O3CRRdXtLp+PNrv1vr+oy/h+nmdaXUy3P/Pgfhqff/&#10;5r/0hw71J/D4JQwgF3cAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwBt1P8YAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt">
                         <v:stroke joinstyle="round"/>
                       </v:rect>
                       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                         <v:stroke joinstyle="miter"/>
                         <v:formulas>
                           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                           <v:f eqn="sum @0 1 0"/>
                           <v:f eqn="sum 0 0 @1"/>
                           <v:f eqn="prod @2 1 2"/>
                           <v:f eqn="prod @3 21600 pixelWidth"/>
                           <v:f eqn="prod @3 21600 pixelHeight"/>
                           <v:f eqn="sum @0 0 1"/>
                           <v:f eqn="prod @6 1 2"/>
                           <v:f eqn="prod @7 21600 pixelWidth"/>
                           <v:f eqn="sum @8 21600 0"/>
                           <v:f eqn="prod @7 21600 pixelHeight"/>
                           <v:f eqn="sum @10 21600 0"/>
                         </v:formulas>
                         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                         <o:lock v:ext="edit" aspectratio="t"/>
                       </v:shapetype>
                       <v:shape id="Grafik 16" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:3948;top:1385;width:18923;height:8198;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAY1Mf6vgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwgjdNFRGpRhFR0IMrunvwODRjU2wmpYm2/vuNIHibx/ucxaq1pXhS7QvHCkbDBARx5nTB&#10;uYK/391gBsIHZI2lY1LwIg+rZbezwFS7hs/0vIRcxBD2KSowIVSplD4zZNEPXUUcuZurLYYI61zq&#10;GpsYbks5TpKptFhwbDBY0cZQdr88rILHtfHTw/mH6ajNabe9z3RTeaX6vXY9BxGoDV/xx73Xcf4E&#10;3r/EA+TyHwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABjUx/q+AAAA2wAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;" stroked="t" strokecolor="red" strokeweight="1pt">
                         <v:imagedata r:id="rId19" o:title=""/>
                         <v:path arrowok="t"/>
@@ -7245,104 +6681,93 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1/3 Gesamtbild:1143.66 mm</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0041EDFC" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Textkrper2"/>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Schriftblockgrösse</w:t>
-[...9 lines deleted...]
-              <w:t>: 55x24=1320 mm</w:t>
+              <w:t>Schriftblockgrösse: 55x24=1320 mm</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C5381EF" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Bildschirmgrösse:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AACA02B" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="2AACA02B" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="2132971805"/>
                 <w:placeholder>
                   <w:docPart w:val="08C21A722C6846F1BC498519AAF6B61C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006E45BD" w:rsidRPr="007A5C68">
@@ -7358,51 +6783,51 @@
             <w:r w:rsidR="006E45BD" w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B895A87" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1/3 Gesamtbild:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F62BCC5" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="1F62BCC5" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="1489833475"/>
                 <w:placeholder>
                   <w:docPart w:val="E7C759C3FF7F4054AB34AF49F5C611EC"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006E45BD" w:rsidRPr="007A5C68">
@@ -7479,51 +6904,51 @@
                     <w:color w:val="auto"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>°°°°°</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="658362A4" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Wortlaut:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C6C0863" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="7C6C0863" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="1438800868"/>
                 <w:placeholder>
                   <w:docPart w:val="2008205E4602432DB38D237B0A6F83FB"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006E45BD" w:rsidRPr="007A5C68">
@@ -7569,77 +6994,67 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E45BD" w:rsidRPr="007A5C68" w14:paraId="1471B1C0" w14:textId="77777777" w:rsidTr="002F3BB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6021" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="490928AA" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Textkrper2"/>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Definitive Werbung: Bestätigung Firma betr. </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Definitive Werbung: Bestätigung Firma betr. Schriftblockgrösse</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="7F69D706" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A6AF625" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="1A6AF625" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1255195194"/>
                 <w:placeholder>
                   <w:docPart w:val="CF90B79C3DDA4D34AE5330FEB9FA8BFF"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -7682,51 +7097,51 @@
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>klare Schrift / Schriftfarbe muss sich deutlich vom Hintergrund abheben</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2EAE3DFE" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D8CFC8E" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="6D8CFC8E" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1042516718"/>
                 <w:placeholder>
                   <w:docPart w:val="48BEDBCBAFEA425EB1E3EED8F22AC48E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -7788,51 +7203,51 @@
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Keine Hintergrundmusik oder -geräusche</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="207AC433" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20C5984B" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="20C5984B" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="1099062744"/>
                 <w:placeholder>
                   <w:docPart w:val="88449E8A600046FE90031C9FBD9635C8"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -7881,51 +7296,51 @@
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Die Sprechdauer des Textes muss vollumfänglich durch die Dauer der Einblendung des Pflichthinweises abgedeckt sein</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D2020DF" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3499FB08" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="3499FB08" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1257672676"/>
                 <w:placeholder>
                   <w:docPart w:val="C8666E44E5F14B769C9BA59602C780C6"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -7970,51 +7385,51 @@
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Keine bewegten oder animierten Elemente</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FE3BFE1" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F44DFE6" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="1F44DFE6" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1141960083"/>
                 <w:placeholder>
                   <w:docPart w:val="FB2312A333B14BB88FB6167D31179831"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -8098,51 +7513,51 @@
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:br/>
               <w:t>Keine Einblendung von Internetadressen im Schlussbild bei Werbung im Fernsehen und Kino</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="494F2A87" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D1F55AE" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="7D1F55AE" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="428477459"/>
                 <w:placeholder>
                   <w:docPart w:val="745FAE37E9AC4370A1BF770D440B40CB"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -8155,100 +7570,86 @@
                   </w:rPr>
                   <w:t>°°°°°</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E45BD" w:rsidRPr="007A5C68" w14:paraId="71D9D094" w14:textId="77777777" w:rsidTr="002F3BB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6021" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0ECC0039" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Abbildung Packung / </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Primärverpackung</w:t>
+              <w:t xml:space="preserve"> Abbildung Packung / unangebrochene Primärverpackung</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43313A83" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Keine Spiegelungen/Schatten</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="529E8915" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26FDCE23" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="26FDCE23" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="1528914409"/>
                 <w:placeholder>
                   <w:docPart w:val="F30DE0CEA67B4EE68A4882C0F196A8B3"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -8292,51 +7693,51 @@
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>(max. Einzeldosis)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12FC3C41" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71A04301" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="71A04301" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="427860840"/>
                 <w:placeholder>
                   <w:docPart w:val="DCCCE52B09EC41648DE519FDE87E6FDD"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -8377,51 +7778,51 @@
               <w:t>Einzeldosenbehältnis</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>(max. Einzeldosis)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotDash" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="308D04F1" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="308D04F1" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1386097641"/>
                 <w:placeholder>
                   <w:docPart w:val="973C6FFBB083482EA4CB91508ACD0735"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -8507,51 +7908,51 @@
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>(Wortlaut s. nachstehend)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BABE933" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotDash" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D1E21F2" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="1D1E21F2" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="742453808"/>
                 <w:placeholder>
                   <w:docPart w:val="F0D75C760CFE496187094F150566B583"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -8597,531 +7998,253 @@
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Radio:</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve"> … (</w:t>
-[...13 lines deleted...]
-              <w:t>) ist ein zugelassenes Arzneimittel. Lassen Sie sich von einer Fachperson beraten und lesen Sie die Packungsbeilage.</w:t>
+              <w:t xml:space="preserve"> … (Präparatename) ist ein zugelassenes Arzneimittel. Lassen Sie sich von einer Fachperson beraten und lesen Sie die Packungsbeilage.</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Plural</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>: ... (</w:t>
-[...55 lines deleted...]
-              <w:t>. .......)</w:t>
+              <w:t>: ... (Präparatenamen) sind zugelassene Arzneimittel. .......)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72FA0480" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:ind w:left="357"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>….. (</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> de la préparation) est un médicament autorisé. Demandez conseil à votre spécialiste et lisez la notice d’emballage.</w:t>
+              <w:t>….. (nom de la préparation) est un médicament autorisé. Demandez conseil à votre spécialiste et lisez la notice d’emballage.</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Plural</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t> : …. (</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> des préparations) sont des médicaments autorisés. …….)</w:t>
+              <w:t> : …. (nom des préparations) sont des médicaments autorisés. …….)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C8BA3AC" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="006E45BD" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:ind w:left="357"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445078">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00445078">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> … (nome </w:t>
-[...55 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve"> … (nome del preparato) è un medicamento omologato. </w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>Rivolgersi allo specialista e leggere il foglietto illustrativo.</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="006E45BD">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t>(Plural: … (</w:t>
-[...97 lines deleted...]
-              <w:t>. ….)</w:t>
+              <w:t>(Plural: … (nome dei preparati) sono dei medicamenti omologati. ….)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14130362" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Hinweis</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>: bei Radiospots gestattet Swissmedic den Namen der Zulassungsinhaberin in den Pflichttext zu integrieren, z.B. ... (</w:t>
-[...17 lines deleted...]
-              <w:t>) ist ein zugelassenes Arzneimittel der ... (Firmenname).</w:t>
+              <w:t>: bei Radiospots gestattet Swissmedic den Namen der Zulassungsinhaberin in den Pflichttext zu integrieren, z.B. ... (Präparatename) ist ein zugelassenes Arzneimittel der ... (Firmenname).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="387590DB" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E45BD" w:rsidRPr="007A5C68" w14:paraId="6ECC1D13" w14:textId="77777777" w:rsidTr="002F3BB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6021" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotDash" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="51BBE956" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Keine Hintergrundmusik oder –</w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Keine Hintergrundmusik oder –geräusche</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="30F37BA2" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotDash" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07DAC534" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="07DAC534" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="1191951541"/>
                 <w:placeholder>
                   <w:docPart w:val="85F33F7997824011A998F5427ABA6E3D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -9208,51 +8331,51 @@
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>(Wortlaut s. nachstehend)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A352D69" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotDash" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="451C0ADB" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="451C0ADB" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1822872454"/>
                 <w:placeholder>
                   <w:docPart w:val="9195D6682CDF401586BF8290D040A85F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -9343,93 +8466,51 @@
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Plural</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">: Dies </w:t>
-[...41 lines deleted...]
-              <w:t>. .......)</w:t>
+              <w:t>: Dies sind zugelassene Arzneimittel. .......)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B9A7D7F" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:ind w:left="357"/>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Ceci est un médicament autorisé. Demandez conseil à votre spécialiste et lisez la notice d’emballage.</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
@@ -9457,172 +8538,132 @@
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t> : Ce sont des médicaments autorisés. …….)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70CD584F" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:ind w:left="357"/>
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445078">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00445078">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">È un </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">È un medicamento omologato. </w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>Rivolgersi allo specialista e leggere il foglietto illustrativo.</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:br/>
               <w:t>(</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>Plural</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>: Sono dei medicamenti omologati. ….)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10C1D38D" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="it-CH" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E45BD" w:rsidRPr="007A5C68" w14:paraId="0C21306F" w14:textId="77777777" w:rsidTr="002F3BB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6021" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A2A1057" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Textkrper2"/>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Schriftblockgrösse</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> = mind. 1/3 Gesamtbild</w:t>
+              <w:t>Schriftblockgrösse = mind. 1/3 Gesamtbild</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AC19493" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F6DA35E" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="5F6DA35E" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-592165534"/>
                 <w:placeholder>
                   <w:docPart w:val="15C2EC06794C422C9B4082FC6541EACB"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -9652,51 +8693,51 @@
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Gute Lesbarkeit</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="241010BE" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="175F202B" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="175F202B" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="1539232465"/>
                 <w:placeholder>
                   <w:docPart w:val="660A13F4F94143AEBC28B2762F829805"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -9717,51 +8758,51 @@
       <w:tr w:rsidR="006E45BD" w:rsidRPr="007A5C68" w14:paraId="0F8866D8" w14:textId="77777777" w:rsidTr="002F3BB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6021" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E403154" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Neutraler Hintergrund</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FB14A9E" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="3FB14A9E" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-279030433"/>
                 <w:placeholder>
                   <w:docPart w:val="155F9A5D83AC4C018B6E610FEA8C14B0"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -9796,51 +8837,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Mind. 5 Sekunden eingeblendet</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A56FA45" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65CBEB60" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="65CBEB60" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="800883770"/>
                 <w:placeholder>
                   <w:docPart w:val="A59FD3BAE3674597BD9CC34E544E0644"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -9945,51 +8986,51 @@
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1747593" cy="1497490"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40C5DC3D" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="40C5DC3D" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1694763785"/>
                 <w:placeholder>
                   <w:docPart w:val="E50A3DEAF88547EF9253613B43A42C4A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006E45BD" w:rsidRPr="007A5C68">
@@ -10059,67 +9100,51 @@
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Art </w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Abs. </w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 Soll die Werbung lediglich die Marke in Erinnerung rufen, so darf nur der </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> oder zusätzlich der Name der Zulassungsinhaberin erwähnt werden.</w:t>
+              <w:t>1 Soll die Werbung lediglich die Marke in Erinnerung rufen, so darf nur der Präparatename oder zusätzlich der Name der Zulassungsinhaberin erwähnt werden.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="072D5644" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="006E45BD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Art </w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
@@ -10456,71 +9481,51 @@
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bst. </w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>a das Bewerben von Indikationen oder Anwendungsmöglichkeiten, für die es eine (</w:t>
-[...19 lines deleted...]
-              <w:t>)ärztliche Diagnose oder Behandlung braucht</w:t>
+              <w:t>a das Bewerben von Indikationen oder Anwendungsmöglichkeiten, für die es eine (tier)ärztliche Diagnose oder Behandlung braucht</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16D4C9C9" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7C4DE474" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -10637,51 +9642,51 @@
               <w:t xml:space="preserve"> Bst. b</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> jede aufdringliche, marktschreierische Werbung</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="604FBC07" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DED4B1B" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="6DED4B1B" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="321164811"/>
                 <w:placeholder>
                   <w:docPart w:val="7D41A74322354C738AA1F2EEF356E1E5"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -10765,51 +9770,51 @@
               <w:t xml:space="preserve"> Bst. c</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Werbung, die den Anschein erweckt, es handle sich um einen redaktionellen Beitrag</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A512A6E" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06D57EA1" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="06D57EA1" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-496504737"/>
                 <w:placeholder>
                   <w:docPart w:val="1B66121306524E1F833F634EC1A00454"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -10911,51 +9916,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Ausstellungen, Vorträgen, Werbefahrten und dergleichen sowie aufgrund von adressierter Direktwerbung</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CBF167A" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09CE0C15" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="09CE0C15" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="769595857"/>
                 <w:placeholder>
                   <w:docPart w:val="C4333849483C44FE8F376D23F265A450"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -11039,51 +10044,51 @@
               <w:t xml:space="preserve"> Bst. </w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>e die direkte Abgabe von Arzneimittel zum Zwecke der Verkaufsförderung</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A3AEE10" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11CB9848" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="11CB9848" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="707917996"/>
                 <w:placeholder>
                   <w:docPart w:val="E4EB6C0ECAFC497A84A5BEA2776701F3"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -11361,51 +10366,51 @@
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Koppelung an </w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Arzneimittelkauf</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> = zulässig</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F33D353" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="4F33D353" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-71737724"/>
                 <w:placeholder>
                   <w:docPart w:val="855DD485465D49BDA7954C9581870C34"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -11514,71 +10519,51 @@
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Tel, Fax, E-Mail, www, etc. </w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Adressenblock)</w:t>
+              <w:t>(ausserhalb Adressenblock)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20855C7D" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Patientenfeedback</w:t>
             </w:r>
           </w:p>
@@ -11596,51 +10581,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Sonstige</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45B3B86A" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AB6A1C3" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="1AB6A1C3" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-656379894"/>
                 <w:placeholder>
                   <w:docPart w:val="747B6D6FEE9A41FDB9268468D063E0AC"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -11718,51 +10703,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bst. h </w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>die Durchführung von Wettbewerben</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F5ABDA2" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="3F5ABDA2" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="1896552393"/>
                 <w:placeholder>
                   <w:docPart w:val="B7AF878BD28C4628A67A1F1DE3B288DF"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -11921,51 +10906,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bst. d-h </w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>erlaubt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2DEF3096" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="2DEF3096" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="856704538"/>
                 <w:placeholder>
                   <w:docPart w:val="EC5E2755611B4DB9B81DF3DD2058B17F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006E45BD" w:rsidRPr="007A5C68">
@@ -12065,51 +11050,51 @@
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>)ärztliche Untersuchung oder einen chirurgischen Eingriff als überflüssig erscheinen lassen, insbesondere indem sie eine Diagnose anbietet oder eine Behandlung auf dem Korrespondenzweg empfiehlt</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D15DA71" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A69EB02" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="0A69EB02" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="675383749"/>
                 <w:placeholder>
                   <w:docPart w:val="905F93993609465AA8A46944EE2FA2D5"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -12159,51 +11144,51 @@
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bst. b</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> eine garantierte Wirkung des Arzneimittels versprechen oder behaupten, dieses habe keinerlei unerwünschte Wirkungen</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14FAD712" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7619849C" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="7619849C" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1644962951"/>
                 <w:placeholder>
                   <w:docPart w:val="8781BAC25E1D419E893590EA675890FB"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -12253,51 +11238,51 @@
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bst. c </w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>die Erwartung wecken, die Wirkung des Arzneimittels entspreche einer anderen Behandlung oder derjenigen eines anderen Arzneimittels oder sei ihnen überlegen</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3618AA27" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B447474" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="6B447474" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="2007163191"/>
                 <w:placeholder>
                   <w:docPart w:val="EF95E89EF51E45EDB91EA1C508A8CDEA"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -12347,51 +11332,51 @@
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bst. d </w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>die Erwartung wecken, der Zustand eines gesunden Menschen oder Tieres verbessere sich durch die Verwendung des Arzneimittels</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3294F0DB" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16E8DE8C" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="16E8DE8C" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-189541588"/>
                 <w:placeholder>
                   <w:docPart w:val="A9F57B0317494DD18781FEB4A8863581"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -12443,51 +11428,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> Bst. e </w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>die Befürchtung wecken, der Zustand eines gesunden Menschen oder eines gesunden Tieres verschlechtere sich ohne die Anwendung des Arzneimittels</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BB85D2F" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4ADBAC57" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="4ADBAC57" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="2081859901"/>
                 <w:placeholder>
                   <w:docPart w:val="734E9506A6E44B0DA45668A45343F911"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -12522,83 +11507,69 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Art. </w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bst. f</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> sich </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> oder hauptsächlich an Kinder und Jugendliche richten</w:t>
+              <w:t xml:space="preserve"> sich ausschliesslich oder hauptsächlich an Kinder und Jugendliche richten</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3562D959" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C38F43D" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="2C38F43D" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-696934400"/>
                 <w:placeholder>
                   <w:docPart w:val="75B586724C8A470B80E2CDC17F07AD7C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -12632,83 +11603,69 @@
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Art. </w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bst. g</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> wissenschaftliche Veröffentlichungen, klinische Studien, Gutachten, Zeugnisse oder Empfehlungen </w:t>
-[...13 lines deleted...]
-              <w:t>, von im Gesundheitswesen tätigen Personen, von bekannten Persönlichkeiten oder von medizinisch-pharmazeutischen Laien erwähnen oder sich auf solche beziehen</w:t>
+              <w:t xml:space="preserve"> wissenschaftliche Veröffentlichungen, klinische Studien, Gutachten, Zeugnisse oder Empfehlungen von WissenschaftlerInnen, von im Gesundheitswesen tätigen Personen, von bekannten Persönlichkeiten oder von medizinisch-pharmazeutischen Laien erwähnen oder sich auf solche beziehen</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2939E7A3" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D781A3A" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="2D781A3A" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1318412249"/>
                 <w:placeholder>
                   <w:docPart w:val="2A098343DDE64CF08787B139E84E07EA"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -12742,83 +11699,69 @@
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Art. </w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bst. h</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Personen in der Berufskleidung von </w:t>
-[...13 lines deleted...]
-              <w:t>, DrogistInnen oder medizinischen Hilfspersonen oder bei der Ausübung berufsspezifischer medizinischer Tätigkeiten zeigen</w:t>
+              <w:t xml:space="preserve"> Personen in der Berufskleidung von Medizinalpersonen, DrogistInnen oder medizinischen Hilfspersonen oder bei der Ausübung berufsspezifischer medizinischer Tätigkeiten zeigen</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="715F8577" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="789026A8" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="789026A8" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1512752473"/>
                 <w:placeholder>
                   <w:docPart w:val="916F2A6DDBB0419BAF4727C46099353C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -12870,51 +11813,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> Bst. i</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> irreführende, fiktive oder nicht anerkannte Titel oder Auszeichnungen verwenden</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16F65808" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="039BE8BA" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="039BE8BA" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="1099061381"/>
                 <w:placeholder>
                   <w:docPart w:val="1485A8F788B5463F9B5FE5E363102094"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -12975,51 +11918,51 @@
           </w:p>
           <w:p w14:paraId="57DE5F7F" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Cave: Einnahme von Arzneimitteln und angebrochene Primärpackungen dürfen nicht gezeigt werden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="090263A1" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="090263A1" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="300968848"/>
                 <w:placeholder>
                   <w:docPart w:val="A6AA2717BC8641AE82A066B5F1F2C719"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -13071,51 +12014,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> Bst. k</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> angeben oder andeuten die Sicherheit oder Wirksamkeit des Arzneimittels sei darauf zurückzuführen, dass es sich um ein „Naturprodukt“ oder dergleichen handle</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18CCE0D6" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06DA3029" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="06DA3029" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-130012264"/>
                 <w:placeholder>
                   <w:docPart w:val="17CEBAC1F5E44C8EAB6A7E1835870235"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -13149,83 +12092,69 @@
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Art. </w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bst. l</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> mit der Beschreibung oder der Darstellung einer Krankengeschichte zu einer falschen Selbstdiagnose oder zu einer falschen Diagnose durch die </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> verleiten</w:t>
+              <w:t xml:space="preserve"> mit der Beschreibung oder der Darstellung einer Krankengeschichte zu einer falschen Selbstdiagnose oder zu einer falschen Diagnose durch die TierhalterIn verleiten</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14317360" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4823ED29" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="4823ED29" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-2007657345"/>
                 <w:placeholder>
                   <w:docPart w:val="503F890AAACD4E1083D4F78E41E22C55"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -13278,51 +12207,51 @@
               <w:t xml:space="preserve"> Bst. m</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> in missbräuchlicher, Besorgnis erregender oder irreführender Weise bildliche Darstellungen verwenden von Veränderungen, die der menschliche oder der tierische Körper oder Teile davon auf Grund von Krankheiten oder Körperschäden oder auf Grund der Wirkung eines Arzneimittels erlitten haben</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24E2F925" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:ind w:left="357"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="327CBE09" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="327CBE09" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="1583793036"/>
                 <w:placeholder>
                   <w:docPart w:val="08EF4C76B04C4E11B4886D8DAC2BFA32"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -13374,51 +12303,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> Bst. n</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> die Zahl der behandelten Personen oder der behandelten Tiere angeben</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B1BA290" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E38515D" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="7E38515D" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="631212713"/>
                 <w:placeholder>
                   <w:docPart w:val="151BD10BBE52437498B872B30C041167"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -13476,51 +12405,51 @@
             </w:r>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Wendungen gebrauchen, die Angst erzeugen</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2777852D" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:ind w:left="357"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F3CCBD1" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="2F3CCBD1" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-425958903"/>
                 <w:placeholder>
                   <w:docPart w:val="4A24277AD7EE465D87BEAD8EB4944C21"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -13585,163 +12514,138 @@
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Art. 23 Abs. 1 Publikumswerbung gemäss Art. 15 Bst. a und c AWV, und auch Werbung im Radio, am Fernsehen und im Kino, ist dem Institut vor dem Erscheinen zur Bewilligung nur dann einzureichen, wenn folgende zwei Punkte kumulativ erfüllt werden:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A97363D" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="006E45BD" w:rsidRDefault="006E45BD" w:rsidP="006E45BD">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:before="160" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E45BD">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">Das zu bewerbende Arzneimittel stammt aus einer der folgenden Arzneimittelgruppen: Analgetika, Schlafmittel, Sedativa, </w:t>
-[...25 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Das zu bewerbende Arzneimittel stammt aus einer der folgenden Arzneimittelgruppen: Analgetika, Schlafmittel, Sedativa, Laxantia oder Anorexika</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="2608A31F" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="006E45BD" w:rsidRDefault="006E45BD" w:rsidP="006E45BD">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:before="160" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E45BD">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Für dieses Arzneimittel ist ein Missbrauchs- oder Abhängigkeitspotential in der Arzneimittelinformation erwähnt.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34669163" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="00097676" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5DE4547C" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="5DE4547C" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="1654487392"/>
                 <w:placeholder>
                   <w:docPart w:val="4BFEEC33E6D6425381DF95934FD367A9"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006E45BD" w:rsidRPr="007A5C68">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>°°°°°</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E45BD" w:rsidRPr="00B5316A" w14:paraId="7B9A2519" w14:textId="77777777" w:rsidTr="002F3BB0">
+      <w:tr w:rsidR="006E45BD" w:rsidRPr="00D469F6" w14:paraId="7B9A2519" w14:textId="77777777" w:rsidTr="002F3BB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6021" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="19CF96C1" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:ind w:hanging="212"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>AAWV – Übergangsbestimmung</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BD7351E" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
@@ -13825,51 +12729,51 @@
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5F8361FD" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="006E45BD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5C68">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Bemerkungen: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E530E29" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="00B5316A" w:rsidP="002F3BB0">
+          <w:p w14:paraId="4E530E29" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="007A5C68" w:rsidRDefault="005243CD" w:rsidP="002F3BB0">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="de-DE" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="1065217626"/>
                 <w:placeholder>
                   <w:docPart w:val="9527BA4C6314449C926364CD23014EBF"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -14018,246 +12922,284 @@
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
           </w:tcPr>
           <w:p w14:paraId="086159C4" w14:textId="77777777" w:rsidR="00824B94" w:rsidRDefault="00824B94" w:rsidP="00AA4D3D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Beschreibung</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
           </w:tcPr>
           <w:p w14:paraId="19BD711F" w14:textId="77777777" w:rsidR="00824B94" w:rsidRPr="00EB7606" w:rsidRDefault="00824B94" w:rsidP="00AA4D3D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>sig</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00547A0E" w:rsidRPr="00547A0E" w14:paraId="05D3DD75" w14:textId="77777777" w:rsidTr="00AA4D3D">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="415"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5783BEA9" w14:textId="044218F7" w:rsidR="00547A0E" w:rsidRDefault="00547A0E" w:rsidP="00AA4D3D">
+            <w:r>
+              <w:t>5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74363448" w14:textId="07392B24" w:rsidR="00547A0E" w:rsidRDefault="00547A0E" w:rsidP="006E45BD">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Aktuelle Tel.Nummer auf Titelseite angepasst</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E8094A8" w14:textId="470C70C6" w:rsidR="00547A0E" w:rsidRDefault="00547A0E" w:rsidP="00AA4D3D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>wek</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00824B94" w:rsidRPr="006E45BD" w14:paraId="1271A74E" w14:textId="77777777" w:rsidTr="00AA4D3D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="415"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="689088B6" w14:textId="238978A1" w:rsidR="00824B94" w:rsidRPr="003C6EF7" w:rsidRDefault="006E45BD" w:rsidP="00AA4D3D">
             <w:r>
               <w:t>5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BD9AB8D" w14:textId="184B919B" w:rsidR="00824B94" w:rsidRPr="006E45BD" w:rsidRDefault="006E45BD" w:rsidP="006E45BD">
             <w:pPr>
               <w:pStyle w:val="StandardWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Neues Layout, keine inhaltlichen Anpassungen zur Vorversion. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3896F63F" w14:textId="3B4E6FF6" w:rsidR="00824B94" w:rsidRPr="006E45BD" w:rsidRDefault="006E45BD" w:rsidP="00AA4D3D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>tsj</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E45BD" w:rsidRPr="00207737" w14:paraId="59FB3D09" w14:textId="77777777" w:rsidTr="00AA4D3D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="415"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3291D1DC" w14:textId="529ECDE5" w:rsidR="006E45BD" w:rsidRPr="003C6EF7" w:rsidRDefault="006E45BD" w:rsidP="006E45BD">
             <w:r>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00EF51FD">
               <w:t>.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F2CB7DF" w14:textId="2209F327" w:rsidR="006E45BD" w:rsidRPr="006E45BD" w:rsidRDefault="006E45BD" w:rsidP="006E45BD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E45BD">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Art. 16 Abs. 4 Anpreisung als „neu“ -&gt; neue Frist (18 Mte.) –Stand 01.01.2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11969C6A" w14:textId="72C1E812" w:rsidR="006E45BD" w:rsidRPr="00207737" w:rsidRDefault="006E45BD" w:rsidP="006E45BD">
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>sra</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E45BD" w:rsidRPr="00207737" w14:paraId="2EDA8FF3" w14:textId="77777777" w:rsidTr="00B7331A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="415"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="532245F0" w14:textId="723DED84" w:rsidR="006E45BD" w:rsidRPr="003C6EF7" w:rsidRDefault="006E45BD" w:rsidP="006E45BD">
             <w:r w:rsidRPr="0019093F">
               <w:t>4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64E1E300" w14:textId="11D13060" w:rsidR="006E45BD" w:rsidRPr="006E45BD" w:rsidRDefault="006E45BD" w:rsidP="006E45BD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0019093F">
-              <w:t>Anpassung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> an HMG II</w:t>
+              <w:t>Anpassung an HMG II</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48CE5689" w14:textId="21399736" w:rsidR="006E45BD" w:rsidRDefault="006E45BD" w:rsidP="006E45BD">
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0019093F">
-              <w:t>pej</w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>pej/sra</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E45BD" w:rsidRPr="00207737" w14:paraId="63E4F47C" w14:textId="77777777" w:rsidTr="00B7331A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="415"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20F67E33" w14:textId="4CCDD7F0" w:rsidR="006E45BD" w:rsidRPr="003C6EF7" w:rsidRDefault="006E45BD" w:rsidP="006E45BD">
             <w:r w:rsidRPr="0019093F">
               <w:t>04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14308,57 +13250,52 @@
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62AB434E" w14:textId="54996E21" w:rsidR="006E45BD" w:rsidRPr="006E45BD" w:rsidRDefault="006E45BD" w:rsidP="006E45BD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E45BD">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Anpassung an die Teilrevision AWV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F41E299" w14:textId="1D22BD56" w:rsidR="006E45BD" w:rsidRPr="0019093F" w:rsidRDefault="006E45BD" w:rsidP="006E45BD">
             <w:r w:rsidRPr="0019093F">
-              <w:t>mc/</w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>mc/sca</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E45BD" w:rsidRPr="00207737" w14:paraId="2C346274" w14:textId="77777777" w:rsidTr="00B7331A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="415"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C7E5EA3" w14:textId="77777777" w:rsidR="006E45BD" w:rsidRPr="003C6EF7" w:rsidRDefault="006E45BD" w:rsidP="006E45BD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="770167F5" w14:textId="70B1BED3" w:rsidR="006E45BD" w:rsidRPr="006E45BD" w:rsidRDefault="006E45BD" w:rsidP="006E45BD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
@@ -14382,76 +13319,76 @@
               <w:t>wis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2D2C1BB3" w14:textId="77777777" w:rsidR="00824B94" w:rsidRDefault="00824B94" w:rsidP="00824B94"/>
     <w:p w14:paraId="102F7CFE" w14:textId="77777777" w:rsidR="00C87E71" w:rsidRPr="00C87E71" w:rsidRDefault="00C87E71" w:rsidP="00824B94"/>
     <w:sectPr w:rsidR="00C87E71" w:rsidRPr="00C87E71" w:rsidSect="00C16FA7">
       <w:headerReference w:type="default" r:id="rId22"/>
       <w:footerReference w:type="default" r:id="rId23"/>
       <w:headerReference w:type="first" r:id="rId24"/>
       <w:footerReference w:type="first" r:id="rId25"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1701" w:right="851" w:bottom="851" w:left="1134" w:header="397" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:formProt w:val="0"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DAD82FC" w14:textId="77777777" w:rsidR="00392733" w:rsidRDefault="00392733" w:rsidP="00462E38">
+    <w:p w14:paraId="568E6CCF" w14:textId="77777777" w:rsidR="005243CD" w:rsidRDefault="005243CD" w:rsidP="00462E38">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12A3126B" w14:textId="77777777" w:rsidR="00392733" w:rsidRDefault="00392733" w:rsidP="00462E38">
+    <w:p w14:paraId="30C330F9" w14:textId="77777777" w:rsidR="005243CD" w:rsidRDefault="005243CD" w:rsidP="00462E38">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -14461,52 +13398,52 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6BEC2D12" w14:textId="4781D4CA" w:rsidR="00744EAE" w:rsidRPr="00AD77B5" w:rsidRDefault="00B5316A" w:rsidP="00D506C0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6BEC2D12" w14:textId="3A80DA5C" w:rsidR="00744EAE" w:rsidRPr="00AD77B5" w:rsidRDefault="005243CD" w:rsidP="00D506C0">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9922"/>
       </w:tabs>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:alias w:val="Ident Nr"/>
         <w:tag w:val="SMC_DLS_Ident_Nr"/>
         <w:id w:val="-1014307396"/>
         <w:placeholder>
           <w:docPart w:val="1A596276F52D438294EBCD72606041A7"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='cc849c59-bc9e-4bc8-a07b-479ec9147289' xmlns:ns4='d7a92f3c-c538-4008-b985-066beffc4d06' xmlns:ns5='http://schemas.microsoft.com/sharepoint/v3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:SMC_DLS_Ident_Nr[1]" w:storeItemID="{5445362A-2974-4197-A873-9F0997F4849B}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
@@ -14587,120 +13524,120 @@
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:alias w:val="Dok Version"/>
         <w:tag w:val="SMC_DLS_DocVer"/>
         <w:id w:val="-35204642"/>
         <w:placeholder>
           <w:docPart w:val="75540B29684649E2ABB357B20AE9584C"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='cc849c59-bc9e-4bc8-a07b-479ec9147289' xmlns:ns4='d7a92f3c-c538-4008-b985-066beffc4d06' xmlns:ns5='http://schemas.microsoft.com/sharepoint/v3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:SMC_DLS_DocVer[1]" w:storeItemID="{5445362A-2974-4197-A873-9F0997F4849B}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="006E45BD">
+        <w:r w:rsidR="00547A0E">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
           </w:rPr>
-          <w:t>5.1</w:t>
+          <w:t>5.2</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00B05BF2">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00C87E71">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
       </w:rPr>
       <w:t>|</w:t>
     </w:r>
     <w:r w:rsidR="00B05BF2">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:alias w:val="Gültig ab"/>
         <w:tag w:val="SMC_DLS_Valid_From"/>
         <w:id w:val="233817338"/>
         <w:placeholder>
           <w:docPart w:val="C62CBF7FBBDE4C11B988C68BE97B05E4"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='cc849c59-bc9e-4bc8-a07b-479ec9147289' xmlns:ns4='d7a92f3c-c538-4008-b985-066beffc4d06' xmlns:ns5='http://schemas.microsoft.com/sharepoint/v3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:SMC_DLS_Valid_From[1]" w:storeItemID="{5445362A-2974-4197-A873-9F0997F4849B}"/>
-        <w:date w:fullDate="2024-06-17T00:00:00Z">
+        <w:date w:fullDate="2026-07-16T00:00:00Z">
           <w:dateFormat w:val="dd.MM.yyyy"/>
           <w:lid w:val="de-CH"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="006E45BD">
+        <w:r w:rsidR="00F0750D">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="de-CH" w:eastAsia="de-DE"/>
           </w:rPr>
-          <w:t>17.06.2024</w:t>
+          <w:t>16.07.2026</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00B05BF2">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00B05BF2">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00D31DDF">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:sz w:val="16"/>
@@ -14784,119 +13721,179 @@
     </w:r>
     <w:r w:rsidR="009A1186">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="00D31DDF">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="71E0400E" w14:textId="77777777" w:rsidR="00A6562C" w:rsidRPr="00FA0E0D" w:rsidRDefault="00FA0E0D" w:rsidP="00FA0E0D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="71E0400E" w14:textId="10F40CB0" w:rsidR="00A6562C" w:rsidRPr="00FA0E0D" w:rsidRDefault="00FA0E0D" w:rsidP="00FA0E0D">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="851"/>
         <w:tab w:val="left" w:pos="5670"/>
         <w:tab w:val="right" w:pos="9709"/>
       </w:tabs>
       <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00516A17">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
       </w:rPr>
-      <w:t xml:space="preserve">Swissmedic | Hallerstrasse 7 | 3012 Bern | www.swissmedic.ch | Tel. +41 58 462 02 11 | </w:t>
+      <w:t>Swissmedic | Hallerstrasse 7 | 3012 Bern | www.swissmedic.ch | Tel. +41 58 4</w:t>
+    </w:r>
+    <w:r w:rsidR="00547A0E">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+      </w:rPr>
+      <w:t>14</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00516A17">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 0</w:t>
+    </w:r>
+    <w:r w:rsidR="00547A0E">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+      </w:rPr>
+      <w:t>8</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00516A17">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00547A0E">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+      </w:rPr>
+      <w:t>00</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00516A17">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:bookmarkStart w:id="0" w:name="_Hlk130571204"/>
     <w:r w:rsidRPr="00516A17">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
       </w:rPr>
       <w:t>anfragen@swissmedic.ch</w:t>
     </w:r>
     <w:bookmarkEnd w:id="0"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5051E88A" w14:textId="77777777" w:rsidR="00392733" w:rsidRDefault="00392733" w:rsidP="00462E38">
+    <w:p w14:paraId="57112F93" w14:textId="77777777" w:rsidR="005243CD" w:rsidRDefault="005243CD" w:rsidP="00462E38">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="101B5F7A" w14:textId="77777777" w:rsidR="00392733" w:rsidRDefault="00392733" w:rsidP="00462E38">
+    <w:p w14:paraId="43C88422" w14:textId="77777777" w:rsidR="005243CD" w:rsidRDefault="005243CD" w:rsidP="00462E38">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2D4F8FCC" w14:textId="77777777" w:rsidR="008E3078" w:rsidRPr="00CD0790" w:rsidRDefault="00520880" w:rsidP="00CD0790">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D79F3AF" wp14:editId="4A868B1E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
@@ -14950,51 +13947,51 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6C7EFCFB" w14:textId="77777777" w:rsidR="00F41C5D" w:rsidRPr="004B7699" w:rsidRDefault="00FD4685" w:rsidP="00F41C5D">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r w:rsidRPr="00CD0790">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2693D232" wp14:editId="0FF388E8">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-723265</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-254000</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7560000" cy="522155"/>
           <wp:effectExtent l="0" t="0" r="3175" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="7" name="Grafik 7" descr="M:\ORG\INFR\OSS\INTERN\Vorgabenmanagement\00_VMS\00_Tagesgeschäft\11_Tickets_Supportanfragen_2021\Reports neues Layout\Kopfzeile_Assessment-Report.png"/>
@@ -15031,51 +14028,51 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FA728D64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="62223058"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -16837,379 +15834,391 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1943145741">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="255526830">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1377857266">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1724711763">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1948460226">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1020818795">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="916398814">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1028095874">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1020476959">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="51319382">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="20252947">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1734423776">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="189799370">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1493178084">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="2100062163">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1810437531">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="684941846">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="772243297">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="978194855">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1309630349">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="343366003">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1445535422">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1647322997">
     <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removeDateAndTime/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AE7EB0"/>
     <w:rsid w:val="000123FE"/>
     <w:rsid w:val="00027397"/>
     <w:rsid w:val="000546E9"/>
     <w:rsid w:val="00092255"/>
     <w:rsid w:val="000A7BD1"/>
     <w:rsid w:val="000C5A67"/>
     <w:rsid w:val="000D3052"/>
     <w:rsid w:val="000D31C0"/>
     <w:rsid w:val="000E0F80"/>
     <w:rsid w:val="000F152C"/>
     <w:rsid w:val="001000CF"/>
     <w:rsid w:val="00101363"/>
     <w:rsid w:val="001157AF"/>
     <w:rsid w:val="00164435"/>
     <w:rsid w:val="001A1B07"/>
     <w:rsid w:val="001B32A7"/>
     <w:rsid w:val="001C35CE"/>
     <w:rsid w:val="001C4A5D"/>
     <w:rsid w:val="001F0C77"/>
     <w:rsid w:val="001F45D9"/>
     <w:rsid w:val="00216B16"/>
     <w:rsid w:val="0023021B"/>
     <w:rsid w:val="00231ED5"/>
     <w:rsid w:val="00236261"/>
     <w:rsid w:val="002462BF"/>
+    <w:rsid w:val="00267589"/>
     <w:rsid w:val="00274829"/>
     <w:rsid w:val="00275C28"/>
     <w:rsid w:val="00286552"/>
     <w:rsid w:val="002C2A9C"/>
     <w:rsid w:val="002C5AD7"/>
+    <w:rsid w:val="002D2977"/>
     <w:rsid w:val="002F1769"/>
     <w:rsid w:val="003046C7"/>
     <w:rsid w:val="00307BD5"/>
     <w:rsid w:val="00310B2A"/>
     <w:rsid w:val="0031273A"/>
     <w:rsid w:val="00312903"/>
     <w:rsid w:val="0034675B"/>
+    <w:rsid w:val="0034675F"/>
     <w:rsid w:val="00375176"/>
     <w:rsid w:val="00392733"/>
     <w:rsid w:val="003A77CC"/>
     <w:rsid w:val="003E7490"/>
     <w:rsid w:val="003F2ED8"/>
     <w:rsid w:val="0040339E"/>
     <w:rsid w:val="004411DF"/>
     <w:rsid w:val="00451B14"/>
     <w:rsid w:val="0045686A"/>
     <w:rsid w:val="004603B9"/>
     <w:rsid w:val="0046258B"/>
     <w:rsid w:val="00462E38"/>
     <w:rsid w:val="004C7E5F"/>
     <w:rsid w:val="004D28D6"/>
     <w:rsid w:val="004E4A67"/>
-    <w:rsid w:val="004F462A"/>
     <w:rsid w:val="00503606"/>
     <w:rsid w:val="00504D6A"/>
     <w:rsid w:val="00520880"/>
+    <w:rsid w:val="005243CD"/>
     <w:rsid w:val="0054128D"/>
+    <w:rsid w:val="00547A0E"/>
     <w:rsid w:val="00551FD7"/>
     <w:rsid w:val="00554492"/>
     <w:rsid w:val="00570C71"/>
     <w:rsid w:val="00591337"/>
     <w:rsid w:val="005923A3"/>
     <w:rsid w:val="005A4058"/>
+    <w:rsid w:val="005C6633"/>
     <w:rsid w:val="005E0351"/>
     <w:rsid w:val="005E406C"/>
     <w:rsid w:val="005F582C"/>
     <w:rsid w:val="00614DE0"/>
     <w:rsid w:val="00660B32"/>
     <w:rsid w:val="006652DC"/>
     <w:rsid w:val="00684787"/>
+    <w:rsid w:val="006D106C"/>
     <w:rsid w:val="006D55CB"/>
     <w:rsid w:val="006E45BD"/>
     <w:rsid w:val="006F6BD6"/>
     <w:rsid w:val="006F7405"/>
     <w:rsid w:val="007064AF"/>
     <w:rsid w:val="00715F82"/>
     <w:rsid w:val="0072401D"/>
     <w:rsid w:val="00744EAE"/>
     <w:rsid w:val="00776F4B"/>
     <w:rsid w:val="00781D0B"/>
     <w:rsid w:val="00787FE7"/>
     <w:rsid w:val="007A3A07"/>
     <w:rsid w:val="007C059E"/>
     <w:rsid w:val="007E36D6"/>
     <w:rsid w:val="007F2AA9"/>
     <w:rsid w:val="007F4BC4"/>
     <w:rsid w:val="008111C6"/>
     <w:rsid w:val="00824B94"/>
     <w:rsid w:val="008353D1"/>
     <w:rsid w:val="00842C1C"/>
     <w:rsid w:val="00852492"/>
     <w:rsid w:val="00871CFB"/>
     <w:rsid w:val="00891D09"/>
     <w:rsid w:val="00894BE6"/>
     <w:rsid w:val="008A0940"/>
     <w:rsid w:val="008A2B10"/>
     <w:rsid w:val="008A615C"/>
     <w:rsid w:val="008C3F7D"/>
+    <w:rsid w:val="008E01B7"/>
     <w:rsid w:val="008E3078"/>
     <w:rsid w:val="008E4E63"/>
     <w:rsid w:val="00952166"/>
     <w:rsid w:val="00952EC6"/>
     <w:rsid w:val="009762CC"/>
     <w:rsid w:val="0097673D"/>
     <w:rsid w:val="00980F49"/>
     <w:rsid w:val="0098311A"/>
     <w:rsid w:val="009A1186"/>
     <w:rsid w:val="009B42E7"/>
     <w:rsid w:val="009B4DE4"/>
     <w:rsid w:val="00A00B56"/>
     <w:rsid w:val="00A01F41"/>
+    <w:rsid w:val="00A03F9D"/>
     <w:rsid w:val="00A07F2C"/>
     <w:rsid w:val="00A112AA"/>
     <w:rsid w:val="00A3563E"/>
     <w:rsid w:val="00A55BC6"/>
     <w:rsid w:val="00A62FDA"/>
     <w:rsid w:val="00A6363B"/>
     <w:rsid w:val="00A6562C"/>
     <w:rsid w:val="00A72A65"/>
     <w:rsid w:val="00AA6B33"/>
     <w:rsid w:val="00AD4B06"/>
     <w:rsid w:val="00AD75E4"/>
     <w:rsid w:val="00AE23CD"/>
     <w:rsid w:val="00AE7EB0"/>
     <w:rsid w:val="00B05BF2"/>
+    <w:rsid w:val="00B17362"/>
     <w:rsid w:val="00B37D9E"/>
     <w:rsid w:val="00B4653A"/>
-    <w:rsid w:val="00B5316A"/>
     <w:rsid w:val="00B70945"/>
     <w:rsid w:val="00B711BD"/>
     <w:rsid w:val="00B96838"/>
     <w:rsid w:val="00BB42AA"/>
+    <w:rsid w:val="00BF0B52"/>
     <w:rsid w:val="00C03AD1"/>
     <w:rsid w:val="00C12498"/>
     <w:rsid w:val="00C14AB6"/>
     <w:rsid w:val="00C16FA7"/>
     <w:rsid w:val="00C25CE5"/>
     <w:rsid w:val="00C60E49"/>
     <w:rsid w:val="00C744AE"/>
     <w:rsid w:val="00C87E71"/>
     <w:rsid w:val="00C9557B"/>
     <w:rsid w:val="00CA0534"/>
     <w:rsid w:val="00CC7D7F"/>
     <w:rsid w:val="00CD0790"/>
     <w:rsid w:val="00CD6C9E"/>
     <w:rsid w:val="00D02902"/>
     <w:rsid w:val="00D03BCE"/>
     <w:rsid w:val="00D17C52"/>
     <w:rsid w:val="00D31DDF"/>
     <w:rsid w:val="00D33058"/>
     <w:rsid w:val="00D35392"/>
+    <w:rsid w:val="00D469F6"/>
     <w:rsid w:val="00D506C0"/>
     <w:rsid w:val="00D557CC"/>
     <w:rsid w:val="00D5789D"/>
     <w:rsid w:val="00D63A88"/>
     <w:rsid w:val="00D65ADD"/>
     <w:rsid w:val="00D85A40"/>
     <w:rsid w:val="00D86F86"/>
     <w:rsid w:val="00DA2EEB"/>
     <w:rsid w:val="00DA6696"/>
     <w:rsid w:val="00DB479B"/>
     <w:rsid w:val="00DB686D"/>
     <w:rsid w:val="00DE07FA"/>
     <w:rsid w:val="00DE6510"/>
     <w:rsid w:val="00DF44A3"/>
     <w:rsid w:val="00E01775"/>
     <w:rsid w:val="00E05D0C"/>
     <w:rsid w:val="00E1511C"/>
     <w:rsid w:val="00E21A01"/>
+    <w:rsid w:val="00E23C66"/>
     <w:rsid w:val="00E33963"/>
     <w:rsid w:val="00E524A1"/>
     <w:rsid w:val="00E53C31"/>
     <w:rsid w:val="00E61773"/>
     <w:rsid w:val="00E72589"/>
     <w:rsid w:val="00ED2A4B"/>
     <w:rsid w:val="00EE4971"/>
     <w:rsid w:val="00EE5AB5"/>
     <w:rsid w:val="00EF51FD"/>
+    <w:rsid w:val="00F0750D"/>
     <w:rsid w:val="00F2280E"/>
     <w:rsid w:val="00F25AE0"/>
     <w:rsid w:val="00F25C24"/>
     <w:rsid w:val="00F31231"/>
     <w:rsid w:val="00F32C94"/>
     <w:rsid w:val="00F37611"/>
     <w:rsid w:val="00F41C5D"/>
     <w:rsid w:val="00F47E58"/>
     <w:rsid w:val="00F670BD"/>
     <w:rsid w:val="00F754C7"/>
+    <w:rsid w:val="00F903B3"/>
     <w:rsid w:val="00FA0E0D"/>
     <w:rsid w:val="00FD4685"/>
     <w:rsid w:val="00FE2589"/>
     <w:rsid w:val="00FF362F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5053EB49"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{113747BB-0130-447F-B1FA-B687B1942B21}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -18501,93 +17510,107 @@
     <w:link w:val="Funotentext"/>
     <w:semiHidden/>
     <w:rsid w:val="006E45BD"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="StandardWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006E45BD"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="berarbeitung">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00547A0E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1941377376">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.swissmedic.ch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.swissmedic.ch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.swissmedicinfo.ch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1A596276F52D438294EBCD72606041A7"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7185BA3D-BB31-47F2-BA59-2979E1A226CC}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CF6D5B" w:rsidRDefault="005E6D1E">
           <w:r w:rsidRPr="00D17935">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>[Ident Nr]</w:t>
           </w:r>
         </w:p>
@@ -21673,189 +20696,211 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{07355F04-ED5B-485E-AD0E-74D19ACBA481}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00511096" w:rsidRDefault="00E2592B" w:rsidP="00E2592B">
           <w:pPr>
             <w:pStyle w:val="9527BA4C6314449C926364CD23014EBF"/>
           </w:pPr>
           <w:r w:rsidRPr="00D37546">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BC0B90"/>
     <w:rsid w:val="00003954"/>
     <w:rsid w:val="00054E3B"/>
     <w:rsid w:val="00074350"/>
     <w:rsid w:val="000C0454"/>
     <w:rsid w:val="000E76A6"/>
     <w:rsid w:val="002A7E97"/>
+    <w:rsid w:val="002D638B"/>
     <w:rsid w:val="003129BC"/>
+    <w:rsid w:val="0034675F"/>
     <w:rsid w:val="003516B4"/>
     <w:rsid w:val="00380D30"/>
     <w:rsid w:val="00384D68"/>
     <w:rsid w:val="00427663"/>
     <w:rsid w:val="004A30B1"/>
     <w:rsid w:val="004A3602"/>
     <w:rsid w:val="00511096"/>
     <w:rsid w:val="005463BA"/>
     <w:rsid w:val="005A25E0"/>
     <w:rsid w:val="005C6CB5"/>
     <w:rsid w:val="005E6D1E"/>
     <w:rsid w:val="00607FB2"/>
     <w:rsid w:val="0065213E"/>
     <w:rsid w:val="00660131"/>
+    <w:rsid w:val="006D106C"/>
+    <w:rsid w:val="007815C7"/>
     <w:rsid w:val="0081152A"/>
     <w:rsid w:val="0083119D"/>
     <w:rsid w:val="0087206E"/>
+    <w:rsid w:val="008E01B7"/>
     <w:rsid w:val="00916C65"/>
+    <w:rsid w:val="009A2EFA"/>
     <w:rsid w:val="009E23BF"/>
     <w:rsid w:val="00A03673"/>
+    <w:rsid w:val="00A03F9D"/>
     <w:rsid w:val="00A871D4"/>
     <w:rsid w:val="00B92FE6"/>
+    <w:rsid w:val="00BA6C72"/>
     <w:rsid w:val="00BC0B90"/>
     <w:rsid w:val="00BF4556"/>
     <w:rsid w:val="00C1013B"/>
     <w:rsid w:val="00CF6D5B"/>
     <w:rsid w:val="00D931F0"/>
     <w:rsid w:val="00DA066B"/>
     <w:rsid w:val="00DE38AF"/>
     <w:rsid w:val="00DF002B"/>
+    <w:rsid w:val="00E23C66"/>
     <w:rsid w:val="00E2592B"/>
     <w:rsid w:val="00E37CEC"/>
     <w:rsid w:val="00E43487"/>
+    <w:rsid w:val="00E7473A"/>
     <w:rsid w:val="00EE0ACC"/>
     <w:rsid w:val="00F35443"/>
     <w:rsid w:val="00FE253D"/>
     <w:rsid w:val="00FE3AF5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -22714,51 +21759,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="08EF4C76B04C4E11B4886D8DAC2BFA32">
     <w:name w:val="08EF4C76B04C4E11B4886D8DAC2BFA32"/>
     <w:rsid w:val="00E2592B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="151BD10BBE52437498B872B30C041167">
     <w:name w:val="151BD10BBE52437498B872B30C041167"/>
     <w:rsid w:val="00E2592B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A24277AD7EE465D87BEAD8EB4944C21">
     <w:name w:val="4A24277AD7EE465D87BEAD8EB4944C21"/>
     <w:rsid w:val="00E2592B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4BFEEC33E6D6425381DF95934FD367A9">
     <w:name w:val="4BFEEC33E6D6425381DF95934FD367A9"/>
     <w:rsid w:val="00E2592B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9527BA4C6314449C926364CD23014EBF">
     <w:name w:val="9527BA4C6314449C926364CD23014EBF"/>
     <w:rsid w:val="00E2592B"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -23002,56 +22047,135 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>VmsDocumentItemEventReceiverItemAdding</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>1</Type>
+    <SequenceNumber>100</SequenceNumber>
+    <Url/>
+    <Assembly>GridSoft.Swissmedic.Vms, Version=1.0.0.0, Culture=neutral, PublicKeyToken=29cfa9dde92e5583</Assembly>
+    <Class>GridSoft.Swissmedic.Vms.VmsDocumentItemEventReceiver</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>VmsDocumentItemEventReceiverItemAdded</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>100</SequenceNumber>
+    <Url/>
+    <Assembly>GridSoft.Swissmedic.Vms, Version=1.0.0.0, Culture=neutral, PublicKeyToken=29cfa9dde92e5583</Assembly>
+    <Class>GridSoft.Swissmedic.Vms.VmsDocumentItemEventReceiver</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>VmsDocumentItemEventReceiverItemUpdating</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>2</Type>
+    <SequenceNumber>100</SequenceNumber>
+    <Url/>
+    <Assembly>GridSoft.Swissmedic.Vms, Version=1.0.0.0, Culture=neutral, PublicKeyToken=29cfa9dde92e5583</Assembly>
+    <Class>GridSoft.Swissmedic.Vms.VmsDocumentItemEventReceiver</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>VmsDocumentItemEventReceiverItemUpdated</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>100</SequenceNumber>
+    <Url/>
+    <Assembly>GridSoft.Swissmedic.Vms, Version=1.0.0.0, Culture=neutral, PublicKeyToken=29cfa9dde92e5583</Assembly>
+    <Class>GridSoft.Swissmedic.Vms.VmsDocumentItemEventReceiver</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>VmsDocumentItemEventReceiverItemDeleting</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>3</Type>
+    <SequenceNumber>100</SequenceNumber>
+    <Url/>
+    <Assembly>GridSoft.Swissmedic.Vms, Version=1.0.0.0, Culture=neutral, PublicKeyToken=29cfa9dde92e5583</Assembly>
+    <Class>GridSoft.Swissmedic.Vms.VmsDocumentItemEventReceiver</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>VmsDocumentItemEventReceiverItemFileMoving</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>9</Type>
+    <SequenceNumber>100</SequenceNumber>
+    <Url/>
+    <Assembly>GridSoft.Swissmedic.Vms, Version=1.0.0.0, Culture=neutral, PublicKeyToken=29cfa9dde92e5583</Assembly>
+    <Class>GridSoft.Swissmedic.Vms.VmsDocumentItemEventReceiver</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>VmsDocumentItemEventReceiverItemFileMoved</Name>
+    <Synchronization>Asynchronous</Synchronization>
+    <Type>10009</Type>
+    <SequenceNumber>100</SequenceNumber>
+    <Url/>
+    <Assembly>GridSoft.Swissmedic.Vms, Version=1.0.0.0, Culture=neutral, PublicKeyToken=29cfa9dde92e5583</Assembly>
+    <Class>GridSoft.Swissmedic.Vms.VmsDocumentItemEventReceiver</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Swissmedic VMS Dokument" ma:contentTypeID="0x0101004EB300D2B8D94E78948B9E044ED82CF2004A42B1183FDAE7448BCF0CA5E93E5228" ma:contentTypeVersion="19" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="266d88682af0eccd08239c201f1eee21">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="cc849c59-bc9e-4bc8-a07b-479ec9147289" xmlns:ns3="d7a92f3c-c538-4008-b985-066beffc4d06" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8a09e489f017b88eb38a91083a4a3f84" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Swissmedic VMS Dokument" ma:contentTypeID="0x0101004EB300D2B8D94E78948B9E044ED82CF2004A42B1183FDAE7448BCF0CA5E93E5228" ma:contentTypeVersion="19" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="1ddbe8f46b7d11a367f549cb8addfa86">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="cc849c59-bc9e-4bc8-a07b-479ec9147289" xmlns:ns3="d7a92f3c-c538-4008-b985-066beffc4d06" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d16367c6873130c9202ee8de3910ce26" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="cc849c59-bc9e-4bc8-a07b-479ec9147289"/>
     <xsd:import namespace="d7a92f3c-c538-4008-b985-066beffc4d06"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SMC_DLS_Valid_From" minOccurs="0"/>
                 <xsd:element ref="ns2:SMC_DLS_Author" minOccurs="0"/>
                 <xsd:element ref="ns2:SMC_DLS_Verifiers_Consultation" minOccurs="0"/>
                 <xsd:element ref="ns2:SMC_DLS_Verifier_Content" minOccurs="0"/>
                 <xsd:element ref="ns2:SMC_DLS_Approver" minOccurs="0"/>
                 <xsd:element ref="ns3:SMC_VMS_Intranet" minOccurs="0"/>
                 <xsd:element ref="ns2:SMC_DLS_Internet" minOccurs="0"/>
                 <xsd:element ref="ns3:SMC_VMS_Internet_Date" minOccurs="0"/>
                 <xsd:element ref="ns3:SMC_VMS_Internet_Urls" minOccurs="0"/>
                 <xsd:element ref="ns3:SMC_VMS_Internet_Note" minOccurs="0"/>
                 <xsd:element ref="ns3:SMC_VMS_Internet_DocProt" minOccurs="0"/>
                 <xsd:element ref="ns3:SMC_VMS_Author_Short" minOccurs="0"/>
                 <xsd:element ref="ns3:SMC_VMS_Authored" minOccurs="0"/>
                 <xsd:element ref="ns3:SMC_VMS_StatusMitverfassung" minOccurs="0"/>
                 <xsd:element ref="ns3:SMC_VMS_Mitverfassung" minOccurs="0"/>
                 <xsd:element ref="ns3:SMC_VMS_Verifier_Content_Short" minOccurs="0"/>
@@ -23627,379 +22751,298 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...78 lines deleted...]
-</spe:Receivers>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <SMC_DLS_Valid_From xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">2024-06-16T22:00:00+00:00</SMC_DLS_Valid_From>
+    <SMC_DLS_Valid_From xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">2026-07-15T22:00:00+00:00</SMC_DLS_Valid_From>
     <SMC_DLS_DocName xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289" xsi:nil="true"/>
     <SMC_DLS_Verifier_Content xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">
       <UserInfo>
-        <DisplayName/>
-        <AccountId xsi:nil="true"/>
+        <DisplayName>Eva-Maria Niemann</DisplayName>
+        <AccountId>1339</AccountId>
         <AccountType/>
       </UserInfo>
     </SMC_DLS_Verifier_Content>
     <SMC_DLS_Status xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">Freigegeben</SMC_DLS_Status>
     <SMC_DLS_DocClass xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">VO - Vorlage</SMC_DLS_DocClass>
     <SMC_DLS_RevisionInterval xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">24 Monate</SMC_DLS_RevisionInterval>
     <SMC_DLS_OriginExternal xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">false</SMC_DLS_OriginExternal>
     <SMC_DLS_Internet xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">true</SMC_DLS_Internet>
     <SMC_DLS_Approver xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">
       <UserInfo>
-        <DisplayName>Wegenast Susanne Swissmedic</DisplayName>
+        <DisplayName>Susanne Wegenast</DisplayName>
         <AccountId>204</AccountId>
         <AccountType/>
       </UserInfo>
     </SMC_DLS_Approver>
-    <SMC_DLS_Verification_Content xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289" xsi:nil="true"/>
-    <SMC_DLS_DocVer xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">5.1</SMC_DLS_DocVer>
+    <SMC_DLS_Verification_Content xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">2026-07-16T12:38:27+00:00</SMC_DLS_Verification_Content>
+    <SMC_DLS_DocVer xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">5.2</SMC_DLS_DocVer>
     <SMC_DLS_Verifiers_Consultation xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">
       <UserInfo>
-        <DisplayName/>
-        <AccountId xsi:nil="true"/>
+        <DisplayName>Karin Luginbühl-Weber</DisplayName>
+        <AccountId>559</AccountId>
         <AccountType/>
       </UserInfo>
     </SMC_DLS_Verifiers_Consultation>
     <SMC_DLS_LanguageCode xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">d</SMC_DLS_LanguageCode>
     <SMC_DLS_Ident_Nr xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">BW106_00_002</SMC_DLS_Ident_Nr>
-    <SMC_DLS_Initiator xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">teresia.aegerter@swissmedic.ch</SMC_DLS_Initiator>
-    <SMC_DLS_Verification_Formal xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">2024-06-27T13:30:17+00:00</SMC_DLS_Verification_Formal>
+    <SMC_DLS_Initiator xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">karin.luginbuehl@swissmedic.ch</SMC_DLS_Initiator>
+    <SMC_DLS_Verification_Formal xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">2026-07-16T13:30:41+00:00</SMC_DLS_Verification_Formal>
     <SMC_DLS_Author xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">
       <UserInfo>
-        <DisplayName>Luginbühl-Weber Karin Swissmedic</DisplayName>
+        <DisplayName>Karin Luginbühl-Weber</DisplayName>
         <AccountId>559</AccountId>
         <AccountType/>
       </UserInfo>
     </SMC_DLS_Author>
-    <SMC_DLS_Approval xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">2024-06-27T13:52:22+00:00</SMC_DLS_Approval>
-[...1 lines deleted...]
-</SMC_DLS_ReasonForChange>
+    <SMC_DLS_Approval xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">2026-07-16T14:44:19+00:00</SMC_DLS_Approval>
+    <SMC_DLS_ReasonForChange xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">Anpassungen, evtl. Ergänzung SoMe, Abgabekategorie, Nennung Kontakt-E-Mail, Revisionsintervall</SMC_DLS_ReasonForChange>
     <SMC_DLS_DocType xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">CL - Checkliste</SMC_DLS_DocType>
     <SMC_DLS_Verifier_Formal xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">
       <UserInfo>
-        <DisplayName>Metidieri José Swissmedic</DisplayName>
-        <AccountId>1604</AccountId>
+        <DisplayName>Jasmin Eckart</DisplayName>
+        <AccountId>1820</AccountId>
         <AccountType/>
       </UserInfo>
     </SMC_DLS_Verifier_Formal>
     <SMC_DLS_Valid_Until xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">8900-12-30T23:00:00+00:00</SMC_DLS_Valid_Until>
     <TaxCatchAll xmlns="d7a92f3c-c538-4008-b985-066beffc4d06">
       <Value>900</Value>
       <Value>740</Value>
       <Value>587</Value>
       <Value>586</Value>
       <Value>618</Value>
       <Value>847</Value>
       <Value>902</Value>
     </TaxCatchAll>
-    <SMC_VMS_Dokumentantrag_Datum xmlns="d7a92f3c-c538-4008-b985-066beffc4d06">2024-06-17T11:31:13+00:00</SMC_VMS_Dokumentantrag_Datum>
+    <SMC_VMS_Dokumentantrag_Datum xmlns="d7a92f3c-c538-4008-b985-066beffc4d06">2026-05-12T15:58:05+00:00</SMC_VMS_Dokumentantrag_Datum>
     <SMC_VMS_DocId xmlns="d7a92f3c-c538-4008-b985-066beffc4d06">4723081902</SMC_VMS_DocId>
     <SMC_VMS_Info_Empfaenger xmlns="d7a92f3c-c538-4008-b985-066beffc4d06">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SMC_VMS_Info_Empfaenger>
-    <SMC_VMS_Internet_Date xmlns="d7a92f3c-c538-4008-b985-066beffc4d06">2024-06-16T22:00:00+00:00</SMC_VMS_Internet_Date>
+    <SMC_VMS_Internet_Date xmlns="d7a92f3c-c538-4008-b985-066beffc4d06" xsi:nil="true"/>
     <SMC_VMS_Info_Nachricht xmlns="d7a92f3c-c538-4008-b985-066beffc4d06" xsi:nil="true"/>
     <SMC_VMS_Author_Short xmlns="d7a92f3c-c538-4008-b985-066beffc4d06">wek</SMC_VMS_Author_Short>
     <SMC_VMS_Relevanz xmlns="d7a92f3c-c538-4008-b985-066beffc4d06" xsi:nil="true"/>
     <TaxCatchAllLabel xmlns="d7a92f3c-c538-4008-b985-066beffc4d06"/>
     <SMC_VMS_Geltungsbereich_Thema_0 xmlns="d7a92f3c-c538-4008-b985-066beffc4d06">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1305 Werbebewilligung (MKA)</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">e75fb5e9-06ec-4af3-a39f-3d72fbdd08ba</TermId>
         </TermInfo>
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">630 Marktüberwachung Arzneimittel</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">4defecea-a7d5-4793-83de-772326e78caa</TermId>
         </TermInfo>
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">6300 Grundsätze Marktüberwachung AM</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">4983ca86-0e1c-46ec-afff-8b286e4a8ea1</TermId>
         </TermInfo>
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">6308 Werbebewilligung</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">801c1e73-0e16-414d-b378-e97952fe13eb</TermId>
         </TermInfo>
       </Terms>
     </SMC_VMS_Geltungsbereich_Thema_0>
     <SMC_VMS_Internet_Note xmlns="d7a92f3c-c538-4008-b985-066beffc4d06" xsi:nil="true"/>
     <SMC_VMS_Geltungsbereich_Org_0 xmlns="d7a92f3c-c538-4008-b985-066beffc4d06">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">0702 Marktkontrolle Arzneimittel</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">2f45caf6-a35f-4ca9-9255-50c0b48b083c</TermId>
         </TermInfo>
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">070 Marktüberwachung</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">94490e6b-aa52-4709-a2ba-6449f88a1544</TermId>
         </TermInfo>
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">07022 Qualitätsmängel und Werbung</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">0eac8b51-5771-4c70-ae23-df671fac8ed8</TermId>
         </TermInfo>
       </Terms>
     </SMC_VMS_Geltungsbereich_Org_0>
     <SMC_VMS_StatusMitverfassung xmlns="d7a92f3c-c538-4008-b985-066beffc4d06">{
   "IsOverride": false,
-  "Data": []
+  "Data": [
+    {
+      "LoginName": "smcds\\karin.luginbuehl",
+      "LastEdit": "2026-07-16T11:58:17Z"
+    }
+  ]
 }</SMC_VMS_StatusMitverfassung>
-    <SMC_VMS_Verifier_Content_Short xmlns="d7a92f3c-c538-4008-b985-066beffc4d06" xsi:nil="true"/>
+    <SMC_VMS_Verifier_Content_Short xmlns="d7a92f3c-c538-4008-b985-066beffc4d06">nie</SMC_VMS_Verifier_Content_Short>
     <SMC_VMS_Approver_Short xmlns="d7a92f3c-c538-4008-b985-066beffc4d06">wsu</SMC_VMS_Approver_Short>
     <SMC_VMS_Uebersetung_von_Dok xmlns="d7a92f3c-c538-4008-b985-066beffc4d06" xsi:nil="true"/>
     <SMC_VMS_Internet_Urls xmlns="d7a92f3c-c538-4008-b985-066beffc4d06">http://www.swissmedic.ch/BW106_00_002d_CL</SMC_VMS_Internet_Urls>
-    <SMC_VMS_Mitverfassung xmlns="d7a92f3c-c538-4008-b985-066beffc4d06" xsi:nil="true"/>
+    <SMC_VMS_Mitverfassung xmlns="d7a92f3c-c538-4008-b985-066beffc4d06">2026-07-16T11:58:17+00:00</SMC_VMS_Mitverfassung>
     <SMC_VMS_Dokumentantrag_Typ xmlns="d7a92f3c-c538-4008-b985-066beffc4d06">Inhaltliche Änderung</SMC_VMS_Dokumentantrag_Typ>
     <_dlc_Exempt xmlns="http://schemas.microsoft.com/sharepoint/v3">false</_dlc_Exempt>
     <SMC_VMS_Internet_DocProt xmlns="d7a92f3c-c538-4008-b985-066beffc4d06" xsi:nil="true"/>
     <SMC_VMS_Intranet xmlns="d7a92f3c-c538-4008-b985-066beffc4d06">false</SMC_VMS_Intranet>
     <SMC_VMS_Ergebnistyp xmlns="d7a92f3c-c538-4008-b985-066beffc4d06">Checkliste/Formular</SMC_VMS_Ergebnistyp>
-    <SMC_VMS_Authored xmlns="d7a92f3c-c538-4008-b985-066beffc4d06">2024-06-17T11:32:43+00:00</SMC_VMS_Authored>
+    <SMC_VMS_Authored xmlns="d7a92f3c-c538-4008-b985-066beffc4d06">2026-07-16T11:58:27+00:00</SMC_VMS_Authored>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B46AA521-AE02-414B-AC36-4E4C0AC9E080}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3CC4A171-993A-46D7-9392-64C22DDEDE39}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F603215B-F07A-49E4-87BF-30A286B5C5E0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCC4A2B7-4339-4954-8E00-C5AF1F03858E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="cc849c59-bc9e-4bc8-a07b-479ec9147289"/>
     <ds:schemaRef ds:uri="d7a92f3c-c538-4008-b985-066beffc4d06"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3CC4A171-993A-46D7-9392-64C22DDEDE39}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B46AA521-AE02-414B-AC36-4E4C0AC9E080}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5445362A-2974-4197-A873-9F0997F4849B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51BC72D6-ED4D-486F-8CD4-6BFFC3C28529}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51BC72D6-ED4D-486F-8CD4-6BFFC3C28529}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5445362A-2974-4197-A873-9F0997F4849B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="cc849c59-bc9e-4bc8-a07b-479ec9147289"/>
+    <ds:schemaRef ds:uri="d7a92f3c-c538-4008-b985-066beffc4d06"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>2380</Words>
-  <Characters>14997</Characters>
+  <Words>2387</Words>
+  <Characters>15041</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>124</Lines>
+  <Lines>125</Lines>
   <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Review Publikumswerbung</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17343</CharactersWithSpaces>
+  <CharactersWithSpaces>17394</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Review Publikumswerbung</dc:title>
   <dc:subject/>
-  <dc:creator>Swissmedic</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="SMC_DLS_Revision">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x0101004EB300D2B8D94E78948B9E044ED82CF2004A42B1183FDAE7448BCF0CA5E93E5228</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="SMC_DLS_Coverage">
     <vt:lpwstr>3;#110 Allgemeine Prozessdokumente|d5bed3d9-099e-48c7-b5c3-9343ef880794;#14;#1305 Werbebewilligung (MKA)|3f1ed014-7363-491c-92da-155f8620b0d0;#24;#622 Marktkontrolle Arzneimittel (MKA)|f46ba65d-6f8e-4d45-8778-44aacfb24360</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="SMC_DLS_DocTypeAbbr">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="SMC_VMS_Geltungsbereich_Thema">
     <vt:lpwstr>586;#1305 Werbebewilligung (MKA)|e75fb5e9-06ec-4af3-a39f-3d72fbdd08ba;#740;#630 Marktüberwachung Arzneimittel|4defecea-a7d5-4793-83de-772326e78caa;#900;#6300 Grundsätze Marktüberwachung AM|4983ca86-0e1c-46ec-afff-8b286e4a8ea1;#902;#6308 Werbebewilligung|801c1e73-0e16-414d-b378-e97952fe13eb</vt:lpwstr>
@@ -24012,27 +23055,51 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="SMC_DLS_Coverage_0">
     <vt:lpwstr>110 Allgemeine Prozessdokumente|d5bed3d9-099e-48c7-b5c3-9343ef880794;1305 Werbebewilligung (MKA)|3f1ed014-7363-491c-92da-155f8620b0d0;622 Marktkontrolle Arzneimittel (MKA)|f46ba65d-6f8e-4d45-8778-44aacfb24360</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="_PreviousAdHocReviewCycleID">
     <vt:i4>1515235766</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="_ReviewingToolsShownOnce">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="SMC_VMS_SMJ">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="_AdHocReviewCycleID">
     <vt:i4>1515235766</vt:i4>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_70dd258f-95d6-4cd2-8dc1-d68efb8514fa_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_70dd258f-95d6-4cd2-8dc1-d68efb8514fa_SetDate">
+    <vt:lpwstr>2026-07-16T11:57:25Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_70dd258f-95d6-4cd2-8dc1-d68efb8514fa_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_70dd258f-95d6-4cd2-8dc1-d68efb8514fa_Name">
+    <vt:lpwstr>defa4170-0d19-0005-0001-bc88714345d2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_70dd258f-95d6-4cd2-8dc1-d68efb8514fa_SiteId">
+    <vt:lpwstr>8e0ef8aa-e817-492c-b729-5b9ae95afc58</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_70dd258f-95d6-4cd2-8dc1-d68efb8514fa_ActionId">
+    <vt:lpwstr>190286c5-1980-4ed0-9b54-2931dff37e25</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_70dd258f-95d6-4cd2-8dc1-d68efb8514fa_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MSIP_Label_70dd258f-95d6-4cd2-8dc1-d68efb8514fa_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>