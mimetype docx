--- v0 (2025-12-10)
+++ v1 (2026-08-12)
@@ -18,83 +18,83 @@
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:topFromText="142" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="1681"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3964"/>
         <w:gridCol w:w="5244"/>
         <w:gridCol w:w="6"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BD06EB" w:rsidRPr="009B6067" w14:paraId="5F1C06C9" w14:textId="77777777" w:rsidTr="00D7613F">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="3F37EA15" w14:textId="024903CE" w:rsidR="00BD06EB" w:rsidRDefault="006407EF" w:rsidP="00D7613F">
+          <w:p w14:paraId="3F37EA15" w14:textId="024903CE" w:rsidR="00BD06EB" w:rsidRDefault="00AA42B6" w:rsidP="00D7613F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5944"/>
               </w:tabs>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1833214088"/>
                 <w:placeholder>
@@ -112,361 +112,367 @@
                   <w:listItem w:displayText="Aide-mémoire" w:value="Aide-mémoire"/>
                   <w:listItem w:displayText="Description de processus" w:value="Description de processus"/>
                   <w:listItem w:displayText="Elément de texte" w:value="Elément de texte"/>
                   <w:listItem w:displayText="Liste" w:value="Liste"/>
                   <w:listItem w:displayText="Modèle" w:value="Modèle"/>
                   <w:listItem w:displayText="Guide complémentaire" w:value="Guide complémentaire"/>
                   <w:listItem w:displayText="Document stratégique" w:value="Document stratégique"/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0088556A">
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>Liste de contrôle</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD06EB" w:rsidRPr="009B6067" w14:paraId="35F6AA55" w14:textId="77777777" w:rsidTr="00D7613F">
+      <w:tr w:rsidR="00BD06EB" w:rsidRPr="00A453B7" w14:paraId="35F6AA55" w14:textId="77777777" w:rsidTr="00D7613F">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="513D4115" w14:textId="0781B8D4" w:rsidR="00BD06EB" w:rsidRPr="0088556A" w:rsidRDefault="006407EF" w:rsidP="00D7613F">
+          <w:p w14:paraId="513D4115" w14:textId="0BCAF55F" w:rsidR="00BD06EB" w:rsidRPr="00A453B7" w:rsidRDefault="00AA42B6" w:rsidP="00D7613F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5944"/>
               </w:tabs>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:alias w:val="Titel"/>
                 <w:tag w:val=""/>
                 <w:id w:val="-1436293072"/>
                 <w:placeholder>
                   <w:docPart w:val="FCFEEC02339247D3888B010F2284559D"/>
                 </w:placeholder>
                 <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00D75B41">
+                <w:r w:rsidR="00B21A68" w:rsidRPr="00A453B7">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                     <w:lang w:eastAsia="de-DE"/>
                   </w:rPr>
                   <w:t>Examen Publicité destinée au public</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD06EB" w:rsidRPr="006C6940" w14:paraId="0749FF76" w14:textId="77777777" w:rsidTr="00D7613F">
+      <w:tr w:rsidR="00BD06EB" w:rsidRPr="00A453B7" w14:paraId="0749FF76" w14:textId="77777777" w:rsidTr="00D7613F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52F14157" w14:textId="77777777" w:rsidR="00BD06EB" w:rsidRPr="009B6067" w:rsidRDefault="00BD06EB" w:rsidP="00D7613F">
+          <w:p w14:paraId="52F14157" w14:textId="77777777" w:rsidR="00BD06EB" w:rsidRPr="00A453B7" w:rsidRDefault="00BD06EB" w:rsidP="00D7613F">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F956BD">
+            <w:r w:rsidRPr="00A453B7">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Numéro d’identification</w:t>
             </w:r>
-            <w:r w:rsidR="00FA6382">
+            <w:r w:rsidR="00FA6382" w:rsidRPr="00A453B7">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006C6940">
+            <w:r w:rsidRPr="00A453B7">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C6484DE" w14:textId="19DBE53E" w:rsidR="00BD06EB" w:rsidRPr="006C6940" w:rsidRDefault="006407EF" w:rsidP="00D7613F">
+          <w:p w14:paraId="0C6484DE" w14:textId="19DBE53E" w:rsidR="00BD06EB" w:rsidRPr="00A453B7" w:rsidRDefault="00AA42B6" w:rsidP="00D7613F">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Ident Nr"/>
                 <w:tag w:val="SMC_DLS_Ident_Nr"/>
                 <w:id w:val="2010794855"/>
                 <w:placeholder>
                   <w:docPart w:val="4352D1693379494EBDCFE3A2207BE3CE"/>
                 </w:placeholder>
                 <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='cc849c59-bc9e-4bc8-a07b-479ec9147289' xmlns:ns4='d7a92f3c-c538-4008-b985-066beffc4d06' xmlns:ns5='http://schemas.microsoft.com/sharepoint/v3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:SMC_DLS_Ident_Nr[1]" w:storeItemID="{D9E63BE5-E787-4342-940A-07ED6FF8A9D5}"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="0088556A">
+                <w:r w:rsidR="0088556A" w:rsidRPr="00A453B7">
                   <w:t>BW106_00_002</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD06EB" w:rsidRPr="009B6067" w14:paraId="2C60AC8A" w14:textId="77777777" w:rsidTr="00D7613F">
+      <w:tr w:rsidR="00BD06EB" w:rsidRPr="00A453B7" w14:paraId="2C60AC8A" w14:textId="77777777" w:rsidTr="00D7613F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CD9F7EE" w14:textId="77777777" w:rsidR="00BD06EB" w:rsidRPr="009B6067" w:rsidRDefault="00BD06EB" w:rsidP="00D7613F">
+          <w:p w14:paraId="3CD9F7EE" w14:textId="77777777" w:rsidR="00BD06EB" w:rsidRPr="00A453B7" w:rsidRDefault="00BD06EB" w:rsidP="00D7613F">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE186C">
+            <w:r w:rsidRPr="00A453B7">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Version</w:t>
             </w:r>
-            <w:r w:rsidR="00FA6382">
+            <w:r w:rsidR="00FA6382" w:rsidRPr="00A453B7">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00A453B7">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="110949CB" w14:textId="6A628A21" w:rsidR="00BD06EB" w:rsidRPr="009B6067" w:rsidRDefault="006407EF" w:rsidP="00D7613F">
+          <w:p w14:paraId="110949CB" w14:textId="686B1745" w:rsidR="00BD06EB" w:rsidRPr="00A453B7" w:rsidRDefault="00AA42B6" w:rsidP="00D7613F">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:alias w:val="Dok Version"/>
                 <w:tag w:val="SMC_DLS_DocVer"/>
                 <w:id w:val="210694784"/>
                 <w:placeholder>
                   <w:docPart w:val="9793597B46DA46279C2B63B000C0366E"/>
                 </w:placeholder>
                 <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='cc849c59-bc9e-4bc8-a07b-479ec9147289' xmlns:ns4='d7a92f3c-c538-4008-b985-066beffc4d06' xmlns:ns5='http://schemas.microsoft.com/sharepoint/v3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:SMC_DLS_DocVer[1]" w:storeItemID="{D9E63BE5-E787-4342-940A-07ED6FF8A9D5}"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00D75B41">
+                <w:r w:rsidR="0088556A" w:rsidRPr="00A453B7">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman"/>
                     <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
                   </w:rPr>
-                  <w:t>5.1</w:t>
+                  <w:t>5.2</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD06EB" w:rsidRPr="009B6067" w14:paraId="296EBF39" w14:textId="77777777" w:rsidTr="00D7613F">
+      <w:tr w:rsidR="00BD06EB" w:rsidRPr="00A453B7" w14:paraId="296EBF39" w14:textId="77777777" w:rsidTr="00D7613F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13C80207" w14:textId="77777777" w:rsidR="00BD06EB" w:rsidRPr="009B6067" w:rsidRDefault="00BD06EB" w:rsidP="00BD06EB">
+          <w:p w14:paraId="13C80207" w14:textId="77777777" w:rsidR="00BD06EB" w:rsidRPr="00A453B7" w:rsidRDefault="00BD06EB" w:rsidP="00BD06EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3706"/>
               </w:tabs>
               <w:spacing w:after="480" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A453B7">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Date de validité</w:t>
             </w:r>
-            <w:r w:rsidR="00FA6382">
+            <w:r w:rsidR="00FA6382" w:rsidRPr="00A453B7">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009B6067">
+            <w:r w:rsidRPr="00A453B7">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B027C7D" w14:textId="72CF07FD" w:rsidR="00BD06EB" w:rsidRPr="009B6067" w:rsidRDefault="006407EF" w:rsidP="00BD06EB">
+          <w:p w14:paraId="7B027C7D" w14:textId="6C47C0D2" w:rsidR="00BD06EB" w:rsidRPr="00A453B7" w:rsidRDefault="00AA42B6" w:rsidP="00BD06EB">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
                 </w:rPr>
                 <w:alias w:val="Gültig ab"/>
                 <w:tag w:val="SMC_DLS_Valid_From"/>
                 <w:id w:val="-1925170312"/>
                 <w:placeholder>
                   <w:docPart w:val="5934B5DAE34B4C9D9023827E819DA617"/>
                 </w:placeholder>
                 <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='cc849c59-bc9e-4bc8-a07b-479ec9147289' xmlns:ns4='d7a92f3c-c538-4008-b985-066beffc4d06' xmlns:ns5='http://schemas.microsoft.com/sharepoint/v3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:SMC_DLS_Valid_From[1]" w:storeItemID="{D9E63BE5-E787-4342-940A-07ED6FF8A9D5}"/>
-                <w:date w:fullDate="2024-06-17T00:00:00Z">
+                <w:date w:fullDate="2026-07-16T00:00:00Z">
                   <w:dateFormat w:val="dd.MM.yyyy"/>
                   <w:lid w:val="de-CH"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="0088556A">
+                <w:r w:rsidR="009F3C49" w:rsidRPr="00A453B7">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman"/>
                     <w:lang w:val="de-CH" w:eastAsia="de-DE"/>
                   </w:rPr>
-                  <w:t>17.06.2024</w:t>
+                  <w:t>16.07.2026</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7AE2F875" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
+    <w:p w14:paraId="7AE2F875" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00A453B7" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831147">
+      <w:r w:rsidRPr="00A453B7">
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Objectif et explications</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="706291B8" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00A453B7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>La présente liste de contrôle sert à la vérification de la conformité aux dispositions du droit sur la publicité des éléments publicitaires dans la publicité destinée au public (excepté les échantillons). Par ailleurs, elle fournit des informations sur certains aspects publiés des contrôles réalisés par Swissmedic. Afin de faciliter son utilisation, divers renseignements figurent sous forme abrégée, car leur libellé exact et les données complémentaires peuvent être obtenues en consultant la loi sur les produits thérapeutiques, l’ordonnance</w:t>
+      </w:r>
       <w:r w:rsidRPr="00831147">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">La présente liste de contrôle sert à la vérification de la conformité aux dispositions du droit sur la publicité des éléments publicitaires dans la publicité destinée au public (excepté les échantillons). Par ailleurs, elle fournit des informations sur certains aspects publiés des contrôles réalisés par Swissmedic. Afin de faciliter son utilisation, divers renseignements figurent sous forme abrégée, car leur libellé exact et les données complémentaires peuvent être obtenues en consultant la loi sur les produits thérapeutiques, l’ordonnance sur la publicité pour les médicaments et les différentes publications sur le site </w:t>
+        <w:t xml:space="preserve"> sur la publicité pour les médicaments et les différentes publications sur le site </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00831147">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.swissmedic.ch</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00831147">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="107D2B5E" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CF581CD" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
       <w:pPr>
@@ -690,69 +696,51 @@
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="00831147">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>www.swissmedic.ch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">          Surveillance du </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Publicité pour les médicaments</w:t>
+              <w:t xml:space="preserve">          Surveillance du marché  &gt; Publicité pour les médicaments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3C8CCDC3" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
@@ -765,146 +753,127 @@
       <w:tr w:rsidR="00D7174D" w:rsidRPr="00831147" w14:paraId="5F19807F" w14:textId="77777777" w:rsidTr="00FF7AB4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6326" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="28E1C54F" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="berschrift5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>LPTh</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> – Publicité illicite</w:t>
+              <w:t>LPTh – Publicité illicite</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="785B21B1" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Publicité illicite</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B287F45" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art. 32 al. 1 let. </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Art. 32 al. 1 let. a</w:t>
+            </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> publicité trompeuse ou contraire à l’ordre public et aux bonnes mœurs</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BA754F4" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:ind w:left="357"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D72FB25" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="007E52A4" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="1D72FB25" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="007E52A4" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-1354023500"/>
                 <w:placeholder>
                   <w:docPart w:val="495C5FA786F3446287627B2FE3098007"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -926,96 +895,87 @@
           <w:tcPr>
             <w:tcW w:w="6326" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="706381F8" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art. 32 al. 1 let. </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Art. 32 al. 1 let. b</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>incitant à un usage excessif, abusif ou inapproprié de médicaments</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="347DEE45" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E2AAB8D" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="5E2AAB8D" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="1974100004"/>
                 <w:placeholder>
                   <w:docPart w:val="1EFC08019CB94BD1A105732D79572BCB"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -1037,96 +997,87 @@
           <w:tcPr>
             <w:tcW w:w="6326" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="dotDash" w:sz="4" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06B08641" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art. 32 al. 1 let. </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Art. 32 al. 1 let. c</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>pour les médicaments qui ne peuvent être mis sur le marché en Suisse</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D1B2AB4" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="dotDash" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="564212FB" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="564212FB" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="1043175439"/>
                 <w:placeholder>
                   <w:docPart w:val="6795F008DA0E468B832828A7F1036DA4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -1177,104 +1128,95 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Publicité illicite destinée au public</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06BD57AC" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art. 32 al. 2 let. </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Art. 32 al. 2 let. a</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>médicaments soumis à ordonnance</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28D923F3" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Catégorie de remise du médicament faisant l’objet de la publicité : ……</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotDash" w:sz="4" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D44D92D" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="2D44D92D" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="453993907"/>
                 <w:placeholder>
                   <w:docPart w:val="BEA5323957274C55ADFD460454686881"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -1296,96 +1238,87 @@
           <w:tcPr>
             <w:tcW w:w="6326" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1D2B7CF6" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art. 32 al. 2 let. </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Art. 32 al. 2 let. b</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>stupéfiants, substances psychotropes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2865A756" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5ED14A09" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="5ED14A09" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="1224406360"/>
                 <w:placeholder>
                   <w:docPart w:val="47DDF5D96CE546FFA27A2140375E5D70"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -1407,96 +1340,87 @@
           <w:tcPr>
             <w:tcW w:w="6326" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3675E835" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art. 32 al. 2 let. </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Art. 32 al. 2 let. c</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>médicaments qui ne peuvent être utilisés pour le diagnostic, la prescription ni le traitement correspondant sans l’intervention d’un médecin</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="645A0AB3" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D595FDF" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="6D595FDF" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-512147602"/>
                 <w:placeholder>
                   <w:docPart w:val="1F95550B4E7A4B1081473EFBC2FDD8BB"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -1518,96 +1442,87 @@
           <w:tcPr>
             <w:tcW w:w="6326" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="163F4470" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art. 32 al. 2 let. </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Art. 32 al. 2 let. d</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>médicaments qui font fréquemment l’objet d’un usage abusif ou qui peuvent engendrer une accoutumance ou une dépendance</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="143133D6" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E9E6698" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="3E9E6698" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-67346460"/>
                 <w:placeholder>
                   <w:docPart w:val="11A8131D2CFE4DB09DEDADA85A03A1BF"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -1629,67 +1544,57 @@
           <w:tcPr>
             <w:tcW w:w="6326" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="74FD565A" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="berschrift5"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>OPuM</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> – Exigences </w:t>
+              <w:t xml:space="preserve">OPuM – Exigences </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35E6C012" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Art. 16 al. 1</w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
@@ -1731,100 +1636,80 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="00831147">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>www.swissmedic.ch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> &gt; Surveillance du </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Publicité pour les médicaments</w:t>
+              <w:t xml:space="preserve"> &gt; Surveillance du marché  &gt; Publicité pour les médicaments</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CD6303B" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger-Bold" w:hAnsi="Frutiger-Bold" w:cs="Frutiger-Bold"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20053AAD" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="20053AAD" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="268900258"/>
                 <w:placeholder>
                   <w:docPart w:val="278EE9AA8561440EBCFA42AC02A18E7A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -1853,89 +1738,73 @@
           </w:tcPr>
           <w:p w14:paraId="7BE493C4" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Art. 16 al. 2</w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> de façon véridique et sans exagération (son, image, parole)</w:t>
+              <w:t xml:space="preserve"> présentation de façon véridique et sans exagération (son, image, parole)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B05C6B5" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77A4D502" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="77A4D502" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="728265947"/>
                 <w:placeholder>
                   <w:docPart w:val="03484D09F9074C608C2102BB78A90138"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -1986,51 +1855,51 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> publicité identifiable comme telle et clairement séparée des textes rédactionnels</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51B48F06" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16DFBA37" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="16DFBA37" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-215045959"/>
                 <w:placeholder>
                   <w:docPart w:val="532822FBBEEB42E084836C40498ACD3F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D7174D" w:rsidRPr="00831147">
                   <w:rPr>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="fr-FR"/>
@@ -2054,67 +1923,51 @@
           </w:tcPr>
           <w:p w14:paraId="76C5824D" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Art. 16 al. 4</w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> de « nouveauté » </w:t>
+              <w:t xml:space="preserve"> qualification de « nouveauté » </w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0E0"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> durant 18</w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
@@ -2135,51 +1988,51 @@
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Date d’octroi de l’autorisation en Suisse : ....................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="256D3C35" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="256D3C35" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="107024490"/>
                 <w:placeholder>
                   <w:docPart w:val="7E4A68C7611B421CB93CCC8509BDB583"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -2208,89 +2061,73 @@
           </w:tcPr>
           <w:p w14:paraId="4E80A290" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Art. 16 al. 5</w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> les médicaments de catégorie de remise C et </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> présentés comme des médicaments</w:t>
+              <w:t xml:space="preserve"> les médicaments de catégorie de remise C et D  clairement présentés comme des médicaments</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37E9406F" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A59BF2A" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="0A59BF2A" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-2024389015"/>
                 <w:placeholder>
                   <w:docPart w:val="7572026C859143D5B78D4AAE8E1761EC"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -2312,107 +2149,98 @@
           <w:tcPr>
             <w:tcW w:w="6326" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="268AD77B" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art. 16 al. 5 let. </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Art. 16 al. 5 let. a</w:t>
+            </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> (catégorie de remise C et D) : nom de la préparation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37794088" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>OK pour le « packshot » si clairement lisible</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41AD79BF" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37247425" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="37247425" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-2048517186"/>
                 <w:placeholder>
                   <w:docPart w:val="DC1E18E2744B4A62990422D961076B92"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -2434,61 +2262,52 @@
           <w:tcPr>
             <w:tcW w:w="6326" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6DD097C6" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art. 16 al. 5 let. </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Art. 16 al. 5 let. a</w:t>
+            </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> (catégorie de remise C et D) : titulaire de l’autorisation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="765B72C0" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2D4E1847" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
@@ -2510,113 +2329,93 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidRPr="00831147">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>www.swissmedic.ch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> &gt; Surveillance du </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Publicité pour les médicaments</w:t>
+              <w:t xml:space="preserve"> &gt; Surveillance du marché  &gt; Publicité pour les médicaments</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28061E42" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Entrée dans le registre du commerce</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DC381E0" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="205A352F" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="205A352F" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-885325667"/>
                 <w:placeholder>
                   <w:docPart w:val="DB6A66B01C624D34ADCF692E1C5A37F6"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -2716,51 +2515,51 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>autorisé</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53F9092C" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13E1B507" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="13E1B507" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="162599470"/>
                 <w:placeholder>
                   <w:docPart w:val="099BB074D3F54DC3A8DE09BF1BACF274"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -2860,51 +2659,51 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>autorisé</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="552C20DB" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18F5451B" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="18F5451B" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-1126233141"/>
                 <w:placeholder>
                   <w:docPart w:val="BDBDF0005820417FA6A4CB62E6B1FB01"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -2955,145 +2754,73 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">non </w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>autorisé</w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">ex. </w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve"> ; etc.</w:t>
+              <w:t>ex. personne@entreprise ; fonction@entreprise ; préparation@entreprise ; principe actif@entreprise ; etc.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4DE7138F" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34E63BFA" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="34E63BFA" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-756127807"/>
                 <w:placeholder>
                   <w:docPart w:val="D5DF408A0CAE4FCA8E2FA1DA705C3DE6"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3150,51 +2877,51 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Le nom du titulaire de l’autorisation doit être également mentionné à part s’il n’apparaît pas ou pas intégralement dans le logo de l’entreprise</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="002F1950" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29EAB881" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="29EAB881" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-1073967722"/>
                 <w:placeholder>
                   <w:docPart w:val="328EFB369F97434789EACECB96994CE0"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3291,51 +3018,51 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Pas d’affichage sur la dernière image pour les publicités à la télévision et au cinéma</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68372329" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="264CDAFA" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="264CDAFA" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="332577235"/>
                 <w:placeholder>
                   <w:docPart w:val="7B88C83932E04B57B7F5577906E1411F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3439,51 +3166,51 @@
           </w:p>
           <w:p w14:paraId="55DB2F50" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54B2FC55" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="54B2FC55" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="1186634338"/>
                 <w:placeholder>
                   <w:docPart w:val="872EB5650A18480D8214D198AF0B213C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3569,51 +3296,51 @@
           </w:p>
           <w:p w14:paraId="79730A01" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D53B89B" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="4D53B89B" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="1521276563"/>
                 <w:placeholder>
                   <w:docPart w:val="55F282B91FE346909F1661DCA7A98E01"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3669,51 +3396,51 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Ne peut apparaître au premier plan. Doit être présenté en arrière-plan par rapport aux déclarations publicitaires spécifiques au produit </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07128707" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CD2D2E2" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="6CD2D2E2" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-1468892669"/>
                 <w:placeholder>
                   <w:docPart w:val="47A4E215AED74538B38260B72F4E8691"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3770,51 +3497,51 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> autorisé</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1055DFF0" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="497CB049" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="497CB049" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-2107797881"/>
                 <w:placeholder>
                   <w:docPart w:val="77A2056B4B124CD79A320028539D9851"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3855,51 +3582,51 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Divers</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BD66705" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B3AEE67" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="2B3AEE67" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="1623658152"/>
                 <w:placeholder>
                   <w:docPart w:val="8221B7BE2F724026862A7919A62778C4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3921,345 +3648,239 @@
           <w:tcPr>
             <w:tcW w:w="6326" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B426341" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art. 16 al. 5 let. </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Art. 16 al. 5 let. b</w:t>
+            </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> (catégorie de remise C et D) : au moins une indication ou une possibilité d’emploi</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CE686A9" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Mention des indications dans les spots publicitaires : présentation sous forme de textes et d’images</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22C8D744" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DF70554" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="0DF70554" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-866903154"/>
                 <w:placeholder>
                   <w:docPart w:val="D8601B282D5D4A70BBC8FF52464DDF5D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D7174D" w:rsidRPr="00831147">
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>°°°°°</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D7174D" w:rsidRPr="00831147" w14:paraId="0239716A" w14:textId="77777777" w:rsidTr="00FF7AB4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6326" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4307C907" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
-            <w:pPr>
+          <w:p w14:paraId="4307C907" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00B808B3">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
               <w:spacing w:before="160"/>
-              <w:ind w:left="357"/>
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00B808B3">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art. 16 al. 5 let. c </w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:t xml:space="preserve">(catégorie de remise C et D) : avertissement obligatoire </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CB7D821" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="357"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="53EB2182" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:ind w:left="357"/>
             </w:pPr>
             <w:r w:rsidRPr="00831147">
-              <w:t xml:space="preserve">L’avertissement exprès et bien </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>L’avertissement exprès et bien lisible:</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="7E7168EA" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:ind w:left="357"/>
             </w:pPr>
             <w:r w:rsidRPr="00831147">
               <w:t>1. pour les médicaments avec notice d’emballage : « Ceci est un médicament autorisé. Lisez la notice d’emballage. »</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FD2E067" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:ind w:left="357"/>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00831147">
               <w:t>ou</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="37F7B1F3" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:ind w:left="357"/>
             </w:pPr>
             <w:r w:rsidRPr="00831147">
               <w:t xml:space="preserve">2. pour les médicaments sans notice d’emballage : « Ceci est un médicament autorisé. </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Lisez</w:t>
-[...76 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Lisez les informations figurant sur l’emballage.</w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:t>»</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34728BA6" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:ind w:left="357"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29642703" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="29642703" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-548381845"/>
                 <w:placeholder>
                   <w:docPart w:val="6AD909CB71F540A9984CFB481632C0ED"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D7174D" w:rsidRPr="00831147">
@@ -4337,99 +3958,79 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidRPr="00831147">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>www.swissmedic.ch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> &gt; Surveillance du </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Publicité pour les médicaments</w:t>
+              <w:t xml:space="preserve"> &gt; Surveillance du marché  &gt; Publicité pour les médicaments</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="180C2112" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="245D6DCE" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F4A4F81" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="2F4A4F81" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-771785453"/>
                 <w:placeholder>
                   <w:docPart w:val="C9DF1F0B23DB444BB6D759550E11F825"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D7174D" w:rsidRPr="00831147">
@@ -4680,51 +4281,51 @@
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F2FC45D" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="1F2FC45D" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="1732658730"/>
                 <w:placeholder>
                   <w:docPart w:val="D268EA84333A45E4B9E0B2D5C7056307"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D7174D" w:rsidRPr="00831147">
@@ -4895,51 +4496,51 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>(pour les annonces dans les magazines et les journaux)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="109D3147" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="797829F6" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="797829F6" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-574049569"/>
                 <w:placeholder>
                   <w:docPart w:val="6CEE527E668B416CB00978EE4CC48AF8"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -4958,89 +4559,73 @@
       </w:tr>
       <w:tr w:rsidR="00D7174D" w:rsidRPr="00831147" w14:paraId="3D12B22E" w14:textId="77777777" w:rsidTr="00FF7AB4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6326" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D5267E5" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>Couleur de la police/</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> doit ressortir par rapport à l’arrière-plan</w:t>
+              <w:t>Couleur de la police/contraste: doit ressortir par rapport à l’arrière-plan</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D68681A" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="196E71DC" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="196E71DC" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="948444301"/>
                 <w:placeholder>
                   <w:docPart w:val="4AFDD76A1EF141949D5442FB7DF7D725"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -5060,104 +4645,88 @@
       <w:tr w:rsidR="00D7174D" w:rsidRPr="00831147" w14:paraId="2E68106C" w14:textId="77777777" w:rsidTr="00FF7AB4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6326" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="114A5D77" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avertissement obligatoire intégré dans le bloc de </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> doit être mis en évidence optiquement</w:t>
+              <w:t>Avertissement obligatoire intégré dans le bloc de texte: doit être mis en évidence optiquement</w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>(ou figurer dans un paragraphe séparé)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6CF04E08" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59EE84C3" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="59EE84C3" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-456336676"/>
                 <w:placeholder>
                   <w:docPart w:val="A75283771FE643F8A2B76832B915E1A3"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -5215,51 +4784,51 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>(pas d’orientation verticale)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74040746" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5998075B" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="5998075B" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="1107464964"/>
                 <w:placeholder>
                   <w:docPart w:val="AEE0EAC22CF248AD8FCEF362A758A41E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -5274,102 +4843,93 @@
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D7174D" w:rsidRPr="00831147" w14:paraId="34062850" w14:textId="77777777" w:rsidTr="00FF7AB4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6326" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="34C9A5AC" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> dans la publicité en tant que telle</w:t>
+            <w:r w:rsidRPr="00831147">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Emplacement: dans la publicité en tant que telle</w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>(pas en dehors de la partie principale de la publicité)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36E57719" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C16DC17" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="1C16DC17" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="1384679357"/>
                 <w:placeholder>
                   <w:docPart w:val="AE73FA962D5C45C0833122ACEFBA9945"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -5419,51 +4979,51 @@
                 </w:rPr>
                 <w:t>www.swissmedicinfo.ch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="5B31E54F" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2436F9AB" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="2436F9AB" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-314567607"/>
                 <w:placeholder>
                   <w:docPart w:val="1D5544EBF0194428BD127D5744309F35"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D7174D" w:rsidRPr="00831147">
@@ -5485,89 +5045,80 @@
             <w:tcW w:w="6326" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="75F5B504" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art. 16 al. 5 let. </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Art. 16 al. 5 let. d</w:t>
+            </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> délai d’attente (médicaments vétérinaires)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E2E54A9" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0272BB21" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="0272BB21" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="1068310662"/>
                 <w:placeholder>
                   <w:docPart w:val="074FB6C7A8424B36BD0FE4A0E2039695"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -5588,68 +5139,58 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6326" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="32D07A6D" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="berschrift5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>OPuM</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> – Avertissement obligatoire dans les médias électroniques</w:t>
+              <w:t>OPuM – Avertissement obligatoire dans les médias électroniques</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02F56D6D" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1C739DEB" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
@@ -5720,93 +5261,73 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidRPr="00831147">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>www.swissmedic.ch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> &gt; Surveillance du </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Publicité pour les médicaments</w:t>
+              <w:t xml:space="preserve"> &gt; Surveillance du marché  &gt; Publicité pour les médicaments</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="411E5304" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="436390B4" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="436390B4" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-1274853376"/>
                 <w:placeholder>
                   <w:docPart w:val="AEE457F643EB4105BCF4819DDDB27B8D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -5828,353 +5349,212 @@
           <w:tcPr>
             <w:tcW w:w="10214" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="39B21EC2" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Texte fixe de l’avertissement obligatoire selon l’art. 17 </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> (dans toutes les langues) :</w:t>
+              <w:t>Texte fixe de l’avertissement obligatoire selon l’art. 17 OPuM (dans toutes les langues) :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0152BD1D" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Spots télévisés et publicités cinématographiques : </w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00831147">
-              <w:t xml:space="preserve">Dies </w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">Dies ist ein zugelassenes Arzneimittel. </w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Lassen Sie sich von einer Fachperson beraten und lesen Sie die Packungsbeilage.</w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>pluriel</w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">: Dies </w:t>
-[...41 lines deleted...]
-              <w:t>. .......)</w:t>
+              <w:t>: Dies sind zugelassene Arzneimittel. .......)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E2DC3B2" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:ind w:left="357"/>
             </w:pPr>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
               <w:t>Ceci est un médicament autorisé. Demandez conseil à votre spécialiste et lisez la notice d’emballage.</w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:t>(</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>pluriel</w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
-              <w:t>:</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> Ce sont des médicaments autorisés. …….)</w:t>
+              <w:t>: Ce sont des médicaments autorisés. …….)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CB96C6B" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:ind w:left="357"/>
             </w:pPr>
             <w:r w:rsidRPr="00A57EB3">
               <w:br/>
-              <w:t xml:space="preserve">È un </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">È un medicamento omologato. </w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>Rivolgersi allo specialista e leggere il foglietto illustrativo.</w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>pluriel</w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
-              <w:t xml:space="preserve">: Sono dei </w:t>
-[...15 lines deleted...]
-              <w:t>. ….)</w:t>
+              <w:t>: Sono dei medicamenti omologati. ….)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10810144" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Important </w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">: Les textes doivent être repris tels quels. L’énoncé, prescrit par la loi, ne peut en effet être </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>: Les textes doivent être repris tels quels. L’énoncé, prescrit par la loi, ne peut en effet être modifié!</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="401A509D" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D7174D" w:rsidRPr="00831147" w14:paraId="3B15EB51" w14:textId="77777777" w:rsidTr="00FF7AB4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6326" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
@@ -6198,51 +5578,51 @@
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>(explications cf. ci-dessous)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21EEFB45" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="21EEFB45" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-1689046303"/>
                 <w:placeholder>
                   <w:docPart w:val="18B8CC32C38B44B9A2A5AA6729A81E28"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D7174D" w:rsidRPr="00831147">
@@ -6699,51 +6079,51 @@
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6BC5A665" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Taille de l’écran :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="188D644F" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="188D644F" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="266671084"/>
                 <w:placeholder>
                   <w:docPart w:val="89735E5E442A4E86B53B824594E0574A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D7174D" w:rsidRPr="00831147">
@@ -6759,51 +6139,51 @@
             <w:r w:rsidR="00D7174D" w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="034DE8AB" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>1/3 de l’image complète :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EE3A3EA" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="5EE3A3EA" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-1673785003"/>
                 <w:placeholder>
                   <w:docPart w:val="F64B9CC5C084447296C28608BE97CBB1"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D7174D" w:rsidRPr="00831147">
@@ -6881,51 +6261,51 @@
                     <w:szCs w:val="20"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>°°°°°</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="5ED30C64" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Enoncé :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="618F4400" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="618F4400" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="904570508"/>
                 <w:placeholder>
                   <w:docPart w:val="F23C760F56284EC69F4C86AE91190B87"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D7174D" w:rsidRPr="00831147">
@@ -7172,51 +6552,51 @@
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="518CBFDE" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Taille de l’écran :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FA99B0A" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="1FA99B0A" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-1000506141"/>
                 <w:placeholder>
                   <w:docPart w:val="09F9CE79BCDA4A819CFA7DFB92016CC3"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D7174D" w:rsidRPr="00831147">
@@ -7232,51 +6612,51 @@
             <w:r w:rsidR="00D7174D" w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48AD9DFB" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>1/3 de l’image complète :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47928DBC" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="47928DBC" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-640818016"/>
                 <w:placeholder>
                   <w:docPart w:val="5FCE89F5210142E3B941C3F075EAA581"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D7174D" w:rsidRPr="00831147">
@@ -7354,51 +6734,51 @@
                     <w:szCs w:val="20"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>°°°°°</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="588DC0D3" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Enoncé :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="512B321F" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="512B321F" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="1771129147"/>
                 <w:placeholder>
                   <w:docPart w:val="5C38C4C4FBE74B9CB2CE359DC0E16EF1"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D7174D" w:rsidRPr="00831147">
@@ -7541,51 +6921,51 @@
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="rId21"/>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm>
                                   <a:off x="90054" y="1115291"/>
                                   <a:ext cx="2263140" cy="431165"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                               </pic:spPr>
                             </pic:pic>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="0ACF0501" id="Gruppieren 11" o:spid="_x0000_s1026" style="width:192pt;height:129.35pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="25238,16104" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQCU123s1QMAAMoKAAAOAAAAZHJzL2Uyb0RvYy54bWzUVl1v2zYUfR+w/0Do&#10;vZEly44txC6GpDEKZF2wdNgzTVESEYnkSPqrv36HlOTYToFm7V4aIDI/Lsl7z73nkDfv921DttxY&#10;oeQiSq5GEeGSqULIahH99fn+3Swi1lFZ0EZJvogO3Ebvl7/+crPTOU9VrZqCG4JNpM13ehHVzuk8&#10;ji2reUvtldJcYrJUpqUOXVPFhaE77N42cToaTeOdMoU2inFrMXrXTUbLsH9Zcub+KEvLHWkWEXxz&#10;4WvCd+2/8fKG5pWhuhasd4N+hxctFRKHHre6o46SjRGvtmoFM8qq0l0x1caqLAXjIQZEk4wuolkZ&#10;tdEhlirfVfoIE6C9wOm7t2Wfto+GiAK5SyIiaYscrcxGa8ENlwSDQGinqxyGK6Of9KPpB6qu54Pe&#10;l6b1vwiH7AO2hyO2fO8Iw2CajWfZCClgmEumWToZZx36rEaKXq1j9Ydh5SQdz5L5sDIZZcm1XxkP&#10;B8fev6M7O41Ksi9g2R8D66mmmoccWI/BAFY6gPUnZ7Xj7JkkaQdVMDviZHMLyMh697sqAC3dOBXq&#10;5E2QfStwmmtj3YqrlvjGIjKo97A93T5Y12E0mPgESXUvmgbjNG8k2SER6XXICQX1yoY6gNxqFIOV&#10;VURoU4HTzJmwpVWNKPxyvzrwk982hmwpmOX2oU6QkTMrf/QdtXVnFKa6lKOuZRHcqDktPsiCuIMG&#10;PBIaEXm/Wl5EpOE43reCpaOieYslnGik95EH+vc4+KrwmfDFbPO1Kg7ICnQLoNXKfMGh0ADE/c+G&#10;GrjQfJSom3mSZV40QiebXKfomNOZ9emM3LS3CmCAR8Y1oQl7KhkOAERD89Z18gP+a+oe5JNmfo33&#10;2OP1ef83NbrPpwN7PqmhBGl+kdbOFkx4ianvgADLGy1Yjv9eNtB6xYRvyytWuY1HpJPo9k17tNQ8&#10;b/S7LkKxFo1wh6DWiNI7JbePgvlc+M4JqbKBVCtDSwFKTX3qB6NuCVAS7EGxZ0ukuq2prPhvVqPu&#10;PYiwjs/NQ/fsvHUj9FDGvt1HhqRcaOpXwOn0+k6xTcul6y4gw8Eb3H62Ftoi9Tlv1xwUMh+L4BA4&#10;4Qx3rPYZLsEfKEZPzeNE8PLFMR9CV6yDxB21dTzPZhPg5EV0jNakI8egsslsno4HlYVoXs+CwVEq&#10;/7NinMpEIP6ZCphqfdSA+/sR/kIKzmSg52MIsQsqNBHjT1ihk8sKDXfYecn9TBUa7qz/t0Lno9FQ&#10;oEkySec9CYYKTdPpOPGq6t8B2ThJpj9UoV8tq/AgwIMpvBH6x51/kZ32g1C+PEGX/wIAAP//AwBQ&#10;SwMECgAAAAAAAAAhAOtrufmLqgAAi6oAABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoK&#10;AAAADUlIRFIAAAD7AAAAfwgCAAAApjEjPwAAAAFzUkdCAK7OHOkAAKpFSURBVHhe7b0FYFTX1jY8&#10;FnclTgSX4FbcKe6lUKRQo0DprZc6dW+p0FKjLS2Flhru7g7BggdCEuI+ydj/PGufmSRA7f73vt/t&#10;fd9Tmpk5Z58ta6+99vKtt9sdZXqHQWf1sup0BoPOYNT93/V/EPjvhYDe7rBbdDa9zm50GPU6Pa7/&#10;3sH+38j+DwI6vcNh0dkdDp2hwmD0dAHE8b8JNFjj/8njRd/+jwr96/CRGO+w6fQGY0FZ6WcffeSm&#10;M9019R5Pb0+7AwTfrteR19E5jA4Hoe4A/+PcBOwyEXrXfFwzMQ47Htt1BtxWfJJN/hqBXFhfMoXy&#10;oarTKlPjQgnVGJ8TF1HQrgPnxbJ8WRpVpZyP8FuKS1XyLn7pWZXqIy588JsBT238p3dnFXqbzY5b&#10;BgPesNv02OccejtumdBrhwMAUIN02KSj6L6qVtqSD1bCBmpipfZYta4BSX3ILXYbVEZ1mYMHfGVk&#10;2uBkDBwzRk1yJPULBDEVqjl0jbfZPkCNr87qUV4bu3TJhjECOLhr4xitJodRZ9fzj9SLJgWSN1pU&#10;/5VrzaCzWO0Gg0Wn8zKZ7OUl9z/0j08+ns9p0Osq7JU2XaXNXiHAJ1jU5MlUE64CeYVO2hP8EIxT&#10;9x1YLs7yvC9Tpj7xV6Gm+l9+aoTW+VPuKtRVX9UH/2nTg69oQS0lZ7f4s+oOyto5tdKYa1LRL4cV&#10;d23Aex2+2FGhxarWIW8T1W12K3k8ndWmsxIhnH2ujt3aulQr19kJYrgaCkeKL1Vd1GClSnJE6Jv0&#10;UIFBfWpwBTgcCkTa4tHq14YvTTghqKpybVQuCDtsMnH4Z7VjNWPUGJo2ARym6wJB0UCrtV4TpFUF&#10;/wu+GZ999hkrCbfe3ahv276NyaF7/uVXWrTsmJhU26jX44GBhM3E2TcASCB1JEQu4l6NOCh6ptE/&#10;mVxgEmimIkUEKi7SeE6hQhCSbY3caz8588Rz0DYh2+qStYbtQhVW76uvglpC4Zw4p5aD6w4LoBkh&#10;ZvzgY1A9COh60nWrpdxkMhn1RqMRzRmsQAy9zWAw4WGFdBrEkaRYCChfB2GWpe+k9NxFUJ+zb1rX&#10;qlFMrdvSuozDNXqtx3yC3gjVkJ5KSdmdAAUCT0iw9kCRYymgvigIsKfaunOOVWrEmARo2FJQxgH4&#10;G1GlnWCHmqIKnlplTvA6wV5jLWuT8Tf/EJzTNlerm4fpsadnTbp90rTpM3JzSzERdiv4GZFoCXhs&#10;/zbssgorBaeuvapuCpjJLmhFyDo4LyABeAZBE42u16hHwwnu2q4VZFBUqIqAahh4TS8Ud1T9Qh+A&#10;5Oi2RkHxns1gtOlMwkjYTW4++Znpo4cOTUxolFtYDlyvMJvbNqo/cdLtxSUlRiCIrHSrDRSRo9Fq&#10;1z5U7xXP4Wy5RvuKbbgh3lSV07RjQHut86paFMDr1Wi3NiwNsZ2wxQyyFScg8BT1aMDGh81mAZtm&#10;xAK2AOndUCtukmMjLNVu4Fw7/4XofYPVabBZKsm/khxg8Hp3d9/33nv70KHdYaE+gAvonwEzQcTD&#10;Jmt1kE9xsi0yJ06MVdOjTZTMkiJdigixlLME7zsL3JBcqFoVQmibPhladYcTBTLHPsi2rubdtUZU&#10;ISfx0moh8+N8mS/i/0oMlyIGaR8GlZ1x+fzFy2BBQCkrzeazp89cvnwZGAKGQ28A02s1GbH5KYwH&#10;3iihxomepBdcVOyS6rXsb/JJmCgMcy4VARhZcaxhFxvthEPVKlBAdv128lLVllO1r6oe9EFjNQVW&#10;JBfoKSbQYbNsWLHy4YefLDGbRajCdKuJ4/K/4RxUu3n9kvujN/6znxuM2NNNJqvVYjaXnz2Teuz4&#10;oROpp65cSTt16vTJU6dTU0+Xl1lsFGMx2+BRAFwXq0dYuH44h8ktX24qHAOqVZFxFz44kVXd0IiW&#10;E1fUp9rVyYNUf6tKAKhqutq6uwGsa+46imwqkcFucWCRA5X5xWE0eQLBgQ/uHp71GjZKTKrjCU5H&#10;hit8vrbMIDnKTqNdMlIlUWoY6MQkorsTbUVQrrrIKtXoqeL4nIuyanWQeakJn2po7gKFtuc6a1SN&#10;ymo22GyUpM6dTR0xbMSp1LMYpDTkHIsiGtUm6D8bV/81vRMC5NB5uHns2balZbM2TRq3aFS/QcP6&#10;9Ro3qNeoQb369etlZl0xACsAG5vdBjJYNdsgj5S6al4a9XXeVNKS2vflwwng65aKqxqN8LiYeIUN&#10;2rxyNQkaVNEo4XRqoH01BorFuFeJ3E3mGGTPDdwxTG5WK/k5sOkg2QYPndEDWhvU6+nts/PosU8+&#10;nuvr7c1hkxYbQO6rb27OBvg+amKPSAuqXTK8athEzKtCc6EJGgRYs9Z/VV6wGkygEwA1CH01qFAq&#10;5RtaK/KzBlSxjDFOnd5aYS6trNDrTRqQRMeldVc2z9+YC7Ue/tuuqnmqsFiMelOHTl0nT7lj4uQ7&#10;Jk+56/bbp9x9zzRff1+IcZRtDW4GvYkaBPlH/ZheEQ3npc0puEWliRDVofCOmuKNBSkwAQc1WAoW&#10;kLNQdQhdF5zWOGa9jnQWF+oUxh8Vok3gLFEM3xQrKrokUW+4OAjn/gFaa9VBGlHEGB8QTXSwPLi5&#10;++gM7mQHjPhrtFntbtBWVe1g4ODRLLQdEL8xfPxCF6rtOKpRrdfaF21HomBEGVQj7CC0wsxrrBAf&#10;URh2gk4wXo1ZA6SsaNnf1Abo3Oj4yTJVRIeMqIhE8omOCkwUZmN65IEpICgA9909PHzd3aRqrnPR&#10;s0Ih4a4KuZaVmgknYfn9/bP63P9tvusdNqhqOAHrflk4cuwdb348f8pto67rPuAvahVipAVaa1BF&#10;S9HVt956J7Zhi9HDh3q6uwmMHMX5V79dsCCvQn/P1HuDvNxLCi9/8fk3QeG1x08Yu2PXrrUrV1vt&#10;FYmJdYbfcquPtxcw3WS32w3AYuGzHSahSfbs9NNfLVwaGBY5ZdK4LVs2r163Abxos5bthg8egFKF&#10;+fnfL/4hLe2cX0DAkFFj6yXEQbVqhDjKBUZkOnjwyLr1a4sKC7w8PPv17tOyXRsUMEDFDmKusxq4&#10;otyWrVyzd/c2rJuOHTp2aNO038Cx2/adTc8+Ex7kaasoevfldyISkoaNGeXj5maActbkhr3sh+9/&#10;Sjl2FPX369vvppvac6Fq3aZCq8xcsnzp6uPHjlusFT4exh7durbr3KMcLTl0Jof16IHtPy5d32vA&#10;kPatmn377TepJ096eXr2GzqyZdPGqOfU2YtLvl9YXlIUl1Bn1C3jAn09qDi1Q30OjDRYLNZffvkl&#10;JeWw1WavnRA/ZNCQ8LAwuw2Ugyv98MGDi39aOmTw8Datmn395Renz6cZDMbe3bt06toN2wqU7ls3&#10;Ll+y6JePP54fWS95+IgBHdu0GzZkAOg++mypsP340y8nTx23WCz169cfNmyEr69sa0IYnOZ3IW7X&#10;7GB/G/S+UUcBWbCzILLrfloQ6OX3/rxvQXGhvrU7AGqzzW6xwUTlgMwqBfFpwx1wN47sy6mor/fA&#10;4UWl5eAHoNbGdfnsiYbxMd6BEVdySvDz4sndUQHe3bsPeHXOnNi42qp9EJvBw0en5RTyFavFZrNV&#10;2iqxElAJtgW0c2zfpoiQsJu6Dvx43ryIiAj1VmhYrTffnHPxwulhQ4a5xtGhY9cNO/YKdwU7WgVe&#10;fvO1Nxo1JBqpq17des/MfqmgwoKa7VjbjsqSqxcevX96SEioKhAVEvL4zHs6tu5kMEZfyC8rd9hL&#10;irJAzLt26Xk5v0i6U56bef6WW8Z6e/urV7Bi33pnLp/Y0SJlgAMHdg8e2N/T08fVbsOkxNdefc1M&#10;SLLgl3Nfw6MHn3xh5j8ecJVp3rzNxk3bVq9andystbppMrlNmjLt0pWreMXh4HDOnb14660TfH18&#10;XW916dJ1+bIVhDUrrlw4fx4ePTrruTvvvNtVJikx4ePPviyVGXnioTtx30vnDsDjy+AhtwqQHSdO&#10;HBg7ZqyXp1azm5vbgAGDDh86gkeAE+YaGKAmxIZv/0UXxTLBePv6n74K9gqY89FCWQHA+Qq7jeoK&#10;oJKVEwcbhmC83Qr+p8LuyL2S6m/UDRszsbjUDKxVUMm8kNquacPw2HppWcVcAKf3NE6IDgyqFRQR&#10;PevpZ7dt3frLkoUtkhsC9LPnfMZXLJWo1cL6K7lssJocttNHtjeuWz8gKDKhfsOXX3tt69Zt77zz&#10;RkhgYKBfYPMWzbt06bFyxcrNG9ZMvu0W1HPbnfeXmCvVon3rlVc8PTwaNmy6cOHibdu2Lfv1p5bJ&#10;TSGbv/LOR+y4YPzTD03HftK7T+9VK5dtXL9uwthbvXW6IN9Ad/foi8VlwNHi/Evx3m6DB468XFTG&#10;Sm0lM6ewodG3TcaGs+T7xbXjEvwCQnfv3i00wJ6VnXXzzX1Q4PnnX9q0dfuWzZuffnimn0EXEhy+&#10;bNsegYr1u49e8/HyDY+Ibd3upu9/+mnb1o3T75jABVm/UWzterffdd/a9evXLVvSqH4d7EYffb5I&#10;0K6kIC+rc8eeKDZl8u0bNqzeuHnja2++hV0woXbiwYMnBeOtP3wFjDeG1YquW7/J9z/8uHXL1rdf&#10;exk8W2BQ5L7Uy5yCtOPfffmxl07f9qa+yzdsOpl6BjOZn3Nl9OjBqHn8+Clr16zeunXrnVPuwM9W&#10;rdpdvZpLNBdcV//+KzGepHv9j/MDPX3fn/edmiSOFMTczm+Vdiu+Egr4Yamw2qxAsZwrqWAPB98y&#10;saic1MiCIg7H1UunbkpuGBlb72ohijgun9vbKD5Kp/Oe/fb7FZW8g2vN8iX+vr5tug4oAX7ZrKyf&#10;7fB1IT+Vpw9vblavvs4Q8OK7H0IRzum3WUcP6o8padis9dGUE6qerAvHAjzdmrbsfj49Cz8vXTid&#10;FBvTsE7D4ymCDXJdvnChZ7fegbXij5/PwM9zx/aEB/m0btf+5JlzqkBxccGdtwwB7+vjE38mr7zc&#10;YS0pTotz1w8cMOJ8fikKpOzZGOnv3b5z78y8IvXK/PlfwAXhjjvuVj8XLPgEDMDUqTPBG6g75vKC&#10;CUP6kvS+/K66893Hr5n0+sjY+uu27FJ3ci6dbRQbzYU04d7c0nK5Z/9p4Ze4M3naLI7abpv3/ptg&#10;i+6b8VhJCckHLtz/7pvPIW5NnfaowMu6ZP5cLJLQyIQd+w9rZSpLZk2bgnrenf+jkKGyi8d2BugM&#10;ffuPK1QlHJbvF3wGRdQdd04tKuZWjKu0uGT8OC7Cl196Xd3BuyB4pBTaW/8lHy7JlaIObI9lYCeL&#10;igoKC/AXl7kcQ1aaOSgyIIGJt4xN2G4LMBj8JoGDX6LJ01nKzXZMPErQZKNULAa9d9DwUaOxb+os&#10;cNMsad60cXh4WGFhSVFpGdUgcPygEd8ljsGtxQIzUEBw2JARI8jZ2yvBm7Zt0wIVdujUs0njBkow&#10;C4uKaNOyedrldPQVj1YsW5qVkfnggw82bFzfub9bo2vXHjNyREHWxa079uDmns2b84rKe/QfVD8p&#10;gfuSzuHrGzD1rok+FE2N4uZCCZi7udVG1YZOt3bN2sKislGjxtQK8lNeA3379I2Nic3IzMjLL0aB&#10;kydO+fn5jRg1CrYLvmC3enj69+5D2nw1o7CCw+LuBVeFxMbJHW5qB6ECkn9ITExsrQDoT3oNGhDs&#10;7WmpBM9va9aiGUxeFy5eAfmwVxR+v3BRTGTiQw896EOuBu9BijcMGzZk0MABCxZ8l5VbhlfcaFWw&#10;Dxo6PLlFMs0lVpvRzbt1y2QUvnjpslL7YJc2YQLBp4J5xBAspUsWL3KY3MeMn+Dn62Ozmh22Sm9f&#10;n0ceeTg4KHTVylVlpWaX9uY31DhOAP8NP8UMIxfFcoftkZl3BgQEBAWG8k9QwIrlGzDxyrAtqhIb&#10;AAj9PX+74ZMyjV00XUrGd/P0UHcpRNJFhXhVO6FucLA/Z4wuC2BWYcrUVVqtpWWYZmVOp9EIsgMV&#10;/9A40P6v9wkMio4Or7RXWith79fFRob5GkwJSQmcQ6hJyWiC9MPtx2E2c3WdOH7cYrcFBwefOXPm&#10;xKmTp1KPnUo9deb06QB/H39v351796KPO3ZsN7r7tO/akwpFLlf2OTqxdqN6dcvNZki20HdABYVR&#10;GEBI4U+gc5w6cwGydft2ZLW56zkqa0VEnj5zYdnSX4KD/LA6nnnulcLCwp7dOyowWiyVeTmXsrKu&#10;sp/ioUBQGaDnMjZq0sTdZc3TGRJiI6PCoyJiYgg3d+qidBYz1KhlZgugeuXK5YzMrMDAoEpz0emT&#10;x8+cPnki9fTJ02fT0tN9fX2Ki4rPnL2A99AcXg+LjOI0YQFRwQQhna3m5pMQALRYCLQrYOrESmIp&#10;K9i7c3eTpq0TkxLx2Ih3QFZstgYNGtQKj8jOycnMzEQxcSX8G2L0H3VZOQ1wdgRpHXXqN+/Wo2fX&#10;7t26devRrVv3kBCKa4r2UXzHD+hNcFFnA4yjng34Kw9ZiyjoYZWEApCugbgPLjCqdrwHzFysSPRr&#10;Bu4HaNjkxnv4oXYR6BtJZoGHBmgE9bWi41gjFKAe9GLGDoGWHFCci6MjvuptVi83d/TB5EktZUFh&#10;EaSL4bcMr1u3bqMGDRvUb4J/devVGz1hfFFZcdr5C+hxQXa+ycPX18+fWw88aahftPp4e0bGxEI7&#10;6QFFJW6Y9JXQXtuFxttsBcXldiOwgmKfrHsYX2VDk5FimzChK3bL4UMHVq9et3DhDy++9PItQ4Y9&#10;OfsN9lPTQBIeRjdTWHgIOoomsE740ECPVKwrBTg+ESAZwQDpdXk52ZWVlSknDtSpn1SvYeO69ZIb&#10;1a/XsF6dunWTFyz8VueozMnOZBOkHrpA/0DAhTMpvj/iBaRzkz7zNv0sAUDojTBiY1luYWF+cUBw&#10;pJcXRBg1+TSlm9xNoYF++fn5uQUFfE00kxyyiyhqpf/eH1X6eKVof/DJpyDPbdqwcePG9Rs3buje&#10;oz2dVflP3GjpiUith8wSaDlUznY4XxJoAhfauoWqKZKPF4wGN2y0VLPRJwAlPWimJ7pYZIm5XGVc&#10;cEVTeGD08PYR8xgwhG4gVOY4OSjBvQrUJppud3QHiAu1Eu4OHTRi4sQ7xk+cOOH28RMmjp08cfyU&#10;8fg1sVc30GC9jZp1N39PL9RMPgM+wHCfdXNDW/S5Uh7BOhuwSCNvWK/AepBcA3HRoDNV2rk+2T4V&#10;qVy8BblZ77z1brduvfr16z127Ki5H31sdPdu26q5QIFLH4OohBucQe/pyaUranNiE5S8oAmeio5q&#10;1BTFsclYSO4ddnNFZWhI5KRJU2+fMGnSbbfBSDLh9il33H7bpIkTJk2ZEBMVTlOEqOMVSylbLSpy&#10;V3Mga1J6AUUa1wJmTthBbqhGm8MoOyrZdHlV1guWIrZO+pXC3ZIvs0N/bwy/tvcud3fNaGiuIIsA&#10;txOFwRTUAQU6ktB6pyyXBpOJthyjyWLTmcvKwbMLkVcvKBaoiitX32UroQyg5kCIJedE+12juMst&#10;2WUX1Oqt1ndSMu4lsONgi+DmY/Lw8kAXX37xxfnzP/lq/vwvP//qy/nffDb/q0+/wq/5j99/D3ph&#10;8nKrKCsqyMnhYGhTYz2VFZZCSALCwkv31ZqVMRkMnvApJXuirElc+LAf/PTdNy+9+taZC5fwffH8&#10;zx54+OH4uk2ee/bZ9z748Jtvv1u05Pt7p04WnHOZnYTSqmHKjqY2VbF2upa6ckjWmvbx8nb3MEEv&#10;9MUXH37+5RdffP31/M8++fLzTz/5/Osv5n/5xacftGnRBGgJbglVuINbqnEJIdPs48r6Bi/RSriH&#10;4ou7L7Y4vd5KjS37gcGJr6C9wlxeXubv7xsYEogH2hwRJP9VRF5YFDF00w8WdEvIr8JuzhLIECkc&#10;IQhKQUuE3gSNPLlOOyCoqyguA+BouBTnkLyi4ty8fJpotQngp/gtVl1Osu5CdzXL11wu3w/nohAf&#10;qGpeOjQ2cSKtFnox6wwREbXwsWbNWhSjSslRBjUFpn3fzt2g+At/WoHBNG/eylpZfiIlBc2RmeLl&#10;VlhSlnoqFagDy74I5pCmYbBiZADWdkx0DMIEzp07q+EqTaHGl1546c235paUwXyf+8tPPwQER707&#10;d+7Tzzwz/d6pvXr2CAiOuHAxTSqH073CPf7RNj5+p6FNa00bEu5gqwLDjcmAP4w9IjIqMCAwMzPj&#10;/NkswctKqs/o71f+8YcfjLttSnpGLrZZRcetFrAl1SAs0FT+dmzMzZO2WcaBUNPgFRjYqlWLY0cO&#10;5WZD2ODs6lGvXp+fnZ2Vne3j4wPhgZybxKJgi6tJvq6dp7/db8XVCPuAHRiSFn3hlVMf+GSgE5zF&#10;iRoghwawnDRlQwaDNd7u5mNKqBOTcvBISQkEUCwXAn3n7r1nMnOgtXCyNeB6hbOsCRgNAxR7oGan&#10;6hJeQKJ2SGa0h5pncTVSRsaCVlbxjUETN988ICjAb/7XX6enZwonDD9fE/aojz/55KuvvjbBoUCn&#10;Gzh4iJ+Xx68/LckrLKRnHGt327hh8/nMK25GBn1w5gkD4oHq1E3tO3h7GBct/p5CC1gogyH1+OFz&#10;59Ogum5YN6G0EGiTERgQ3rBhfR1sRuJYkJt5ccXKdQITzQ3GDuuPw2aUjUI4QtmjZCFQGlCchua1&#10;wB0LO2tASEzHTp0zss59Mf9zqQpEhLT4xLETTz/93I6d+zw9yYVzxq716XGBTO1LRvQcagNPTzeh&#10;GXAW8RwwqH9B7pkVK5YL7OExD67TNO+zz6/k5LRs1SosKEC5yIoCQoH3v+eSaRcuQxTu8COXGZEx&#10;gv2GXoU7uqgaqakRM5SEUuh9A4K6dutSmJ8GRqIUekaHfsmP3z3x1HNg61EfXQf4CvlYeNk70VpY&#10;TQ2Nq5ZBFb6rLQGGec6irfpWDRFRuuXaLjgb4DpgsYVxGG+163DTsCGDDx7eO3HilP0HDpj07sVF&#10;Rc8+8/SCbxf0Hzi8V89OqDqpcZMxo4Zt2bjqwQcfLs7Lxuwv/n7xrMefF24GGM35h4MtxDtybdKt&#10;3n37tG3dYtnPiz94fx4KFBTnP/b4rKKyspGjBnu4Gb39AxLrN7qcdvKzj78CgcAyO3Dg4ORJt+/c&#10;f1jqoiLFOXZtg3KNQb5wedXEJko5ohLQzZgxPSQo9I03X3r2mafKzSVQqRw7kXr7lDuv5mY/+fis&#10;kCAvcp3i/VaFk9JnCT/AilfrzeDlHRAVHZZ66pi5zFpWDqOBZeioEa2atHxp9lNzv/i0vIIa1Pmf&#10;f/ra62/4efvd/4+Z1NOqKrg0/7t4GkKHKkEyNut/WRjo420yeXn7+AcE4KuPt7c3vhw8RNOGuRLm&#10;CBaDcbSSwiq/7960JjE2BpuAt7dXoA9sivGAV8d2rUMj4zNyadq4lHogPjLypn63lFbSNVdZRnMy&#10;LyXFxSTUb5yWka1qpHlLzPWKxTp+dFt8bHyHXiNgmGHnxAj1zefvghC9+OaHTvNIuc2c061NW++A&#10;hH1HTsnN8owrl7t36+3m5u6Jrvt4+/l6ubu7N2nc7MDho6xXjCoZly62b9cW0mqgl6e/n5+3r9/Q&#10;m3ve1LotlnB6fik4h9KinFpGtz69B1wpUHafypTDu4JDwjzcvfx9fLz8UKfblIl3WKHblgp/WfJN&#10;aFCYyejn5Q3Q+fj6+dark/jeG8+76wx9Bo3LLaZ16at5bxqM7rPfeh/fxaaDEZknD+tVKzhi/a4D&#10;YvTGnQoYyIBn7XuNKIS7A+xyDtviRT/6+viB8nj7YEw+Xl5+GNHMGY+Ul1sr6Plh+fbzDzCJr7z1&#10;MX6IZM/ruy8/ws27Zz4lNy0FBRnDB9A+gG1hzPjJZWZYouzLl/xaq1aEu6e7F3xEfVGzFySHxd8t&#10;5oCtnAz+w3qC0ZFU7r/nUkSXbEtQWC3o9GLjoiMia4UEB9eqFR4ZUQsX6DwovLsbvCZFjlUyH16z&#10;69p26bZy5dLhtwwB7BrWa/zW2+88/+LL8Qm4aiuPR5O7V3xiYlxULRGQqdwg7TGaEhITE+LjTCIe&#10;CCGpcbl7eMcnJsTF1HI+5ie2lDr16oYEBTiLgvNxg4EpKSEatBY3QRcjIqNXLF/2/ntzk5Ob1gqv&#10;FRcf/8jDD23ZtrlxkyYW5VjpcETERK1cvXrWk0/FxkZFRUbOeuKpjz/7IjY+LqleItSRwiKYater&#10;HxcX62FS8p+lcXKLlKNHJk+aGB4eHp+Q9Nqbb3/8ycdQWNL5SKcfPPzWlct/6dG1fUStiPiExJn3&#10;3793775pM+7v0qMrCHNhfh7q8A8Irlc3KSSIEqE2KLgGRMclJSX4elLfKpfB5O5dJxGG4zCAGj8R&#10;kThq9LAjhw9PgWYmmpPRqlWrpUuXvvXWq5CnKbLqDIFBoYmJieGhBIsLjH7YeRITa4UHSf8NAQG1&#10;Xnz11X49e0VG1gJ5Kq8Aj2PtP3Tg1q1bRt02LjIqulZY+C23jtl/4OCoW0ZxT+YOJ9ySdEs6899z&#10;yRYqEqtehy3YBf0aI6Rg6ERN0ctQJcaQZTKm0JM7J1GimJUTLB4I2wpFmycxzVmDKAGUbCwfXEDc&#10;/uWXBKNpkdBU5GFmlBzgDKymvy5rZjHo0eBAyA7LhDDljjzR+O/qA5B8DKodID7UmuDpa3JMSrNX&#10;rZ/qp+QXAFhQM1iImpeMxDkcTeLQSiAhimgAnT+VDlGBTODDasW1UXI9yDcbPTupCRafZA2EuION&#10;TRqpfmlaR4EQgS8L3jlGZ+WqHmKrQAb/tJohjlIBCsnZ5GqrRvUuBBfthSYFXzv8v+1vhaziJ8BA&#10;H1eEh6CUZpaqMTgt5lXNNaZP1LkkA7DLV5srfsVkMNyCQkCNGeMLZD9rcoguYU6tAPL+VStJqY7k&#10;LbkpOwbr5x25auKcdlMLpXKRK5HFnKKYw0wtP0ePdUeOm6F4arYF91X3lNVGWG6MQ7hm5z9plWuV&#10;fIrglsi+2urGC0B88bUAyoE6iCyokJArT9VJYYYadT6h5YGcilrDmtyuKsY9mC8kCkA9cY1a8iE4&#10;14QLVzkfmmjM2tRmxVmS7BIiJREMtIS5RlRToFA0yFXh3xbBr+s4YCGaDoVDVddvjZbLQpUS2caJ&#10;SwoDnZhdhX0MpKjK6+ecGCKr9qY2edfgK2iPGHhcS4V7LGOseUdrX9E2rZ4qQlRjbWkOEq4NyrlU&#10;1AiELdDQ1hlpoSqvVomk3HENWgugxnMJDQYUrDS8IgmC4DX80QV7lSLVmTWERgyF6U7hlWtM4lwl&#10;5EBak7FWj9GG+4ZmGFJLSNu7ODEKWvyngKS6LG1ondeeVRuHDFQLOpG3JJUBaZJTGaC6qTopUbPS&#10;qxtSkr8z/mu7vcCMcR4aMt9ocas9jjku+JRuWBJloxIO8A7sl4CPQmuNEgstEQhWq5Gw1BiCaqBT&#10;RRQdpDpfQ+4as1uF2NJhDWMU+mqUjBRPUULeda1O2dmFIaUZVPos4SOqhNZhhSDKcMN2aR2Wzqi4&#10;IgUrdrIaPdAGrxrSlrTCbeKUqGIowzDkiLYP4qsLD7W2tc5Wq0kBQuu8tvdolVVBTD3WzGUKoIox&#10;4l7ljORTmxo7o9qVWlSIlkpKoiZDW+MSQKmuap2qNkn/BV81CuGc92tH5Fz0ChDVCT/f0DDDCSOF&#10;2QqCTrAJRVZxNX/2Uq9cu6NWw2EXGlchdI1mb6BPUyjEC7HcalqdhjCtw1VaQm3WYZXhqlbYUQ0r&#10;6H6mYTYVmgxGAjYJn+7EHHZQbR5kc5x4jQ5oTJGsHi2hCJ46bTws4OqotOIC5zWU1mUHlftV5MQF&#10;OXmxBtKKj5OQKmFv9JAApGOKQDgXV405ck3jn525v0U5xdUo4nfjDlcDNr6C/VFiEJlPTo8kMRKo&#10;gxWBtkPNoEZQBcuupRY3gO51OCxdueE0qNbVXF17yQvXv1WF7oLxioXD3yqfEQ1BxBda6uAoJJmZ&#10;rGEngkvdXAb4VCK1cP7U6RjJTrveV4SzptDnVH4IW4IfNaCkObwIrFwjvMH4tTni2nCOtPqOoWH8&#10;dXOp+Rto8KLoqhj6qv/ZYdcsqExmv4UQfwu8/u1OkqVzCqMs5aQXGhetWadciEvwKvHMxdoKw0dv&#10;PYkVJqS0KbuGLqmf185ijUL8UbWv/j6JqSrnGpzCbKd6oWrMamu6pjvOxwrZq3erGo5rX68Fn5OC&#10;8r6TR5IatC5XCUS0WGq6FpEpQCeEVKCggrAmKvODfaxK7KFK3FB8rE7Vta4JE+MKh3ferNFvZwdl&#10;umpAT6bFBQG1qxEoNWU5jXCxqGthyZKpIlfOqRd1gGt5CWm6EfVSNd6QrmkI99t4W4OKSTHe+b3q&#10;XBNO04wUV/qza9qXKXQRUzWhkqzCQadZ2VGVPdVFL5U/jEIvjWBKrVWO+E5QCNyg9zUY4H0C1BCy&#10;BxcPZduWzgvPWRMblUKoam0ofBK4i16E0czOtUKFH9enxshKH9A5kRDow0CDInTq8IDkA/InWlvi&#10;XqsJFeyD+FlU9VtDmurcm/ZQWz/a0GicpoaHw3eKnvSMgQBkpY+xpjpC/g9JuYbgARjqIDPAO84F&#10;PmhpUCnc5tUwZfDk1UUb6fS1U3dVH7UyUhL2I9UuwAsnbNpVUAQWJbyPUTtpkHSSgAF35oSP2kZ4&#10;R6aBeVrZAQbGw/8HTkkEHzx18ABeCphG+htpOwcWLtEDRU0MqADv58ZMKWK/BbqRClSnslWgdZKK&#10;Khm6BozlbY6HhjWjlWOAZ5Ggi2IgmWpO4FITHC69G9FGm0sXF+tCUg3NFfw0RlyRBsWyitQquC5w&#10;UzyoArpLD63QQKNWToxxIo4LgQACYay49sQdkkhBj76qOa6iNirXbjWOxqlh0KRFrdaqRjTyrQat&#10;+qd8fsQEITKeIlMGWpToTcT4J1oZpXkRjmswUOKSoYalrqoVqeJChRRg05MBUd8r+KRGyPEJUyGJ&#10;fSWBjtxiJiBYYvVu9ALVAFutZumL2jqF9xAg10D3qg65ZpBrSLZwZpxkWJcKFCGZobucoopVjajq&#10;RbauOS6tjPOBtC9F1LquCXGX6lSBWOZfRQhJzlsJMyGCEgKq4pq9qNa0eqYakOByQpC6BtHHIjoH&#10;3QCeiHETDzXVbc0ZuaZz/Enicm2nXUjqKq+0WFpv1HasaIAQUEnT5byjYFGVX+gGbSqwi8JDlOOS&#10;Po6gALmnQprdomKj6lWlJdEupZJzKqXVfSEZimVQSO2cFU3Bot3WlHmkN8RItcCU/4zqACFIp3fZ&#10;wZT20Llif2sg1XpGAoiJVJUjkJTjUOosaVEuQBtpXOm5Ai8lmDPgwAZPHtiPEVPGDQ/d0TLVqAar&#10;6x+rNVU1zOqgcULIeU8WFJAFDTLBWjWicw39cVVXbZRVOiUFYPVIwdn1uiJnrlWmghk0doF3JdOU&#10;IK4krGVgHAgLyZlQUY21q7YHXjvpGj6IJ514dcm6ZQJZqr4wV04TkmzZVQCoPl1CuZxylIvlrIZR&#10;NQtrGFR9jOp9tcQ1AU2bWI5RQe+PLmo4aAIhNeWiIe0GDnDOSeZlQct6qrqclFWwsOqBWhkamjvf&#10;cGkzaBCQAtcRIzopKpSQ1SuUn/UyuAqoqgzAaruvfmmk50aEQnkaYmIYlSh0R8UVElZC8oVQ8U0Q&#10;JCv8FOS2JHiH9EsqrjqhkXEZ47UYXwMivwlkaUQ6QFrA0GQZhYKBxPMqkGnTrxpy7l7aM9VzF2y5&#10;wWsSkaaqkGx+fJV9ki2CXzRdNIxdMiDeoZCnGEV1oIBKxcxMb66Ju2YkVWIiq1fZ1pAWVxxiJS8R&#10;axCaojYlNft/6qoSspwQqepFtRXjXOBq55NFpv459yTF7Gl3fmsg13SKbvfwPwZHywSuJIAgQ1gC&#10;sgqYDldta05cVuOp+qWgq/wL+F2hIotUzY3rFddUqPeF5AB6jA8CI4M7TB7C4bBKJ3VzIXd1UFbH&#10;eOcqci03Ie0SUQDagxzG8HfEnk5PbEXhKa4wPbkBJF02JsYbcHuRkYLJRjlRBgk5UcgkC1HNjnyq&#10;xfz7E6zQAJYxD0kVqlaymDm0LldhtxP5tTFWq7dq0vkSDWLO9a/qIRJrTh3CtlTRFLHMyBpQJYkl&#10;FrROeNDxljmtFH+jdMQuntPZCTXvIuADJZj3kxKX8k8BRMkScrtktnYt6LTa+q0Bm+prQb7XxHht&#10;vVbNdM05l34ouFOrgH/EFa0eGbQyadScjRooUv0RM5sajchbgEG8+uLsEaPHHko5CWKP3BjERQ2/&#10;1dRr6Hxdf5RcWFP7JmihVAoCS1ePnCW1hQHuVsX5kWjAP1EllMVrjKvSpkFLy6h6cx1dv7ZXmE/E&#10;FKAcDygwGD6dO6c3rj79+vCD33rD+bhX78FDBjz97KxLFy9jnLAPKHQ5ffxg3779X31jjkp5WH1P&#10;qhohB6rl/rzhcqy2NDEw0/cLPu/Vu/eefYeZn48yp1K/3mi1VBNPnJiuwa3mGnBSA6eSybXfVm0c&#10;MnHa4tRAzbX9wovPDho0JC3tknA2lEERqfnbo+AqUQDHOoFkBXgiPvfBmdNGjhhfYYUsb8q9mjGg&#10;d98XXnkHqR+0GL2a46/6VR0pJbJGcXsid/FTufVKghrXPe0xb8p9cfJlGa2Qs6TmEuzcxFWlzgqd&#10;Dq0sDD2CBe6oVjuT31jHjRrq7R++Ydtu9SJzFWiX63WtZ8xRoT1SPsZ8XWukqm/wbWZ6KeeIqvVB&#10;BoosF5KZCi8iW0LJW2++tWTpWrxQYUEMjEXxi66xO0FTfRQ1RuQqydQN9LBVrKr14el3Vd8dqn93&#10;9zTVqVN/1bqNGEsFC1fu2rAUBSZMvpcg0waiQV9+aaCG969VwFhzaqrBW+Cnnr/57GOoc9Evq3jP&#10;UqF2T5WFjoNy/q9Arv45QaZqqEKKmtAQyFdDGUlsI7Og9ZwptzQPcJktm6182LCB2PpSUo5LtjN7&#10;pQVzzwRITgys3h5qUQ7LBKREVrOx7IzzN7VK9vIOp1c3khGdP47RDR19u/iiq5al/1rHr4GJ9lNT&#10;BDNGmtoyJxmT2FY1Q4qkMOpC+Ck4ReEJLHaVdA4BKeIJM8QhiY5F4m04UEnzfEsRPI3myqek6GCP&#10;SAcoTHFrQ0EfL083Ly8Xkwq5xIX0jI9g6INaAxqpRRXC3Dl1Ok4BXCgDhSJXAhwZv5QV1laUJ1DM&#10;OAN89fpP5n742GOP5eaWgU2UzCMVOr1Fyf4qgpdAkXUlCeaRaIEZo6qhb5WKQyPPSkSFv6W4MdOv&#10;3tvHF+EGPvz08/b28/ECZM6cOfXcMy9ezsx3l8LgsgJ8/Dy9JS2eGp6zDaCSgh35cQ5C2H212Sr+&#10;x/nX+UULIDMZ6R2JeAEWoqggS1HiSDih5O8BVbVLugRQwXUXD8XKAQ1OOuNU2C043dGflNPi1OOo&#10;LQmUWEBE3kGIrnAQZE6ZqCLANzAoMFhAJLKFxIlqp3DhC+Np1L4sEqpaTnBZ0sgze4RXER3v4eWj&#10;iUcOh6dO7+HhhcbJQsm0sxLRhDA+W+nInH/VfiIeLIpphkpTxi/qWg33QYUZA2LFWRoSgiTBORq3&#10;oOYDgoSNWQlYj3gIKwSVHAA8cEGVEopO90ThZcGs83QdIVwaY2WprDDitDHxX2W6PGTFEZcUvMIE&#10;FcyJQNZNBubia0UsY1Qo4cP+Iz2BjFgkJiNiFp10jNXIKgRrKzwEFifmUeJ6iwoLKy1IAsXDsGTm&#10;RSwCx0YFvSCTAF8x4SqljlEw6Y8u2KO5MD77ZmFxCeKxCvEH/wpLStIuXXpy1qwAH/fdu3Zs3rST&#10;9TgsbTp1zSsomDPnlQqiDMkt/RzwKey+nNPAxBFMS6/YINI/TqqTDAgayU9kR1O8s5g4kBpI4tpQ&#10;2IakCnrMKWgtTQWQNKAcEyKK50IeVZYKJJQiJtAbltw/Rs38BjLz1KRKK5wQ8cQgpZSEdFRzEUu5&#10;yxHTEfLPvikG2KH7fP787KtZDRrUR2sVlWDr5cwlyK+kIDac7IBsJSLxyzF0ctQcA+GUZ6hIIygK&#10;FtDl4QrlpOiqCRxqD4WW2SRiHZeTMZYuVOPMXEEZLCuwFQyjDpX8pTvCPylcymLFUIGR0kVkZYaY&#10;JT5JHno3L6axsOtwE8llDCZv1MLzZJiZxbmVgHy6wZddU9GBaeYwJCGZLM9KT5MB8FWJQAAIZpCQ&#10;REMyi0BCeuFzcLSkEHVx8IUz5xASxmCxsDfI9ILX0WM0zlQwYAB5BI4KT0enTFIPy2Ahq8JIJ+2L&#10;LMeIDPAmFoty0FPNO5LH4H0lchoMXoA2Yr1Zl0BAsS4upK/OKDpvMmO1NCF1iG6QBEWn9w8Mee65&#10;F6dMGGm3lR05dAIJqAA8eO0jkthDqW3YiAnwJFlQ+CjfmXSGR1hJrdpTse04p1SmWW9ywzGGaE7S&#10;NmMghDxRVTmYIYoKxQgcHoaF7U5lE+HgQWiF4FjcTMicToFK9hFoldAv0AhKbhLm76lOz8AU8wwt&#10;2szcmBgKCXqQrYUpogkP0i/aN4TiArvYktZRD3c3EZqUppN2A5BEUkzinkCMR63COkHUA1JIPhE5&#10;1oWEXOEv7qjDTjh6UgbUD6Uf3iD0ZEEpOFHE1RgW/FZ5k5Q7OtXExSXmPbu3IT0QSick1G3VtjUm&#10;ACOVfugP7t196mz6zQMGuunMu3dvu5pb5B0Y1uGmLqF+HihwOuVQSmqq2WpPrNOwdctm3M00/QAD&#10;HUqLC3bv3ZudnYdWEhKSWrdqydEjkofGTiM2RJBfRRzAXlPLYXTLuJp78MC+4oJ8ZKdo2KBxg0aN&#10;aAYUDaC4CRNFjx4/cfLYcewg9esltWjVJuXosZQTKd169AkPDbJZrMyeptdfyco+cuhgYUE+dvWQ&#10;sLD2HToifA9VVZRXbN++eeee/QDQpnWrvYzWm9q1jwwL00sYeG5exq69e8sKyzzcPZvUb5zUsK67&#10;RP3TC5GQVhkbFDZWlzNdq0B5VuvVbGnzJDgoml1r9y4d35r7rRmn8FBFb8zNytiwaU9MfGK79smn&#10;T6Ts2nu4ZfuODeskaFI5PxyXzpzYuj+lXoMmrZshdQe3Hay+rVs3Xc3KhmASFxvXuk1bN4Ymk/Rq&#10;ibCIyrQpi94U+Ko/n3bpwL79SOcWExV5U6eOp46fOnj0SPuOXWJjImiHtVlMbt6l5WVbt+8syMvD&#10;FpCYkNi8ZWs3dJEGW4SS2PfvP5iRndOnT7fduzenX870DYpu37J5aGigudy898ChK+mXQH1DQ4Na&#10;tGwTFBRMHQD15oZdO7dfSsu6uX9fBBkqXkEIsWCWougSkH/2wsWTKUdKiwuBwOER0W3bd0SudmTg&#10;ZSlSceKiE39B4wlYpd93KuQNR44eO516EtlRA4OC2rVtHxjgj9eZlkDNjAhJSKWKrKLWg4hKvmMq&#10;UpurR4m1E5569sX8YknLTNHBcs/4Mbj/08/r75h4qzaxes97ps/Kzilc9eMPTRskqpt16jWc/9W3&#10;jJHkvsa3U44g3nm85IjjVTs+4eVX38jJL2SlTFBacu/YIYGRDdbtPMRNwcacrFs3bRw8bKQLfVq3&#10;bvXRx5+UgwHVJFfshWWLvv6icbKWijouOur9d96aOnU6Xtmy44BwIuA+y3/8/tv+A4e66gH6IsNo&#10;6vk0NJ2bnVsnJhaP3J3c1/ffL5UXHVs2rR8+cojrrZtat/vsswXINVzJJMgOSF1C4l3ya5UMqIRW&#10;ucpeuO92oNv8n9fIT4bFQ1Yza0llK194hHmupz/4CjK4Ys/Ytn4lft46lpLrD19/jO93zXgQIERx&#10;vIIXUcPjDzBl9uvvf6oaSLtw5vFHH0KQqupncHDIAw8+mpHBvLPoJ2r9aPYjuL9wxXaZwVKHvXTF&#10;qhXIOafKI+nkB2+/eZ9A7LslvzDbrRXxtZaUo/vuuPMOZABSxWIiImc99sQV5Bwmb1wMsE+eeJd/&#10;YOKrb77lH8QE4gFhdQ4fTi3MzXrw/geDQyLVWyA1kybetv8gg6TJLdtKhw68GfePHD7OXwIlgSEz&#10;rdhtSGNutlWWfvnVNzd17OYCe2BgwLQZ/8jKyZfR2HIzUvvc1CIgtH4+RUVrxpk9ATrdyPH3lVQw&#10;7hr/Ksry3n3jpUaNQA60a+zY23bt2cfSTnGe7KCIZZUZF8/07sWs0OPGjZ/30Ufvv/t2qxat8HPm&#10;Q0+Y5RAw9Okfd0zABte0abtWbdq9/e6cd+e806QRU2OPGjk+Nir+7qkzPpo798knH8V2Visy7tDR&#10;FDUxOVczu9zUDsVuG3frvHkfvf3O26DW+PnM7JeRmBsyHFL83jV6QGBkw3W7VIJc+6kjBxrWqwuW&#10;457p93/22Wevv/ZKZEQENusPP51P7Ywg1ablS0IC/YPD45554dVP5s0dO2aEh5u+Th0kpDbtP3Jc&#10;1XNg57qwkMCI6NovvvLGvHnz3n7jjcYCjsl3zyxHdtPy8l+WLBozpD/Iw623z/js86/OnT0LyKTs&#10;35WYUBvI+uCDj3087yNoTiNCArx9/ObOZ+LlcgvSJyiMFzC6MFw1WQ3jX7xvEjbqRWt3KjhUu2yL&#10;FnwQVysIXX1z7kKRNqz7ty7z0PlPnPwQil2+eKxuYkJCg1aFhcglb+UiwVIpyenSqkl07cYnL2ai&#10;TGF+7pQJYzGWIQMHfPD+ux9++EH3Hr3wc8y4iUUl5Sr0/uPZDxGbV6oOlB/dt7V27ThQ10cen/Xx&#10;xx/fN/1ePw+3hNq1Ec6/+Kdl0nnrmdQj7do0w1u333XvnA8//uiD9wf3781qx95ThgxAWH32/On3&#10;3u3phQjbmDvuvnPO+28/8swrSGbx/GMzUKz/zaM+nvfpJ/M+mDSe1GrQ8HFIYyitl9w2Zrifb+CJ&#10;46n44cpMj6MI7Uz8X4E8/cuWLIR0DwbhjTfe/OSTj196cXZsbAwqefiJ2VKDtSj7fP8ubf1DNIzP&#10;PLOLGD/hvlKJckf333t9Nso3btz0zTff/Hjex5PvmIKfTZq1PpF6ju8L0jsx3lr63msvggea/o9Z&#10;eXn5am5SjhxBokM3D9+V67dIhRWP3jUBVcQnNNrvzFi95LsvAoUPvnv6k2bmcQfUSu68i8nIP/ni&#10;a1XPM7Mexs9/3H9/fn6eunPo0MEGdev4+wdu3inE2FF8z62D/SMarN15ED8qy4rumjAOCPf2B5+U&#10;liPlNq+Na1b4+XjWTmp8JPU8cKy8pGBwr87QfXy56EdVoCA//c7Jt8nS9tu6m4vNbi0f3q+Ln6/v&#10;14u+V2VwrV21CmH7fsFRaVlaZz545Sm88+XijfIcm2H+uNE8jOTdOZ9CyFNvLf35m4jwkJja9S5m&#10;5IKbJ7lmNnqh8S4VqJSsphsrfZE0Xt+kVfd+/W7u17dPv3598dGvb9/u3brUCsNk6erWa34oNU3a&#10;MB/Y+qOX3n/inY/hh8VScM8dk8AK7t23GxUyWznOZdi+NjrIv+/gW8vlhe8XzAc3fOutY7MymSgc&#10;V9rFC126dAZCf/WtNt6Pn38UrYDGS89KZt7BFTL71TegFcYN5CB7+jEuCTd3v0U/LWcRa9msh4m4&#10;SNtfWMJk4riyMtOnTMaLAQsXreRvW/aDMzm/PW8eWVrKMgVl5bm56U3rxiXF1z13jqsRV2FBZseO&#10;bQxGv9UbpHVb4diRQ329/Y4dZ+IJ7icaaQA0efBEYd6VIX26Q9hbv6WKQHz55WdIstCkefts5pWw&#10;F6Sn9uvUOiC0rtB4W8bpXf5C40uZvcpx/PjRWsEBrVq2OCDnPuAqLi5+4KEH0NVHHn0GA1aaUPBF&#10;1AjnX73Qs31Ld6/gYxe4J6rM8bh+XfABGJG7H3xRgG55/G5gvP7RZ5hiXEibLSvteHQYUKH+3qOg&#10;jryD/5d8+zlJ+Atvk3PIPN2uSb3wqPrHz17hY+jfpeof5r2JMg8+9YZk7Si7Y+zAoKhGm3axr6cO&#10;b0uKS4xr3DFfsoTYbEj3zH3glafRe8MHX/yEMvu3rgoPCuo/+BYeLULEQzXlF08fhAoMByDsOIAc&#10;8/bczJNhwf6t23TILlCMA+FSlJ/VsUMHyF67Dp9S6DxH0GLufBI5LLdzJ/b4eJo6de2dlV9CtbPG&#10;l1kfmTEBXOMH85cImkOwRpJqDeOdJgJSLlkB7DUG9fxM8i2IbZd1eO3l5RP+68rN5aq4o3zPll9M&#10;+oAJgvHo7eLP38dIZj33KqeHSifLey8/C1Hu029+xWNrRd5tw242GDw27+WuKBSdaUG2bViNMyOG&#10;jJpg5tisc2eD1ui/W04cKrpyIsLfp0P3QZl5kpVEyGJOxtmebSFQeX23dD1+5qWlRIf49uo3IqdQ&#10;0B3aFuncyWOHvL28ht9yOxebvfgxyU//2kcLpKf8c+HMwboxEU2atMovVnlaCJmMjIsQq/ILikRn&#10;UzJx5DA/L/9DxzSwC5YpAw26Yj52cKePQT9g0BDhx9S5AhYcR5CUiEwvDfafvICb+Znn+3RsFRCa&#10;VChIk3H6AJiq4RNnlrFN62uznwB6vPDG2wJADUEvpR1p1bxxRGidK5llqLHSYZG8oTpd0dWslMOH&#10;u/fsGxkVCkINb0YiiL2iS7vkWh76U2fS8srodyq6FK+GzZpzHsWDDTlaPD1N4bUiw8KDcVOOXdd5&#10;S94LydSky0g/n5uTU6dJs7qJkTorlIBMDw+hsVmz+rXDwnbtPSiabRFJ5JgA/Dhz7NC5S+m9Bw71&#10;Mhkt8KRlllNqHjrd1AZ/U1KOoszh/Qez8wt73TwQScIo05HglkfFRnYmNjN7GEr6BwUcPX5q3YY1&#10;oQF+bAT1V1ZaKsp9PSGYioOkIKEyFjrPKXOcST1dara269A1NNCHY9b01MbePTr7mYy7dx+ijgBZ&#10;XWmaQK+VP0x1yVXJsRSwVJ5xNy8PX28khfH09fH0QUI3ZiIJGDN5xr5Dh/v07YLsbSKI0c9eAlsF&#10;HDrk725ZLybip1/WF1h17kZDRcmVXfuQAt8fB1ehfnNJ/vaNG1q1vikmvjZSDXIEVoCqrEXTJrWC&#10;gy9cuAShn3fF84TOxzrHiaNH84pKGzRtERbka61kMlfwkyHh4c0b1wG6iGiou3ThfHpuSdPmbb3c&#10;jeayIrO5DEfAlpWX146LDw8POH/xbMbVQngHu0nIV0x8vFk0QIBHeDiyBtY6duzAyBEjt+/YW470&#10;RtbKiIi4xk0aBQT4ieadmhSqZFyZL4CU8raYt+31Gje5eCXj24ULlIApbhowFJaJzyVMPUrrRfio&#10;A935RcAl3oj4V75nx04vv5COXcnaobRUbY6OCmnTvGlmTkb65WwBLE7XEhU/VChZ5bbY2GjR7eit&#10;kmISPn5e4ZHQqRfk5pWXMqU/stYYDO4x5K60AHpRhDloF/D0EgWSdEU6rTp55Up6YUEB0rqLmsuI&#10;k6PxClr0DgoLD6t14fw5nLCDJ57QoCmvcCw/nsZRkRATwagqZjRTLu8+oZGx2MXMhZlYMRnpBQBT&#10;GFlhUZXA99DoY7Lb6sRCcoJmF3UakSqeSYgM7peuZBxJObJ58+Z3Xnu9d5eu6zdulgQe2qWkaZOH&#10;UvqZLly8hA8fX1+lkQX/LOY1XWRkPJQGGZezoEyENlT8YzRB3FVVzS+aC/YHn31RWIxcrsXIU/3a&#10;668gm1VsdNy9d93ZqE4EtIUV3L5kEAjEc3qtVepssfUaNGqQmHXp3Inj5zCiy5cubduxr8fNgxLj&#10;gjDw3NzCvIKKiMhwdy8PqtswXBG+vYOCkCw8vxj55QupEdcWNRVxl65kUTEahAN7oCmGdcJCa4nB&#10;OyA4hBlbaVfSXUzPAlzefuU5H+Rr8gnwQq4uprpCGqvACxczc5FSFIm2Te7KIhYZGcnxi4HJy6/W&#10;U8/NDg8JXr/m124d20aFhTw08/6DBw/n4gwSDo4HNahTa6tRBzqJKmKMepD9LqRWLWDdpcvp2BlW&#10;LF/14jNP9+nV98y5y27KFiSXQnwtAkLT2VChW4kT1guLYOILDQnWQigkQ67e6BEciiTM9vQr6aoG&#10;RcH0sPiSKmIrEU2CO9z6SKSA/ND/miDhVTCtD2g8DcOSWQk6aVg0yFJAj44/VMtQgUkgcPU6/+JF&#10;vOTl6aGGCkOD6jZWDlC/KD8P1gu8h5zGKqMcLtAH/FW5++jeBYRnhdD4k0DCiiFJAvg0OCSUqxkX&#10;SbRB52by9qCGAacyS8yeERnIHnvk4bjomGZNm3fr1eet9+YYjB7+/uChq1TpKsRNrDacEUsl5t7k&#10;BKqVqYsF46FCZGyoKCilILskOj+BoNwTRZtz5xALEG4gPz2UiHRCdvO4d+bDb7/18tkzp8aPvW3/&#10;vhTJic+k5IQcJ0PzM2F6fZNf5359ivKu7NjE3LFH9x+9mHF1wLChomUzgiZznQvKUKWt9hWsQ7vD&#10;y80DVLmsDPSX2nb2FMcV6mxQxWKhhgRhwciLHBjnwd2L+hYo6fHXXAGPFV1UbO127fFf2/bt2rVp&#10;K1frVm3atGnRvIU7qZUyRCP7KGmE0/PO1qvfwDWrlt46ZnSTxo283EyQelu2bD520t0X0rMERpK0&#10;1OXHJeuA+nMVJyyQu3js2N133YUsd02TmwwdNmzep/Pd3APBpFEPe0P1ryKv2i4hG6ulgi5rTmor&#10;G7ScRcx0V5Wi+6fjO7sDI7jMGRePMl+J+t5gq7CZK6zhtcIC/ZnXkzHMNLJyFYnxkmSM6IVlSgOY&#10;doldUmxgJJb+yF9pLitWpIge0rxthHdISYUlKT7e3Z0NyokKyn0UellirVFOtkAroNeStkNXabZi&#10;GnEEJPTC7h7Ewotp6bLCZGhCLUrKSvguzSOG8uLSaVOnzvlgTsfOXW8dN3b2c899993CFauXdoTi&#10;yF7hSr2rOk2PRgFgYAj2DcT1qITx6CzYKjZSAarg0Hl5w8CmLVnNwi+vOam9RorkhkbjQQsEGpI9&#10;1m6bcue9I4YOvnjuyDOzcMBTOYCoHdxKZ1jl9SmMlgNpw4Z5myqP7NkForFm7XYct5bcqqn0xe7j&#10;4ycOcqLP1sJaxLYOBaS5LCQEiE0mU+AiFgwclhgeYrFbrmbQ0kJvWy3Vsb2ipBhFcNgEysAVAs0j&#10;ST105zt37d65a9cenPC2e/eOvfv27Nnz8+KvGiRFwnArNMIAvlBmHAtAYY0huVWHbxcu2r51yxtv&#10;vjFq5LA6dRqs+fHb1197i8uTlFFM4prHGd8EcKHmFxpvyMnKnDj59oXffNujd99JkyY//cyzi39Y&#10;tHLlkoTYKNAgJ3gVnXJtrRpxAUGECQzWUgRhgaKSVqsi4uULThY3goMDhDZpJld9SHhEXHjInt27&#10;YLWBeEQ3TlkJVzNyyiqtweBCvbC4KU3gJVnbjHsQkkdSoTL8VvVGGlTuj7VrJ4SFh144e8YM7oWe&#10;OWoDMGbm5J+9cC4xsbbMhxBxZxVxdRL9vL12bdvGZqp8XK2X09LAWgUEheOFxPqJHia31BMn2RCd&#10;phlaUWm27dx3mLgva3LX9q3r1q3v32/wTz8v+XbBN089/XTH7j08/QIzM3i6hvKMcPVZHOI5f3Hx&#10;tXEfJ8OoTUuoNgsePXaspNwcWzuatIRD0UyY1Wg8yY3TOiKISb5TUiKwl2o903488/4ZcVHhq9et&#10;Xvj194qC8Q9jBMQYyL7hnzEisW7Pm1od3rvr4NGTy9Zuualzlwb1YtRT/8DA+knRxw6nFOWV0g5t&#10;xb4EQ7N7bkZ6Xn6un2+Qrz8YQPodcUiUvozxCXFYxDlZObQnYt44Z1CTFF1OzwAhpLsHMtFCd6nT&#10;pZ45U0HjPvbwCtj9cdKjpbL4ww8+nP/N4tKySmVQIo1XwEMxveH8mWMfvPXK+jWb2LegkNtuv3Px&#10;9z/O+/j90OCwQ/sOFxaXkmsB46AxcOpFwVxCkyDctH795j17J06a/OvSX7/44jPouDt07IKjhsvL&#10;zWo3c86UMllpMFJd4G4Ovio82FxafObUKfGap44Em15lhflKFqbbFhUVJVXIEe34CI2I6NylU8qR&#10;ffv2HVSVUNDQ6T79/OtSnaNp0wa+kuZQVogE6VEsI+1lHCQjiehTwWlVO7T2nUOJTagXnxB79kTK&#10;5m27YP5WeapxLVz4fZm5tGP7tpSraHwTsiM42LBJcsM6iRvXrzl7MQMGccZUYhCW0s/nzYO2K7lF&#10;c5Rp16FjZK2w9atXZhcWCX2hefzowaNHT511cge6s6dO4JiN9h07hQUHASOoi8XhZzv3HD95SprT&#10;aIVCSDJncjVs0iQuJmrZsh8vpuWYdB4OKyyB7iXF+T/+9DMM2T27dRUijAVC1xrCTi0L9TJbIP1T&#10;NF7LcqTWP03dYvlGvs52N911x2hki39/ztzTaVcEdRg8yo1NOZBwhsHteIwbMej06dSvv/oG5+N2&#10;uOmmMB9vjBMd9/D179ev3/kLx7dvoVuOUxo0fPv999n5BY0aNqoVgD1ZgkKdk4Ikl00bJ2zdvCb1&#10;9HnlsoHe4ISpTdt2G9285Ah0XWxSUstG9Tes/nXvngPi1s+3TXrT5k2bp02f9u23S6SrmhsLJo7P&#10;xaGg4GrGE488/uyzzysowkyHTbFTh1Z6uwGeX2C0UQb+LgpIrkszuIpTzOV08tkD+vf38XBX7l+4&#10;NqzbkJWTS8cBDbyc6eqkSoBP6xO4s979+pWbK5Yv/ZWGec3xwrBv36ENm7cmN2kWHQnrL+mNeNbb&#10;7fDvu3X8bQH+/g/NnL595w5lQP9w7rx35n2WGJMw7tZhbFLrB+NptQ2VzudMjUS3JOmj5sCgZkDu&#10;QZ0/bfqMsrLCJx59ZM+e3WTl9Pr333ln3udfJjdvM3woNN/ilQ4ztERC4QqLqj1u/Lj8/MzpM/5x&#10;MvUcumgpMz8366kf127p2q1b967tMKToxKZjbhmVcnDXU089iwzRGPDpY4ceeOQJs7WUHL8gYN06&#10;dd3cPVatWnnuwiVmmtTrl/3y88wZMFgwf7Q6dApXcAhEN11ZSQH+gpkPCY2eOvWOtLRj902/7/KV&#10;dJPJ01xmfvqJx1Zv2Nq3383dOtMqB5l+6Y9LMD1Pz35RkRtnOkDikXi4ileAEE4J1SGMqKci8eZ6&#10;ueeeO+tGh6Wk7v/i80VKWyUAICevQCS5vfXNOrQL93NbMH9eSEhU5y7dcEs5LBqMXiNunRQfEzP7&#10;iX8sX7kGakpM44+Lv33hlbd8/ELuvPMW5WGkdneJrdF5BoRNnTY1/fzRRx96JOdqAaboSsblRx59&#10;/HRGFpqGdwHLBEXdde/U3Oz0e+++c9PGTUjrCTXR1q0bHn74UZxx//DD9/t6k90XSQZcDZkNMek4&#10;Grds37lz630Hdr32xkellei/u91S8tJLz2cXZLVIbhbg5yWyluY8JvuOEuuEdrN7xshInIKq++Lz&#10;L/KKSsTZT7dgwddPPPlceUUl+q9F3ImEKGG7spwRSyQrQObRNmDYsHbNGy/89ps33n6P/TMajh49&#10;eN/Mh7Ku5tx33wxfX+VHJfwExHZbZTno/xOPQ6Opi4yOSMbVpDky4nq6ua34mYpqqL2hH51Jfbxp&#10;xz6l4ad+syQ/OzEutv1N3bLykaOZwif+/vLDl6jnsadfZt02s81S9uhjtPIgmW/Tli1gEoNZITQs&#10;Ys36zVINVE+lk8cND4qou3rzXqm5srSkaPQIGu0SE+o3b9KiacMmHkZDUkIcxH++gUas0M5ebtO6&#10;KdwY69dr1Lxpk/joyKZJ8e1aQDvpu/Mgba7m/Mw+nbti7LXj4RnSrlGTZJyC3LtLl1tHj0LNS5at&#10;VQm8t64g6QoLj2+a3O67xT/gTnFB9qjhbD0+KbFp02aNGzQBPWvUoO7hlJOAAiyguN546QUU6NVv&#10;EE0b2nG09Lanh6uyZTgcj91/L8osEM8FGiLEEoGn1nKkGi/79qM5eOobWHsnk31bdm9Y7mUInXLP&#10;46pX1K7D2pp/fsJgGsKbtelfDEnCYYX+nnnNUZfV+tmH70JiCQmJbNSkWdMmjcKDA0FhPvnsO2h5&#10;K8iBOt5+8RmOdMVGqbKsuDBrxK1wD9HXTWzUNLlZYlJ87ciIrm1bG02+C34Qc4TdUlpSeKeYKiPC&#10;Ixs3bdY0uWl0ZBh+Pv/SazA0ywgKH5gxFbLuniOn1WSJKcl6YNuaED9fT8+ghk06NE9u2qxBXXd3&#10;U4s2nVJPX2Ipm2XC6NHIT7//xGkx5PCsTWWgpr4EWc7Tz3ZqQ4eRuvUaJTdr2rBpUxxpeNuo4W2b&#10;N/cPCvt13Sa8lJuZ1r1DW//wpBIOzp5+5hD22RHjpxVVVNrpmVK5e+PqWiEhnr6BDTHZTZvGxkSj&#10;QpxmXs6jqRVIGYdCbwke8W6FT5P5x19+adG6BfYET3f38RNvP3ToEGcIh2qz1+YHpk3x8PTZvms/&#10;fmCVoOMlBbl1ExI7demZlVegphnV/vLD1x4eHk8896qYaDCD0AFULl70Q3LTZPA00HvdMfFOEG9o&#10;Kmm/EBPYXZPGhEfV3bRdYTw2wMqSwsK5H34QWzsJm29QQMjM+x+8dBk2LPH+UEfrOuyZWVemz3zQ&#10;0wPemvpbxo5MO7Z/0ogx7n5x+04oc5g1LyvrHzNm+Pn6w0uudkISbNeww3234Ct07/5HnxLEtFpK&#10;c15+bhbssHq99+tvfiDTYy/Oz/1o7ruRMRFo3c8vYNajD1y+dB5PSiq1E9jmvPEqKhk+5jazMrMi&#10;jAQuP/xHpCjnwQSOWQ/dhzLffP+LQIWzC/OK2GppVC/Jzbm5R18orCbedQ+e79m4NsAreMrd/yBI&#10;tPIw61vef/V5VPLg46/CCIjM/RIlIb76aM9ctnn9mpu6dDO6m9zdDEMHDcCx9zAJ0/9Wxv/Wi7Px&#10;7s+r1/JHJQxP1ivZBbNnvxQSFAyIdeve5XTKkQenToXmYvlGicURr6Xy8pJlvy5r3qylh5cv6PJN&#10;HVqvXr0KB1DTsklnoqL775vm4eF3ICVVIgV4orUaVeqJlNvGjUX+fhDzyJCQJ558+mJGDmxhHI6l&#10;8vZRo4MDgvYeP8G+EWKIvaG7kPjoY3DmtDNn775jKhAMfUtq0GDJjz+VlZXOnTPHw8PzudffwUsF&#10;2ek39+hWK6ZeMRDYbs84lxLg5Tl2ynRaoOCtYMEBTebUYynjJtwOdTkqady48eLFi6FpVA3KPzuD&#10;qYFBDDIGW250Z5J8aCroFmvkRgvtDCKsDAgDhQcpaThTgoDDw0m57lBQQp0Ch0e4B0IeA5NOwY0Z&#10;Qu2wb7kjF4WH2vtMYIQ8sGXTUMlMN2DrDHByZXQfzTiIKYH7IAJOcZAwjmPC1l9J9Yt4kgISeAzH&#10;f0kmAxZKfDxpginKKyjyCQyBvph6EPQDW7OlePzoSSv3n92ybWXD2tHMG2mtgBgPEgDfe2zx9H2W&#10;800Z6qR3B79hokYIWke7GU6BDk+4EMOkBUptxLGZtlK73pM+iDRNsAOVGLx4TqJmut/pjBUQTt2N&#10;7hKwjAwqIjFBcYAzcJg3B/ubxcFjb6H9VvINwwIQ+qCnFtio98DmbGbmGZ0Pol0lLEi8b6GmghLD&#10;ik7RnYtxIHoL1ZiAOzXsJsid5AisyoIhR1mAZOKIQmx46Au96wVgSJoNNg0vwMcYfSnOzi7w8A3C&#10;uQ+M6oCPJc/GND40bdqbH365Yc/u7m0aUecrTozARtGqkIeiQ7HJjZ7CnBQo8cpsOncLjwrUeRgd&#10;YPDEX5c2y0prOQ4h5XlhmDGgArIziOYEiGOoqATzQd22lxdwzUOC5yGfUbiyo+fc+wwOd1AKN0/M&#10;lJUThn+kHjo6IejhlW51FyWiFZIdeoTeVCIWCne9qGuR3CAGI5Sd7tD9YCEqj2Uqv+x20ehrF7CW&#10;cRuULajNxYxCpKZYTa6T2ShUolzFlYp6kaiFE8Eoi8ADmmodOHzRDCLMHXVePGFL7HyMIOB862Ea&#10;sspBxHRIJl/LAhr7i7pwVIDB5Imp5uGmQBk63kuGM8jqgAtmhl6xNPgAEFQSGEyb1v6aFJ8wfvyd&#10;sIm5uRNdAPrS4lIcSoMDGwIC/DUdALRfYE9xpgLAx6RI9OfATEoyC/GhpcqBXKKnuwdOX+ZQGR+j&#10;BYuDZ7AxPppj4RzBKx/7nTAtygUWaANrhHCHSthyoB38xu7P70YDbHZEdSomVVgGbzIaGa3jeEtM&#10;pBF4wygcjNPNU4/i0BHg6FVqM02eRB4efoyzVkFJaMdhfiIlKct8ke830KqK7gPdlUQhgbKU6NCS&#10;5GFi8qcLp1Nj4hJGDB+L/dbd00tAYLSVFcEIaPDyjY6NZTYrSRQAbgMIAKRgckxOmBvjYymNC8fM&#10;lPacRXfMG1FE2pJgIQOCrTAMh0XWHsErMS3Yl2x6GmJAAtFDqUS0yaK/5lIGx8fTbQ16Lx8PToxE&#10;rIhMyEJQf2OWiTZESlREpQr14TCk8ZRDUbHjlsmNPh6SRQLzIqoU8ZRHBLNTR0SwYfIEoyWgjAuO&#10;BEN07XI0nMhJYJzhT0tFIZALqEpMUWo0Sg7sq0TpqqBAzoYBKA6PZJdymZoRLBKVaYvKe0q6EtNl&#10;MkhMCN3YKV4pto6kUhYoF4AduwPTDciphNTICFbWqds0LCx0//6d+/an4IaHO051rZj/6ecnLl1s&#10;075tkJ+vuC2A1SABovMChyku7TI9EmnBgUuiH2CcG9gkwIVBPFD7AGnxx+iDEjiMQ04EFo0c5ozG&#10;VkkwIJMv3gx0I1FKEYly5aZNsi6PKWkRsBS1CF4ZFnk9YKK7HO/GlWABTUANYFVYlZz4h1mWg2RN&#10;MAKoUH5AmeAg6RUZjNuOEGLQNlJFMNncuGEfFI6GTvLMESLKNHQhLq52nbjwk6eObtm8hQMRpPtx&#10;yQ9rN27s2qNbTIS/MEIkjMrELUY/8VgX2ZJnhHHgFAnxSLgqSYqv+Cc7OkxiB0HC4e6jElHRwsKY&#10;OJwJSUyTECE5a12SmhCkRmps0TcsHyKTCjAVp3ligLyF1S6EQsnIWogQWyIzTiLC3gKGOBFMNiNJ&#10;fi09Yt4AJoagEkF5M8hlfHb2swoDUDfrU7EjDMXnL9AUxgGRyeAGQQJDxYpzmbILQkOQSwREnfoF&#10;cg2y/7mhFAk9d0kya5g80T8wNyt1YUyVRRyQLVrMISo5EXsMSsBuwMJBgkiNLxU/JPoYGaLL7PqA&#10;kPCcjMsr163bs2d/cWHhvn07vl/03fMvvpZUv/nsl56NqRWC8giNoOZDZZ1XWxUxjzEo3DqwBRLN&#10;1KGC7vhDempAm0gJj68MN2EGHY4aU0P9OwHFDVY0B4xYxGLAPmTHkU8YNAkpsY0zKZldUAjNqaAc&#10;CB4g6djEpUXQaypdBf/ZMSuBwZQfsvLhbkDAcEtnPyVjhJEnJmAFIOmc2q2F4IgGDT+JQZxswWJ0&#10;lOo37FRESCbWEx0Y9mEsre+X/LJrx+7yMuvu/Xt++fGH51940ds/cM7778fHRgk2EZvRlsyinOhM&#10;9oA9hdCsZpqGBWF3YDkkSoIzEXgq8xm4JdBzsW4qomD3wH5BlCFhZn8kxA5MFj6pvpFFK2do8rgk&#10;LmQyEniXEceEJlCWmivhJ4mo3OmVpZKRqLJnshm9gVymEFTwCkIZNJyijZpAUxuUKDO1RarkHRUL&#10;LjHmjGBV3m1VmQW00kq20lyOJQSOTnbiBqhcGUnBXTXzp1YTz9FSztFKlhPhH7KxFvfO98URUC5K&#10;g1pnJDceeFGRssWxzlGQlf7Uow9FiVZLXWPH3bptByUwcH6YIWgs8Dr8r9mC9EYLGRbfRupYVOw7&#10;BS8lLdLXjG9DKJdB0JdJC/tn1LJEMVA2FVLFL1RXqTBk1qFBUHQCanz0ylNDkbwJypWejYkmgB6z&#10;EuoBPkIUF/KOCO4CTimtQCOiOr01tZ6qB9KK6IronqhRW01TpEQ1/kAIi2qttDj/jTdfqV+vgQti&#10;AwYOXLVyNUEhsyAdINxUB1gnh8ieSHVqiHTCE9BxRAIj6YpAVcDnxA4BqXRfJZvgfFeIoCr4oi7l&#10;cEo1lIZTIpir3qtWcYPdY+tSTxWCqFLaMGE1c4FXYZ/mVuucDgUFymCyR2phUy5Y/LkvsjvJWnb+&#10;vf49VYb8T/UyrteETxFeSI7CdFakPde2IuebajcgJyAOlTiO+Mjho+mZV7F/B/j7NE1uHhoUrOri&#10;Wpa+qa3pt4bjrN8JhGvG4mqehEdq/WtXNUuh60XF2ygCKDdFXCL5UkT7ukt1QgHkr3WgCsj8pjYF&#10;e8qRY2lpDAGD81/jpo2jIiKEZVBeC2QAFDuhmvwnWq02szWH4pxd13icKcXVuMRb4q+B958p/S/B&#10;eDV/v9VbBbdry9TEeNV1LeuP7D5afdXWgDY8zo2oKtTO6bI3qsfCtSgeW21jsg3/MaLcuJMapqmq&#10;/5nZuCHGy+Q6q5NF+YcYfwMA/pnZrol8rjHWWFf045NxCpRIJatjvCIfN1yIf6YDNcrcAOMp5bhI&#10;yf8Mxv9rxvKXB//nXqiisNeWFwaP4cHCt8I5UzZOmF3+Scz8c/35d5TSyL3m+vTvaKFGncytIcl2&#10;yKQBuzVqRJGQWH8jiP8zK/1PjEOrVnRAf6L4v6zI/zOMv9EoJbN4TYJ6zd5BPY/mpkYFmRLtJd0S&#10;STnVrC7I/JNgRI2KMDsvbcv9l0H82oqIZM5Zd1Hhf1trkmSYHl0qPyYJhHO4Smmnbrqufx9+SDP/&#10;sv3jzwPs3zeiP9+Hv1BSzYfQJl78wn9UWmoGg+vI1D+J+X+hU3+xqAvFZABK0aLUNn+xor9cnBuj&#10;EHYFJPWXrlVa09ei+19u4E+/IEOlMlKW27994L+xhv+ZdtUa/f2N6TfKODdQSTGlKuEsqHlw8um/&#10;CUIldvMtMjawAlEexFtSi6js/xT0FUXXBEjnWCjeuSpQPflztV3f5B8Ch3mmtB44t7fravkzQL7x&#10;aGtOqShAxclXPP9EZ64EVvVPBFYNqlLfX9re/ghEVSAVokVvZC73PzVN/8pCf4HG16CsCj3lur47&#10;1W/+Vpkbo5SGtzUo3jW1cSacl5zwoZI0MzhH1oqG9tUn22WAqNlbwWTNZd+5aajBaINy7STXYvwN&#10;R60A4oLGb5WpCS66uYr2WpnIFGt9bT3XVPU7MHe9fv0rrkf0CKi2SV7f4u9PaPXuVW9FKcmvwwYn&#10;xeDMansJG+diokIf6wAmNqeu4V+J2b9V140xvjoUFMqKQbjGTPw+xivV8w1hpxFxaolUBgcXnEgG&#10;EK/28ksvv/X2uyUSt+bEQNWLKmZG6XIJN4M+Nz390ftnfPnd98yNqNcfTzn4yKOPff/Tr4pTFIWO&#10;6HaVuta5Vjka5goClWVQL26LawC9YZwY6Nw4VE5Gebs6St1wgApQv4W1TnaCr7J2u+3bz95/8LEn&#10;L17JVgo69lUactVzzRK6vlHcobuT83LNlMpNe83rgI+W9FMbi0YZXOy7az2owTqTg2uDJ5REPVC9&#10;h5wJaYj6A2gRNMrjApVKJKZb8PXXjzzyWFZmDopWlJZ8Muf15154ubC0ggpnbTb/f+ymf36xOOdR&#10;swqpfNAKiLSgVDIFjfrOUFaR9JVGX/3UsKDqQzMKKBMDHJloY3CmJlGlxAwEgw1MN8jPhOg/ur+K&#10;ByetVEgKHh0Z3TS5TW4+4rsVKDR8Vd1w/VTWC1zpJw5hvCPGTiqExQm5ZX5cjJ/3zmSqI7j10bBC&#10;g49kABWTjFYJe2iBSQTF1qxZ+8vSlfSGlWGyKJxB5C2F6vS3q9Z09Y5VhwCzjlnpPasu1V/nqNV3&#10;AlJZa/jAUjJuQA8EZO87cVHeoG1HKVGuB6CrKmV2kfrZQEUF0nFrs6O+uFq0WBjDxJuYCCeBUX3j&#10;MAkB8U7AJCgzojQt6XWltzALWVED3As1rHBNerUxykSzDk6HGKc479pUo36ZVputctCAgZiXQwfh&#10;Gu0ozsvq07aZb2DEhbwCGa2CWxVZuQ6v/mU3atB4dF3xC0Ib6QDjimbAd+WUQg8liapWP29Ix5HU&#10;V9WgFALOKrVlyCroWCAUGicmANlJVKVZO9wY9QgfdveA2V92O+0B35XUtVWXci8RPsjuyzRD7ir5&#10;LaKyPdwRAVRFvaRq8rAa9ZUPQSB0wG318l8nTBh/+OgxlZBVLML0lXIuTuKF+LBokFHofu2onDRG&#10;OskfzgL06nPqQEjBFXiZLYK3rXDZ8vbzpSraeQk63hCA2ogUMin4cLySxUC9jZuuYeKmCh7CfTHp&#10;8wu9n2TsThcjklUtZk1qAFScEy0IoNwApBKgrZoCtUuogcgUsD8qmlbiXqpA7RQPUNbk7u7m7eWr&#10;nAJQpbene2BQcKUcc4jxVu+2E5b/ls+aXA1lee1S+Ip+KEJCPzu5ZKRUb+G6BpVd41eIjrdkarW9&#10;FRBXb2nj0Lg6tCIx7WLlBsD8fHwQTrx8+S9+TDIjy1+olHpRIonEG0x5sCiGEE7LYObd6HqFV7r3&#10;7nPm3NnnnnuKTiyS31le5x/8cy5nVQffzr16FVGtMECCM4ATMfIeq8njvElrkn2HW7byblAdUKO7&#10;5lI4p/BbW1FOvy+FNAoIAk8AFky8wQsBd/BZltWothf46gkAtdB4CQxnrQrBBOyCxHKpO6pyhceq&#10;HtUNQUSNTOA+tmSeIObESBSjX4sCiXNq5ClrwAXsRGYb1ZJqwjUFqlG18vEUqmJQCjxXnJSCg/Dr&#10;wquBUbRWfvLJJydPnqxbt64Mg05l9JLh4UD0F0NhRVn+3Vc1jAd+iCuvQvTq6KvGBlqCi2CqBrWa&#10;vKILmTWayqWt5Va+biDUihGXQKDo+MHgNLp/u3l6IHVCrTBE4oGoEKDSHQ3orlpc/cabHm5ukH5A&#10;9ej1Zrd7eHnFREcEYsE4Nwkn3ZG02jILyCgCMo49W6ZQaoU2H32QxLxcROLI6tLe8BudozU36+oU&#10;rubAuB4U9NSnwlSF6K6SagEzGI9RHVzpZCuYkxqLjboUkSu0tQ0AuqipE+2q8EIRJtUfoUrEdXH/&#10;FrdAA6gAiZRAgL73WMuKEWd5euVx1cn5BlVjQu/EW9gEXsjkgYRqPBzTWYm4vjplX5dSn3RBAqPp&#10;riiFpc9qs5P9x2AICgmJjYuG57aczaP3gGsYGVqMnT0VvP8LepR/emFUYY74FNrPnj17+PDhgwcP&#10;njt3rrKisjoxO3Xy5IkTJzAlRUUFR48eRbHTp08rglv9AiQRuoLMYSiQkpJy9epV9VRRJiewTEi/&#10;evTw/kNHjpy+eAmBGpIJn4WQxfTUiVOnTp910Sd525F99eqxY8eO8Dp6Kf2KQh/WSSdbKzARrKRK&#10;kV5cmHfoyNH0jCxFu5TX5OXLl48cPXrg4KGUY8dLy8pAyIWnMpw/dyYtHSlA9BfOnz9wNAU5NxXY&#10;4cdXaSk/c/r4kcMHAI/jx1MKCwtY3Y1kSufw0SkDRBPEYmPshw4dvngxzTl2p3pEjuUQXpGCAQbA&#10;+GigC1OrsXaV9LykpKQaAJlMqzqQ1eLJunoVI8JMpUtMNFxlAG1E/rukWAwqM/PK8eMnALIrV66g&#10;3kuX0g8fOYqANG27Jv9hgqog9VTq4UNqsgg0LZZC3BxPHUtBOku0f+rUKYzo9Okzrs0WzDpuHjl8&#10;5MCBA2mX0pU/IymXMIRqfmSts/f4c/HcuaNHU0rLEbfKQHrZuPUIBlCxFXT35XWDnbMGev3//yHi&#10;H53kCvNy33/nXeQgV3WGhoa98PwLl9OzxcfQbi4vbNqgbsPGybt375oyhXGQuOLj4z/66PPS8gpx&#10;stNcJk+eSLlv5gyNXdPpunXruWTJMlBxkeAY3oiFvW/r5sGDKMfgatio8VeLlxTxeAiG/+VnXagb&#10;Gd6kxU1XCpkeEREYFebSn79biASlrsG2bdfu20WLzEhEInvn1RP7wACNmXxvkSRGXfnTApDLu2c+&#10;Tux0VFZUlC5a+HWzZs3U6x6e3tOmzzyZehb9gWDXvnkybiJcXz19e85cqdJx+vSxJ596PCQ4QN33&#10;9nCbMW3ahQtp4izJYSinT/GZVLoVegRmXkl/4fnZwUHaW40aJX/y2fyCIkS1Kk0RxUQRGjXh0mEp&#10;njysj5d/rZ0p51mJldFsx48dRyy8Uh/h6tG9908/ruC5VkrqZbOWTWuWdu8BkZfXTR06bNywYejw&#10;4T7+Qdt30nVU0nxbtqxZ0VOyDeNq167t6lVrJ0+eqjN6b925Q2aC83Xq2MEH7p+JTVIV69a16y8/&#10;/VKGEzykr6gpKTykV8eOX361wE2SCDVomJyTk4vXM9PTXn7phbDQYPVi4ybJcz+cW1KCfONaOKkC&#10;I8Vipv1i5O2owf1R8vBxrpnivMwhXVtEJzRNzSkSV0rtUm/9Wy+QHEjmlVZL+QcvPYcOte3Qeeq0&#10;+2bMmNEdWWqZdfpBBPBh8BXFGT3aJsfE1Wnftl10VNydd8+8Z+pddevEo8yzr8whgBmgbTl2cFfL&#10;5kxXPXTk6PumzbjzzjviYhOAUR98tkjwguh+eNem+PAwd5/giRPvePDuOxCObfT0+27dLoFQaWFO&#10;auuEiNad+l4o0nLbLvjsI0x+40aN77rnnunT771lxAhsx8jH8tPqdYLx9qyTh5BWa8zt95RKANya&#10;Zd/4+IZOe+hZAVz5sp8X+Pt6NWzU6K577p0+fcbAgcwbjESqBWVm6CA+fPedAd27gMy279z73hkP&#10;bd9OjMnJuNCtc1sUG33L6BnTZ9xz99TWTTio4SPG5JVXAivF/xW4h89KsEaCG9asy2fGjBiCYv16&#10;9pw+jVBMTm6Jn08892Kp0n7Y4CpL0kbsVzhvN08a2d/bO/DwccF4R+WRAzubNmkKQjl85C3T7pt6&#10;x11TYqNAg9zmfv0jPY+ZEtCxe+2qyGBfN0/fCVMmz5h+b4fWbaJr1arboF5E7frbdx0SPLMd2rY6&#10;MtjP2ydw/Pgp902f3qpV8+CgkGbN2voF1962V0CNVX18X7sWjTmu4cOnT59+z913JdaOQfDSR1/9&#10;gElHvCxiT7s0TIwPCwsOix4xcuzkKXc99sQLoDOZl9PGDifB6tuz+8zp906dNlMlXn/q6RfKGX5O&#10;hFHKKMkUL41ZSyePGuTv5XPg+AX8KsnPGtS9ZVR8kwt5RYpyaCqtfyuyS+XMLYyZy84817ZufEJS&#10;o/2nFOgdl8+datmgHjakwyfTOBUl6b3aADr60PCY5as2qjLbNi1tkBDr6xd96iwSOtvM5swJY4Zi&#10;Z3/pzfeKJbM2y2xZ36xhvZjYhqfOXGDyf3PBXZOQmtn05icLVYE1v3wTFhLSptuQYmaVteZnnm5f&#10;L7btTb0uCWnMSz/XKDE+Ji5ph1AvXOaS4genMUfA2LsfJLQE46GaGXP7VCAWfq/69Stv37DpD7+A&#10;7xUV2aOH9fP0Dlizfqt6HczJoJuZEH3ZmvUKyksXfoafr344XxXAmXjz33sbd+6a/qA47vPatW55&#10;g4TayJmx9UAqkE4dgwaNnPJrZwl7xdsvPo23ps14KDtTyyh97NjxoYP6e/kGLFm+gRUj05GQX1F2&#10;Sr328kkj+vt4Bx45fk6GdvW2EVyQb741txSBoXJt3bChSd26UQkNT17ARFjLigtuke3x3Y++UgUu&#10;njnbq1Mn3KlVO3mLHDmBoPFbhvSFMD/nw09VmdOnj/frThLmH1Zv6wGUsVdWlI0fNRDxnc+9+map&#10;xD7j2rNldbtWzaLi6hw9fZkdtJf2SGam/1Fj70FqOtzIRzJ4u+WtF5/FzenT7svKZL5oXOB3hw/s&#10;7+nl/8sKRpFLTALhIsEEsgHaSqaMHBTg5bv/ONGpuODqwO6toms3uZBLHbSm8P4fwXrmWUSPzp4+&#10;EuZlbNOhNzgJzKiZ+lRLyoE9i79bnJ2dj0FWlKR1b1kf43zh1fc5N6JawedrT97npvN7+aWPUMmp&#10;Y+v8fL1GjblXnb+IPBNWJMJ22BZ/+bFB7/HSS3PwYurJ3RFhoS07D8pV7AC4ltLMAX2YoGLv8TO4&#10;kZ99uWXduA4de2QIV7Pqh6/xaMJd07UtQlDwwI6toPrNuwzIlvD6azB+5a9fenuHzHiEGF9YkNa6&#10;ZZOA4NjMXMlDz+LWc6nHlixZfOb8eQZzOGzffDGHO9W7n0vsQ5mlrKBP+7bengH7jnL/RRQGgxws&#10;ubePBv32nPfdUtnxxXhFhlDl1LZfzbjYun58qzYdrsgUiiWAaJSyf7vaKpHdC/XjlobxClPsZZNH&#10;gMaHHkwh5UvZtwE58m8bd7vielBYDm9zLPz0EzA5r731Lr4f2b0h0D/g5qETVVyE3c5WdqxdGeIX&#10;EBzVdDNSHzsc+7avQNLTfgNGgeAKL8U2j+3a6I80x4FJm/Yz+UrK3m3RocFDho5EzjkmpaDunVUt&#10;+eYLdPit9z6T6s1t6yZ5GH0WL5UVK/Vkp59p1bhuq5ZtcvOYr8XJqToO79uNF6fcPaPMLOo5wXiJ&#10;5BDMt5ZMGQGM99l//CKeEeO7/b/BeIa+gnL7+Pg2ql/v+MEd0+/6x7Hj50UpYWrcos2oW0bhfB+d&#10;HekRLVCmeAdF9h9A7MQlsWW2foMGenkbdx88gEqO7j9SXFI+cEBfRH2hUg8QGaQw0Bm69Oju4+5z&#10;8NBRs0134fT5zOycrj26+sHxkVIKQrr9P/zog52799eLi6C6mmGncrqYCGttOnffu2Pzi888Kvue&#10;5DDiKWWg6YbiwgJwZEo/qbqkLtF2asnwvD29G9WvU1SQMXnC2N179ktYmCGhbqPhw0ch5aUI3Qgu&#10;5FtImSWis5vR3f3tj97buWtrw7q1KYexRRyX6+PpDa2FtbjUTHhBIqPcKed7ynUh9eTB1At9+94M&#10;XkL1wsCzu3SNm7cCP3b00GFk5eUQEHbNVsQOLH8kwRWCTilIHD24H/UPGjhEcjrpkA9ABcJ17tUT&#10;abj37zuAXfDI0UMFRYVDhgyjXgqBvA5k8HK07dYpNiJEIl5Z/sTBQ1dz8/oMG47ga+hl5Pzs0kZN&#10;6jWrlyj5Yln7rm1bgbIjRo3FEZwMcGQcKjvcvHW7xLjElWvWQoekc1R4mvQIsgmpRX5d5S27cObs&#10;oROnkeg9OMhfRgpZm40mt2jRqHHD/QcO5ObniQji0k3hC0/S1EBV3ZHuWjdValS1Wfy3fVBdbbVV&#10;htWKmzh+vN1c+u2nH/bu2rleg+avvj03MyMPWj/mP0E/DHoQ/qi4JGQ85ChFraAzeAUHhSPdwtX8&#10;3MJyW9q5i3Bu+cfMaXFRteMiIxPio6Oio6KiI1u171RckV9UhrQi1tzsfLweExUGKDNLBXXNxriE&#10;pPZtW4LJkzBZKsOYCVGcLoLDarXu0BnlYfnLupp74MD+V159+dbxtyP60ZP5LEQdUwUdasSI1RL4&#10;j8vk4XfrmFFhQT4rlv/Yt0/v2Lj4hx56+MzZc6A9ZaIjI2KJQtADacE5ToRY6xo1a5LcrBHUZ+ai&#10;8tMnzq5YtmLCLSMQIQq2GMGqDDqRcEuURqyrGNCsGVcu4yeOEoqKSYyOjouKjY1EpsPI6KiY+FOn&#10;z1zJzEJKZET+QyWj1BjSO3Hk4h+jjie/2i+eP4uPe+6dVhuvRUYm1Qb44qKi4tt26FJSaUWG7FKz&#10;yqKoA1OO18U6xFMqkYc5LMQXqk5VcfpFam8i4+KA7tiKNXcWD0NC7RjRnRAhs9PSzHbb/fc9EB1T&#10;OzIaDUXGRuIzumPXnhfTM5BSXEJDbXqrJTwiFEH07DVNsrq8nFyshXfefScqOjYqOjoGmTjZy0iw&#10;nqdTT8O0UVKCtHCCI1XXDVFZ6JIzT+e/DcOvrViSwFBbap80c+bG1UsbJ0ZZK4ouXjj12AMzgR8P&#10;PvIcVNfINoP4er3RC/kkJFUKRyOp2PAiomiR6BPZlnTlpWZMGM5Gpd3bWllSXG62IFVEZUW5JTQ0&#10;BLlfKyx8iNcqy5EBmCI8knVLyk6hlKKf09nMJhvOIwBZkMthzbyQOu7WsTj3NzY6qkvnTi+/+vqF&#10;tDTJuVETqgqH2Cntf3nf0nfQwA0bVnXv1hEbbHZuNk4Iql+/3i23Ts7NL1b0Gfme8LeirBQ1Yhgw&#10;ilgsxYsWfVGnTmJAkH+L5s3H3Dpu1Zqt0OlVmM30AxDXF1ElUh0pGwWN5KTYEFTKzUgJZEbuaih3&#10;LVaMPzAgyM/PF5mSSNFVmgAh8CoZhOQ7QTZz3qswl2FQ2LfKcLKptaKs2Gy2WKGSqqgwh4aG4nBj&#10;aGDLmMgfGA9ZnZ5JTKLKwHRjQkIMjVYCAOSRxF9fX2/R6nMNS8w3qHWASkuCy8ak4QCyw1xeihnC&#10;lDGNFjicSntQUBAzfEvuikpzBfKpSxYbgherwIwseeikwWi2VphxpAEUAGYzEABVIE25n78/D8r9&#10;vUs9vXZn/t1X/pUPaZqA3pVk0ejRrk//g2fO7Nqz/dlnHk9u1sDf1zTnjZdefnUOD201ehlgcgZC&#10;OBXHEnyBnNxWg8PojURSXkYPT0/Mxocff5KVm3k5OzcHGfav5uZmZ2XnZmVnZy9d8gWUB240KoO6&#10;Y0pA8pBwiW5G+XlXjxw7diUrhwgEI5AbMgRVKip99fzpPt16Lv5xZb26Tbt27Dzt3ik//vr9spU/&#10;Y4uAnUSyqGvrxWkXUGkEXNY73PZunNx+w8Zt0MS/8eobnTp1BPb8uOhLqJKU6tqEJCoMjGdWbx6X&#10;CqHwjbfHjLmz3Gxv2aLVkCFD3njrtb0HttwycpDNVoFkR0xKIbZ2zdtLiDYSyqDdR598Oi/3Sl5e&#10;dt7VHNDCnJysXAAgO+PE0R1JOKcS3eLuqOYPxcX9gP3HrsasB7B1gEp/+umn2TlXL2XnZeTl5GVf&#10;yctJz8m9CgAuWfRlsL+vSjaUnVNAfKURCRmRgLuOzCuZYu8jHVApdIpyc1U7NGuSs3CUloDQaIe8&#10;ggDh4QcffZCLicrJw1xlo9/Z6HBmdnb68cNbJd8Mklq5w+gqWW80o4Cntxtqf+DhR/Ow52Zl5eVm&#10;Xc3Lu5KTmZWbnZOTczLlQKOGCVo2ZY2CY46Yi8vllKDGD2g4k0m7EFqDyb8Swa+rS4wFdkdmVuaK&#10;ZctOX7hUojMmNWj41OOPHz60671XnvH18fh16SpQPuSLMjqMORmXCgvLhJip6Exr2sXT1jJrdGSk&#10;l0GXUIe6/LOX8kGegfoVIF1MR1Jpyc9esWLF9kNHALboiDAAAKdhyrZuYDp7g+HLeR81a9Lky8VL&#10;BBJgGxxIqYRsTYj8nf/5pycvZkye9ujeA/vXbd7w6pvv9+zU0d+kCCrRU/kuaNwNnb0pcWFyVMB6&#10;aXHJ8uXLj6acBB2PjomePn3q1q3bFn75aVSt0J3b1qdn0Tomnh1ahiWjriIn68J773ycULveou+X&#10;7dq369vvF9x15921E2qrA8NJR4XGqzwnaEsshUgUGgk+58jxUzgTQzLFwKWhUmetQErk9WtXbdm2&#10;mzns9EaeSyGMGJMtqYknb6XlOalXj7qBcxcvAYDM0mYHhQEwiisLL69cvmLvoaMAYJ3a8SgDLgnd&#10;YIoVvQ0+Crai4gtpOEiCedDwNDwOp2LoMs6dpwjC5CkgKzDtWY8eO8mjIER+Co5Gh/XHjjHbDxMv&#10;CwqCcS8pyF63et2+vQfU4cc2kydSjwkjxOQc+BsWEYRuHDt2qhzmUub1wT34P1ZCB7Jm7YbNO3Zh&#10;UyJINL5NsY7c2JR7hDOTlbioiM8OZ4sgZZF/K66ryjltWMEnT6UOGDT0iaeZKRfHUwDg6MPNgwdG&#10;hEdLhlA4ZDjA6OZmn9m2dRvXLLKacOZMa1dvNFda+/Whvq9Rs2R/X59ff1qUUViuMo/wn9F7xXdL&#10;BgwY8Pn8rzGguLoJCbVC1q9aVkahk2ImUvYdSzmO9CedRMXG3D9EGp4fgFWzb/8hnJ40efwYb6Sj&#10;4xPMjn3jhtXkjdBVhS9i1xPHMIEeFwHVQChQUFA4ZNDQ8eNvhwugYprAJvXo07dBwwbiBsj5gtJQ&#10;KrMLHTNcOJ+WfrUAZ/J17ZQsGac4DZcvXjxwMIVZAJG/xbmp0GLKTDTsaO2EhCb1E9atWnHq1EXO&#10;oygrsH0cPXyoV5+bn3v2JR69BC8XmVYV+aPOHeDMOyxk42GMa9rM39vz5x9/yCyuIHj5DyN0/3XB&#10;gv4DB8z/ejFuNG3WHGd6rvj1p1IkVOZzm87ocXjPvvSr+TR2ClCbt2kdVStoxc9LSKqY1Qn+M57H&#10;cbz0+TSx9rJMi/btgwP8f/phUXp2Lo/FIr6j3+4rf/2ld7/eX325QCyvBhw/St6VznUCV509tk5S&#10;k7pxG1YtPXnyLLdFjUnxPnY0pW+fns888zwYI0Fw9t9J1zk8pRmgxC8/RNaSGZOaJQuSPPo3X5p4&#10;0TQ5uVvblquX/rzk+2VifoTCwW3B14vTLl1u2aqljyc2sgqc0o6+vfXai9t37FYJopcv+/njr3+I&#10;TUjs2bsbOptQr/nwwQMO7lr5+KOPp2dkgG9FQsAdG7Y+88rbfqG1bp8yEe9E1m44oH+/A7vXf/jO&#10;24JgxnUr1qxYt7FNp67NG5LCkSLRgkvNHyoIj4kuqSxbu2yZlCUKLPruy5dfm4ufTPvFA1qYo0d5&#10;LyleU4RqGPI5jrDwqMmTbsV+Nefdd5iykRWYflzy06EjKUl1G0aGhwMdfDzI9VaUFgqo3QPDotAO&#10;dDU4h5HCuU5/7sLF+x+Ytf/4GXceFsWFQa8bOQ1BMo8RWcIia98+eUr+1fRZD/7j0MGDkv7O89SJ&#10;44/Oehoc31333A2umhwF1ZoiMtO5HzVRDkbOKgvsWjp7/eatRwzsv2fnmlmPP3UlMxso56Y3bduw&#10;fvarcwKD48dPvA2NJTRoOnLQwLWrFr//wWdo3Kh3Tz99Zvbs13JLy+jtIkfHNWzYqnev7hs3rnln&#10;Dk9CRg6/C+fOPPP8a3mwf9HbjmWSW7UfOLj/qZSDTzzy8IUL5zFTaG739s0vvf5WaHj0xCmTuWKR&#10;q82ELkNTRx0ak2XpDMFhtcdPmVKUc+XhB+6D14Z4a3icPH78oUceN7l5TZ4yOcDXl/uBJMxXoCIV&#10;xdDJFtG1SWPk+EDJHRCDJCmWXP9mhGdj9KFGS0sXfhPo6VkrNHLYoKGjRt0ytP9AmOyiEhodPnfR&#10;gpNFzGmd2taJjIsPCQtHMuFbh48cNmxIREQtHGP7y7K11L6Lnjn1+IHWzWizaNu+PY4UHjZiZHws&#10;8Nj46nvzqF0Wynf68N760bWQgXZQ/4GjR42pE5/g6Re8agtN39B8F+ZdalcntmOnXpdEH79tw0of&#10;oy7QP2jw0FtHjR7Tt28vLx/PAYMHNUxKCAyKSc+jCvnKycNYXaMn3l1GZ3vHyl++9vaudd9jr0iF&#10;9v271iXFRWABDBjQ/5YxY4aPGBFRK9LdK/CnVVtF5Ww7tGMDXk9Iajh82IgvF3wP8Xr8uBEYQquW&#10;LceNGjV6xCgk1I6MqT108CBkxnv4udf5DqRd8ZhnEkqJHcDgcjIujhhM21DTBg1GjRoxcvSo5CYt&#10;8HPmQ48XwxGDrpvl4LmJdchMZ4NZEz4Q5skjhnr7BR/kEbuosez08ZRGtLnySIixt4waNnJYXAx5&#10;xbffn48kveJjUHlq3646sdEeXn59Bw4ePWp0myZNmiXWjggPDI2rv0lsrujgscO742vHenj6DRww&#10;dPToUc2aNW0QE5UUE+cTlLh5/xE5fdKadu5UmxbNUHnrVq1Gjb5lyPBbkxLi8fOltz6i0M30UiVt&#10;6sRBcZVynkp0DEDSQVuzs9JGjByGko0aNRzF69aWycn4OW36A0WlZcodnupb+Poz4ZYypRRNHD4k&#10;yMt/dwoOHmW+8kHd28Uk1LuYV0B/eqRoon2BeXUV3v/7Lob8wBCImassKdq1ak0nMRdzVeo97r5r&#10;+t6Uk5JiylxRfKZ9m7r1W3dYs2HzrcM5Wlw9+w5et3UvbZAoQUsDxll24dShWQ89HBLA87RwtenY&#10;78flW0vEVYMeKVwYlamHdkwcO1oVwBGNyzdspn1IMnzlZKc1jY9p0brj5QJ6XEBlsebn71olEwkI&#10;4gYNvvjqu6vZV++ayMN412zdh/eQRBvfb5l4t5xUbVn76wKTKWjKjKcFauCEi/bvWj9m1FBVA66R&#10;o8Zu2LYXBjIaeW12c+HVl5/kGcu4ps18HPcy088+8tC9cvgPr4mTp6acTMXxRkhG3KPviGI5K1XL&#10;WEabq4oygUWtIjPjErJs143V0qQl1Gn08WdfXckvEgcBntRus+CoeOYnB+EUg5dt7KD+sH4cPHGS&#10;dULhY688c/r0Iw89FOTHg7dw3dSlz68rtuAgdhp62SpSplkO7Ng+ZPAQVWBAr/7HD+xtntwgqk7T&#10;vUdTiT5yPiE8oAYN1maqd6+Oh7atH9irX0hMs50ppxgCIMbB86dPPvXow/QzlQvK+KWr1haWmjHp&#10;ZXTyKWiZENWkfsNjgvH0JaF6iEdsZ2Wce+/9t6KjQtWLSQl15839OCe3AGXEViz+R/BegRWSCM/m&#10;Jg8fBkXwnuOC8fnZOIs4NCruQj5fkXRt2H7KJIvbv/dCbmekjkYebOQa5emkufn5ReXFaB3pAkMC&#10;w7x8vKlE0GGmMvv0HJxe7r9h7U9B3qaCHGh8jR5BtaCPwvGW2JysDlg2rMiUbdB7VpZU5BVmVtpx&#10;0qi7p29IYFAgE20L58Gs0w7qGEqKiwvzSwB6Tz/fkOAgaomRjRnKCpuuIOMqHFtDQkMR4kGxSm/J&#10;yy8tLC3DvoptJ5SqaF0hNBHFZYGhYQE4oKqiOD0zT+8XFBGMhsorygoycm1ufv44rs1gK5fUsO6F&#10;RcVFRbQRIiWkr59/QCDPycGGbIL4Zy+HSi4rtxgCi6+vf3BgEGxgUGvkwVkS57YaTf6Bob7eXkDH&#10;rMwsh7tneFgY0kMzoSPTSEK5iLzXnHWTpUzn5gmjWH7uVahlgXg+Xjg6MohJodGWtZIpy1EKoiay&#10;R9JB2A3EprQoG4esh/AUTihEmIIYeh+oSmHHwY7gpnPz88bBSgF4E4gMLhhQgkM0FFpF+fmFRTlQ&#10;O/oHhPsH+rVt1TqnwmPpr4saJ0Q5rIUWgw/Sl5YVF+XkF2AVhQZ7+fsH9ew8+PRVyy8rFrRIimXw&#10;DYxrRiO0kzmFRRCs4amM0yFDAgIwTXCahYDjriu/einfbvL0Cw+F9YM+YSCEYE+QFB25UW36nJyr&#10;5rJSB1yK3b3CQkPAdkKlgBG4m5C5EhynAV+pi4CRr9KafzW3DEcR1gr3Npk87Jbcq2llOFszPNKL&#10;o8bQkRAY0hlNnxql+Td9gOBgh6YBGQnRuQ0pjw96EICcaKlysQMUZXRu1apB8z5n03NkDWprEWSS&#10;CRhJ6bD2sVNX4DgR9VAcrWjl5k6o8i6S5rIBeK5VX8haNJ6tAqXKtLSJInyyMN1+8FX+SddAYmG0&#10;5r7EdrhBI1W+5PpnpTCV28gOgUChI0yrbuN5Gc7gO+mXeIJB1S3+Aug6SYvicLQ/DIiTFsmugBiK&#10;V5XT4ZFeYTIw8ZGhVA+XEwbGVYLFkmo0AKrvTJdJ11HyMuJJxprA2cDtQPlbsVE2ow1SeaexPxqM&#10;VIyknE+BkiuWfAfV/iOPPyeVI0EkYY1DQuNiElvcNOhKAdzv7D8vnodTWOAXpLoiAZ0l1vL86Mi4&#10;tt2GpeUUaEkyyY6J24s2cm1EaA/Nw7PC7pDTvWVzhghLFgVwJrTNDgvg7Kze+QmwYVD05GCvAI1K&#10;8T7i3sBXyemQcZGNAmDHLuvgmRASvUjXWZuT83UC8d/xSedssSBSGS2ZXsUuIpI5CZMByf3xRcg4&#10;tSCVkGRk7XFRkrCJVwATwcJcwXSzoEqgHNSHgVjRFYFHA0gSekmej30At+QsS6U54acY3pmDGzXB&#10;xKWtbep5cB9vMzs+rSU6sW2gERxrJzmwaQ1gnUi4zUrIhhjdUQcIDbTN6AidvQ089bDKv1zl/IBW&#10;ggcQ4IRAPMMhSuwPTUJMCocIJclJxxy3oFLYDGBzYE9Ux+REVUlkrcVt0GDKqBWmU5BL6SmUoUkM&#10;fOwJRT/l08GDCmB+VfWo0WsGNcJBxgFYahoh0XjwwC5JRwUv7ohIINSq5T9eZuABBouk6dbFixem&#10;Xb6U2KRJKA88M0dHROBc8vWr16RfoYEWFdjsXt8s/iU9I61Fo7iI4AB6gfDYB0YIqC4roKsRUWsM&#10;oZl6NNBfbZaRRl0dGwYCDdBiI9IshtItQRaetCU6ZSqx2DeJOpRTqNSrAj3Rz4lXBck/6gIsVKAg&#10;kuBfb1PUQPov/JCFp8gA16aE8+ILFjOOFLbizCNGSyP+ueTqTa2aN2jRGefo/omVx9y75FM12iVZ&#10;esE3s2bleqW1qtq+9l9VA9I7jQThbdJy7SE/UbuWyPZ3u+QiYdVIsJPSu14k3WFbPNkG/tEuwgu7&#10;jdlRIhEEfzxuNZRql2tsTjDL85plrhm+bC3SWrWhauQVG0JRQd6ksWOAADcPHbp0+bJ1q1e/+9or&#10;gf5+MfF1th87Q0Dbi4ryL4+/hWLSzf0HLl22fPXqNa+8+jpO3sZ5WLv3UPLhYGUTc22ofzy2/5YS&#10;4L8VcDWMV5ELGsYjlQHZAqJpRUlWk/qJMUnJF9I1V9jfRzLAU5Q3BCorl4XEbVp0HP8sxldjG/4t&#10;GC9sjAvjOXCMAsoH2cH/BMb/q7DCtVCkQoX/5KCYecGOMI4jY28d4053Ou3q1r3nLytXC8MIfgl0&#10;wXom9dTYESM9GbOnXZ06d1v8/Q8q2JdaJtGhqOQF/6suMC1VWak0QxmPnMCODi4CB3jAbYYp9G3W&#10;kgXf/lBu97p19PAAqpb/4NLsEvLBk4TkoAvs8Yp7qNpHb1iNSydLk4QzFyX7AwkQG5+mdlenFEmV&#10;Tkboxp1SzJO2fTuLUBRUOzjvCBvCAYvrixxrIMnpgB44v4AmGB44c20dfwQE11hdBZ0dvUbr/Gf6&#10;7zTLg2E0upWVlvwCpuXsGUjbgWERAwYMxol87L/DArYCJTAqc3HBslXrzp6/AB65VkSt7t27J8TX&#10;FuueHMTgDBX//bb/xBD/ZkWuwXgx2fFcDUwJAAiWViwMwDZ7uc5IHZZiUX/ncjLn4terElrTj4n8&#10;oBxA4/SW+51aqjBeWtNWiMJvLT5N+qHcMJyOaL/Zp+sxXt3Bu4LxziFhwHL6FHVWWs4D7Vgg9IGS&#10;yj9x/QZqO4Gk1XjNarymHRYG1oLRhXQHEQAkGTnYrp0HmIcpYslyhZRRUW7gsVZO0UKqhCOanLDE&#10;yVDx5pQu/olR/Z1fuZ7yuaizlsaRGCdJ2B1UqP0p3wfnNGufTppMOP1FO7K8qs2Jkx4rcFfd/JdN&#10;mRI2q9fu3Bx+HyOrz79aSNp1DboreiHXNU+qlAVVD9Si4D/MgAQMQDUJFSF0g8rkT78KOOJBCSKp&#10;BOW8KVB3/KbzhQneNtRxS4fAGMkWpaVXIJd5o278nRH5T/fdNZcuqkMEEjCp8wuEAEK6htOX6E3+&#10;2jEO5I6q+vLP4ybfVDqW6lfNNfCnx1ytYA0ug0qGa1sRnkq2q/+xi2C/bq0oY70kuoFGRPxcxBlF&#10;rCUqe5/yYoFeCOYTGAt4KKJ4q6j6qBxVweJAd3WKt+bU8j82sP+MhrRjOWA2V2BWjj6Ap/xTjiga&#10;tlX5Bf1x12Uv0AQilT6XdEVhKDWXzsWkEavf9qZQgrRSmcrM8lLtqxyAf9yXG5WQUww1zJL+sCYQ&#10;RJJ59omOi0x+Sx5HsT2qA3/2ctEPZ1dlFEpwZwNI8kGJXo1CPfu9/Y/JZN3AkKgUcUR6ld+F9Efk&#10;I6Xn1M54o0KUzgDiCUPFH0mVAYdCio6UB5iqWVW1/G+7ZMx25MGS49Ek+Q53SjGPGrg9qu1P4eqf&#10;gg+hKZ5xhDO9u9QZj+CROFvM9SPLSnBCwyFNMX0d7Mmw8qKVTLCFs6pS6CAkStx0/1SXrqtYW3Po&#10;FsxKgi38nwmTmL1I4rAEZ/iNZoSqZfZP4AcWJsyZcs4oVS5iv0LqPPpuMe/XdRl/nN35/aa4DgFX&#10;TJsAho5pdAOmd7HwO8oC8n/XdRBwYY2ceEpBhlZ5GHkY9yC5x+QVoQia/PnHUCTloe1NMJo4xMBX&#10;YjoTcWEu5PhBzUNV28NvSD9FlUZNneQSYzCgIvn4ATJHEv0XxQLpumpKViWPFeHa5PLjKbM4f5iB&#10;hFIrPB5g3+HQ4dv4F8h7TfAAqKDL4Ch4KjJ3OR7OwdooHqF5N6UdVCDWNlRVg+t31aJWfJ3Gy8lW&#10;JLK7RElW8FBcmnHwXKxohPcfT9X/vhLGZ559Vk4jll3eYNq5ffuqTZv37jtgrrTHRkeK1zJhL/il&#10;Ylr+kKxSnS9MAIkmdoqNq1du3LUvIira39vLWl66fv3GTZt3NGraGPkVZVplmwE2VNlFtXmQ5G0G&#10;hM4BF2m4lE1ClAzcNzRL8Z+dM1e3iQdQSaPuoqKSX35eeu7s+br16wEvc9LTFi5aYraaImLCkOks&#10;7ezZJT/96nDzDA8NASfgRMM/015NEPEIGuTGxKYk60yOvJd4EDIzTGWqWBLXnz/TAscgB5cyVIEH&#10;KCOvW8q+XUuXLguPiPHx92W6SS4zpzfcn6zzf0MxMbPCDgrjjmX5ooV14uPVqO+86x9CfZCTRfJn&#10;ayYYLbPI79osgE5wyKHrHYL3UMOg7jfBo2zDrr14qzgno2enbqD6uYUlKl+1nBGq3Ficl9MAIwc8&#10;w90ChlXzkh9+Pn8uXZhesjT4u3rVmtRT5363J+qhsuBU1Y6MVMpHLzX1dFhoZFJiY5VuYve6pRj4&#10;vTOflNNcy77/6lP8fOrld7Q3/5StRmvLZUICD8Nca+J7ZLcgA4/9+IlTy1atp1OhnLQqJbW0cFW2&#10;Z6cd9jdHJzLM5YuXfvp5GeyxsEthjM8+OBMdXrZ6M35UiKfunwDO/7oizGVANttgKMnPm/PuHARN&#10;P/jMc/O/+e7OO6fQ+03bOLW17xQ4f5cUKEGTeCyeMjqLH5K/BAW7SeAFHgkTAS6WjIrSdv6WXlgI&#10;OXpn++DD96ZNn3o1K1fTJRv0n3z64ZQ77rh48dJfp0rauXbOfUTJd/wF/TW66OaGIDdcVl8vGCzx&#10;i9nnNEXhn27MxZ/INoVfEJXhhum2fePaSRMmrVi5Drsbo7mdp84Kl3ODzfMaCbhqGvT6kyn7xowb&#10;+/2yNXAuNSC3is7iJv7NoPyK+/m/64YQEA2tyEqXzyPW50K9eo0ffXLWxLG3tGndWHQAmgT0G6xM&#10;lfypdA3akgC2QyEgGO3UmpFe4wd8+t75YM7mbRu9iE/yVBRCGjN77Qwrubpi69YtmZkZTL2sLrtt&#10;x/Ydly+nqfBkDR+dXOs13KsrsEzpoiTTtSR8tdtjomNWLFu66LtvNMUNg/YZMqSYaGslTVISqeTk&#10;qqtVXSV/VN1UTWnqL74k3neSa1KMb3rjieOH9+zdKce4wy4K3ISmXWRO1US1S3HhTngI5+KSWoTN&#10;zDh3atu2rRU47V2c6uD9O+nuezZu3tqmLYIzwCJKlKNLp1+jrprrV3p9Q5Zfu/n74oB6+e8jMjBw&#10;U4ANDqQcB0mY3H0DTCY4tjPCz80G73Ej7B4KKwlCqAXIahDCVF+iABkM7rEgMuogKwZrK6WY4v8h&#10;pVJwhSOZoJNno+TkLh3bQUmm7KUg+Sq6F/0gmWN2Awi9KpsMYWmwVvgiyYfOzcJ8Txq+ervTXwG9&#10;Ywl2Q+L/xLJS3QJEcw0PGlITokw1oiliHgq9l6epddtWLVslaxgvmikLcQXNYdDihmBXbp7Ic8EO&#10;IjhPzHBoT15Cwh0xXko32GcqYiVLjIIEuEID1hEVg+ImSJ8FTb9PCRQxeIjwEKcOsDmK0Gt6XeWJ&#10;pw0HDVQgrwnbEMUpF5ZAAH6hWPQOnbvV4BmVkNitS6cQhHcwxbIaLysj9yidkdBaTfssPn6isxIo&#10;Kwjwm9Nehc9KuCg7rV2uxViF3jJm6eBfU93WWNn/4z+AmYRLWVlZUWEeI9L0+iJETxSX0vGdEhG0&#10;AObS0vyc3Ky8/PwKM7CBTsWYGLg1UatBuwbw3ZxfUFhQyDcBKeRZZmHQSHHNBfzhVa1UIKCwJYUl&#10;2QVFKrpLUg5wHnAKTVFxAa6i0hKadlGp0lVXmouLixAHClxHjqfckhJo9IoL8pEIB7UVFpcUFBeD&#10;JyaVZNpyoKUF2b/y8wuKC4srKkikoQkUew3nhphJLsNINyrqOKwlBVk5xSVatLHQWpvmDn2N/d1u&#10;LispzC9g8nXhtUgkEE1jsRYWFCA1jTjPc+KNBntleWlpUWF+XmFeSSlJsM5dzHmV5WUFUMNDHWS1&#10;ImKmyMxYb0dZSVFBYTGWvRkZJQsK8nAwkmCZpHy3lpWUFCJTZiGGU4QoDDAwdNnQI9VzgUqEVF5e&#10;WpBbWFqOQBpjRUVJfmE+YqDQM/CoRXl5aE6NVE7Q5AoqKynOLShg+kEGtlK9azNbSoqK8wvycgry&#10;kLBGiI++kjRN09xLGq3fv/5OGI+lz7iIgX27YWa8SRi44UYltM4rYghpUUHu1/PnNmighbENHjxq&#10;++7DdNtFJIXEucG1/+qV4489PN2oJ4PRplOX7Tu2fPj26/i+YMlyJRYhsC2gVtjWgwfxvTgnc3Df&#10;QXq3wKslZciFhimAlJV29tSsR/7h700nEDeT1z3THjx06hwTSzscF44dDvXkfT2S0ukMkUmNN6xf&#10;F86EeLjoY+0dGL9j/2EpW5GVdv6ZJx8PDPbFs0Bfn8cfeeL0pSuMsMCaoISOcAWEzIHsasGXl08f&#10;a5xYu1FyOyXi7d+4Aihw96zZEopRtvQbSK7ez7/xuRrFozPuRT9+WLGaiMN4NuL4J+++i7beeIsp&#10;NbFJ2u2lG1f+MKBjG+XOEprY/I1PFmYUIhOlzWa+PHFYT9JmveYM98Hn3+OtcSMHxcUl7tu7r0Xj&#10;OnjatGXHvcfPCuRzIDq3b6mFO/oHh90/64VzOYUSbFP56MTBqMVEmDO68vFZT+Pu8889gu/rNx2o&#10;LC8c0rtLoI/f5l37AReIzCogpry4YPSQQcjMc+jsBQnQsOWnX/3ojTlIIMfuuuknTbnr5KmzaIJR&#10;gwBopRkwUy6vmlStYFF1iaROufxvIyWLtdlha4lo05bNEPTuExDapdeAHt07mpBLv6To8YcfGT9p&#10;ql0X0Kt3n66de27csKpLp46/rlgnxiUqfvMyr4wbN+mV199v3rxZ9x59SnKv9uvVa+26tVw6mrYR&#10;eyr0PUY5mUJ4W8y6ZGhCDhUEiKQe3j969K2vvjm3ZdMWPbt3b9mu+Zefvd+/b/8Dh06ipIevf68+&#10;PSIjQqGgbNGqa89uXYKDgnr37RkdFYFF0KzFTT16dA0PCUK9F1NThg4e8twLryTVa9CjZ/f69eq+&#10;9tqLg28eevpcBo6vYNydMi+QoaG8jsrB81A4RgDbb5KwKkqPd2BI8PDg4Tl4S7hkR6WFBxIaPSns&#10;IlRi9bJl/W4eefxceu/u3fv16B3irX/oznGzZs1GcJfezaN5qxaN69XF8Qix8XW7d++VEB/DPcGo&#10;z8rKvOee+yrs7l06d21QH9nzgyrM5Y888I9RE+4otxq6de/evUf3YH+fd156cvq9M8vK0aK+bpPm&#10;bZMbY39EqGjXbt0TExMwGkRjiNTk5ubp37d/38LS4l9XruPWBnuUCAWXLl/cuWt3j75DYmJjsOeU&#10;5GbdPXnSPQ/dFx4a2r1Xj7YdOi2Y/2mfPj337z2I0ladDemoNGuFDPY3gCQc4HWa5d+E6P/zB9Sa&#10;iaru3OHtSRHxjZv1cC5gy+KP5ni6u/XoN+TYiTPq5mfz3g7w8YhPanTg3GWSOJv1pWcexRDGTZyC&#10;lFa4ceHCiRH9e6lBfffDSnnJNnZAn6CwuB0HGbxcfDVtSJ8BRs+YjEIQhrLyorODBnTz8A165vk5&#10;ICkkX46KD+c8jxDVnj0G5heXqUjwe29HcgH3gyerglEemDYZs7tjn9ax8vK8u1lG98Cjz+aUM1at&#10;KC9rxp0TcGfsuKk40wHxZyBWCNCjfwm/sd4LqQeaJMY0atZVxdfVpPGlS7/5BJL2829+qsb+1H3T&#10;fA1uv6zbRj0uwmUYqW3+fM5raOLNDz7iFlNe0qV9G1+/gKUr16hXTqYea1gvyc0tYMP2A0pDuuSL&#10;uUa910PPvKoB2V4++VamP2jWonOaRE+nXc5AmOD6FT9j/+rerduV7FxVcsvaX5NiozHkDdv3KjXp&#10;3o0/48Vb7prlrMr80tMP4s7qTYdw5/yJg34ebj0HTsgy88whRkA6Khdz19K98s6nslGUvfrkw9jQ&#10;x46ZnJl+Cb8RhPfCU7Owa3Tv1iunqBiJFGl25jkNeKi0rr+hoFW62L/JJScBcfnihE2kaHPHCMEy&#10;I8axrPDqT98tBu/48jvvNmqQBAoNTnjynffOvGv8hbMnVyxfC2BlZ6UvW7YstHbDZ195JSg0yOEo&#10;rV078fXXXo4KpAM9zvBSqE8bOMLnaJWCWoGmTd6SH4d27126fNPwCXfPemIGNIFIe4h4sqkzHrxj&#10;3MidW9Zt27kHmiRLeYmlAp0ylCM1JPpKhC1HCkhQVQRrSwuO1OOHfvx1XYvW3Z+e/YyPp2+lzeIX&#10;FPbCqy91bdtizcqlu/efdMNJY+JcKOpO7cgh0nruOs7jOGqoSzQdhDqtR0m9cDnAQETXSASQdJMU&#10;Jyh36HS5SDyYVxgeE9etX295x16/bqP33nnj6cfvC/TzlPIVJaXgcAzIcCG7CqpBtlPapEeMGRcb&#10;H4epiI2OMOor5n/xGe7+48GHIkODkfcDVXXu0X3ozSAljuOnTqkdqQwJahjOhy5pvpMqLpCRXMgY&#10;lVSnQ9vWKYf2nzp1gXfh9G2tWPbjz4EhkZ06dwBaZ146+8X8b2Ji6r7wxiu1omKQ0gE3n5j12IQh&#10;AzZuWrdt2y5IOzz8EgiilEiUqX9DYydby9/lUgdeKa9BAyRzgztSE+jc9W5Xzqft3Xewc5ceifVq&#10;Y1a5iwt63DZmFPQXKUdOYXM/fTLlyPEzvQYOjooIVbIQAJ7QuGnnzu0JIm0bRKwsFSk0s4tmRh0i&#10;KZGujs0bNnn5RowZM8pdoOaO6EkKy17Dhg816q2r12+UdQE3QJQmA06wsho0JqogBJDyshw/fDQ7&#10;t/CWceMhC+AWcvhBW+cfFDVy2ICcvMtHDp9iYclkyy1eY1WUAxYH/lsbdvVZ5JmezOfNwgpqkktR&#10;MWlwLNX5+fp6entduXTxyVkvpF26onRbPW8e+uRzs1s0bSjgAGzxgmQEVhhPWzPM0t5Nm5Jfp1MM&#10;1TOW2ybd/sOi77p27oy8ae5KvW7wDQwJRpns/CKtV1KFluFRvPwULOg8Rsh4jRoxNOvyKRzwhJkC&#10;rpZnZm5esym5bef4OokodvTg4Su5he179IqLDkM6PU4wVoqn94iRg1HPzr0HRFFFTtApt/59kPp3&#10;F59yp8Mlzh4S5qaQKutKbnZJaXLT5qAOIr5TbQxeMSwqztfDMyPjakVFedb502AY6ifEcsUwo6CH&#10;g6G6bg2bNhHYK2LENIxV/n2SxYvtifrsyIE9lorCp/4xs2vXHr26du3WrVvnrp27d+1638PPQLBN&#10;R94EYUOhOKIqUpIcSpZn2S/EA1aaqLzE07l0CQkJTP4A/Q/WhoR2JdWnOIj0odSMSg4w9lSoK28I&#10;N0+PhRvBSFM5Op9hayD7Lx6gDBmRBa3OwVTaSd/AoBnT7jSXFL3/2gvDByAxYe+5n3xVUCybAM9M&#10;FTgbwfEz7QN7Tzz2wHJxd3ePqsVMkQITdMbUp//QEaNv8Q/wR8KP/NzsXXv2zJ797BeLf0F5mFLF&#10;QCCBwy69Il/EkNXcaVtrp66dfQ3W7Zu3lFh53N/eHbtziktbd2ob7ke5P+3sOeR+rtc4GbUBWsif&#10;oUhSeEJ0iK9n6gXmvoTAY4S7DpujRk8RcuW3XP3SZvRGMPwPvOeyzQnCCxIIQJFcooK0gXkLienk&#10;BfhNb/DwBoEuLCqqMBc6kAFYp4uNDJUNwAD1YDmUkDpDeGQtgZK2HWoVC4qIOpskX3IuQyNRjiOo&#10;juzftmXLxvVbtmzevHnblm2btmzZdeAguACmpEaMg97hRhrPYETpGrTwSD/MiTC5u4k8bNFyliuX&#10;LBEteXilQ6ey3ZcUFyg/H7ii8YlGrWRn+9OXKDgpBMiCYZ4DqlBVvlTlf2mtHHfbuOVLFtZLjD5w&#10;9OjadesefOjB5CaNH33qxXKJHBR8QfIFHLBMXY4sVjB5VJd6uhPqKCKOlVjSFTs3rR88cGBSYt3m&#10;LdoMGjTshRdeOXf2HJtVaSCUnx8xEXoY+jlLL9QT5Utjqx0f26dbh+U/L80vLAZD9dOyFT5+YV06&#10;dpSEnrriUskJK0kT4H6DOVW0Dl/hTXf+8mX+sjB3q+aijcFLKmanc+GfBtx/WEEXxrNfTNkgKA54&#10;mdzJYPJ4YRqFoKsC2iP2D/lyzSBRAb4+np4+0PXi/atXc8VUye3UQ9gM6OU5ARpbox38rfBeu/Tw&#10;T8ZXHGnh5h8Qi3BMxN8XFuUXFRXl4XT6AqRTggo6/5tvPuBpuhYrhAA24CZKSQQ6wJsRymyQesTC&#10;8ZYDectZndhXxJ5qwFtAw0ozjGk6b6T6lj2ap4/I8DTc0PI5uzpWndbLSpfK5S8zJiI+FAdP465A&#10;hSsW2i32yAFSSNnEzTOg/9DROw8e3H94/3333evvpc++fO71l+Ct956yLLsZKqBNVzuUsHUYiZxZ&#10;68z8AegDlVcs+nZA/wGr1qy/mlvgHxoxbsKEbZvWPjjtDiAu9gHl9AerNjdAxgGqI2lNKuJDc/3U&#10;Gb0CA7t1bV+cl3bmyNmigkvbDh8NjEjs1KaVDAcHNZP7Q15B/BCDBtpVu5Y7mLTY6Fh2jzuiWDnU&#10;+jbysFsns+qaSw7sL1COqvf+33yrjvHCyim2RmcMDA/3N5kyL6VhywMMOE7yn/aCzHSEy4cGBbl7&#10;+NSKjfMwGs6dv8SdUfmD0VTkOHPmNKvQcqHoEV7pcoVXNlbZLVCjW0L9ZBwIUFhS5ucX6OUb6OPr&#10;FxQc6OfvhwwwuVezyopBnJCBxt1dzPLlNGnJEek8ZFkmBA6JgjwhodxVYEZBpTSiMJqTc4kTTPE3&#10;PDyYe4RoRkWj4MJjlUfmhkyNIA97q4EICZ0sdiTWymJV9LxkB8pKyZ+AJUBRc6X53OmzGdl5Rh+/&#10;Jskt3333gysXz3029w1QgZ07d2RmYyyGSiuyOWmOvJSg5TQp9MEm6Ab6DpmisrTg2Wefg0Q19/Mv&#10;QQgO7d/9zusvt72pnadI+7AlqLzKiruAxKImjIY2J3WX5+iRW9uOHSIDw1b/vORoyqGzl7J79BsU&#10;4o3zIEAsDPH16+HM+HOnz5B7geMlhiMSypWLmem5xbWjIjk++l9iD6H7HjceQXd6U1/H2Py/Qd5/&#10;qtUaNN6GJNomZVY2xtSu27RV8rLlP+VdvcoTbLCDw/ZmMG3auh251OrWTwRlqdsYx/jFr1+/Oa+M&#10;IfTQPJjc9WV52du27ERncM6FdMlTkI9ygMyMcixQ2ZbcO/bqaS6/umLlWpjasaBk2cCoafv0g3eT&#10;kup/PHc+0RYqMu6nBuR6I6k1IV8gb2GVeZqUX41b3YYNvb08f/5hUTkdcPVW8mDIrFWxYulqT0/P&#10;2rVjVOPshDKra5RKpVa4nmyxrMi3VfTLP8gHyJGVyZxH1OgLqd25ay9/CpE9cGhfs5Ytx068UwWB&#10;I8udwc1r7KRx9ePCSwrTdXZq7rELQqgEyUAJ5ANDI+5AWZ0DWljyYuI9nXnp0pmLVzp274UsrySt&#10;YvI0F+SknjqJx64jfkVpRKMHaLzkR+GsSWeU4QM9MtZv1qZBUvzmVT+tW7spPz9/yMiR8go9Dxo2&#10;aBwW4r9ry7rsEpwPpCRmVrFz8z6USa5fF3VZuAl74JQRaPrF8YP0gno3FVKgnAt+i1z8U+j4P/BS&#10;DRqPMULrQLAio35o5ICh/UvLit59/ZWM7Fzs5bDV7d689tmX3woKCOvVuwtGGhWb1KdXj/PH9sz7&#10;cB74Sb3Jp9Jc8s677507l4GZ8/BWDCXmn7ujk82EYEnWgjH5Ol2PXj0b1Y/74dsv5338jaWyEjpE&#10;uI/v2rHhg3lfREfVHX8bUxHxSGswr3o4ystckhIZvXiwB9LoqNn1apDc4uZendes+H7xgu+gcZLc&#10;0LbP35/zw7J1nbr17tCupTI4yfFN1dgaHqXGdfDbgK7ibRo3aYKXV61YmZNdKLYs08+Lvlu2fCV7&#10;KLOOAi2bNziwe8eKVZupcuJ5YkaoWI+eTo9NSMLBOOiBp7cPwvcUQ2zAaR/g15h/HoKwjSfBUeB2&#10;eHn7ofsZV65cgsIHgEKKyZKyd95+5+d1O5izzdtb4RiSPXq4uxUW57IqBoIwu6XrErJlQLrhzp3b&#10;pV8+9803P0fUbtwoOZ5KGZ4cZU2o17hvt5tSj+2e88b7lrJSZhHTO1YuXDRn3qd16rXu3q0T1cB2&#10;+9mTx7/66quN23eKUldjX2r6nklTf6PLmbDRenjHmtiI8PrJ7XkSsez9GVdSB/btgrEMGDT82dkv&#10;PTHrqbqJMBPqXnnrQ+YUFLvExWMHmjWuY3TzuGfK9BdmP4ujDYICAhLjUMzw5ffKEIP0uX0CQmpv&#10;3c+ksqV56UNvHmRyj+JRabRbVK78+UucT4QZROrx2bNnP/rYYwmJcSCEb37wjbxO285Lj9+PdkeN&#10;m/ri8y+fP3cedb45+zHcGTh47KzHZ6eepQFl28YlsbVC4J88ecbU2c8/N/2uyUjDXSsicdn6PWxG&#10;tPGcQ5zVQdsKDWgXU082SqjdsGUnzQK1aRUQfOqs58Tnx7z0m89pgXrjM+mGJScztX3Tepjz4UMm&#10;PP/c89Pvm5oYF3lz9x648+67C6RM5Q/fzMWuERFZF6r02bOfeuShmXFR0QGBkd8tU6fJVuzftsLH&#10;y6du49ZPPD1744bdEEQmjhri5R148MRpSWGJVFAWW6V5yi3DMbruvQY99+zzTz09G6cZw3W5x03t&#10;EOs65eFnVG/PHttbJyEuPLr2M08+8+OPP1oclueeJUzWbTpIoDsnce/GlWE8B143/aEXiu3M6gZf&#10;JebStFdmnDvZqiFSn3uNGz9+9gtPznhgarAvFmbo10vWoolyOxLS2b6Y8w7eHTTi1iIcfEfgqWSZ&#10;Klqi+r+/jQmKhEUl7d67Y6Oft3dMXH1JfiXZuByW06kp9069x81dS23VqmXrTz/9pLTCwoTK8FJh&#10;RINtz44N/ftpdtbIiPCPP/p46h0TcTTIgp82ydRYB/fsYHAL2bKXGF+Se75X504QJnEWrkqPhVWw&#10;cumvAwcOcpGJ1q1bfTL/69IKlWGZpr5De3e0aUMdPy4csIN6Uo8f7tyJqxHX4h9+laVRumXt8oED&#10;+rvqQYr7tes2q7l3nn7KM2ZFFuCQz546FRkWWqdBUzVdOzfSOeKemTi4mDiz8EtgvO6p59+Qh6xm&#10;19Z1ffr0VfVH1Ar/dN5H3y/8Dt9fe+0DtSocltIFn37WutVNrj706d3vxx9Xgw9kB+yW0qLc++/n&#10;6sU1QzKhDh3QD9+PMsc0ukRHVNyEo9HtE2kwVlenTl1+/umnLZtwXK5Pg+btC0qAt/A8K3rppRfA&#10;caDA0KFDYbx78snH8X3tum0EhjMNbHlxXtM6Cbi/aMlyVC0NSEP0p7If2L1n/LhJroZ69eqz5Ifl&#10;6K2kN2OBeXKwxdDho4rLMOfiXCNxmNf9EwD8HS51fAulEyj4Dh867unl1aZNaxFTkM0HgzWWlhaf&#10;PJkKLQqYi7i4mAS6cEgYB7h6yrIEV2ZGWuqpU2Ctw8JrJTdNfvzhma/O+XLp6tUDurUDj3r86OGM&#10;Qn2zZs1C/TxtlVnHjqdl5Vu6dOkA2wrdx2E2NJky0nFs0Tmz2QwxFV4f0KyL6wt7AOxE4PnJkyev&#10;XIFZR5ecnBwcHIwvaRcvnjt/AT1p2rRJeGgY91a9HqdInzlzBrmhvby8E5MSw8PDMTnXxxMC5eGb&#10;iOaOHD4MHUTbtq1RIfRD+/bti4uDvbIORpiTnX0kJaVO3Xq142Ipq4HxMLpdSb989uxZ8Ffh4bWa&#10;NGmSl5d36NDhOnXr4hwoBDECMGB4EEZ4KS0NxADu+wnxiTExUZoO026BbgSukIcOH0HyiLjY+KQ6&#10;iTiJKScnr1WrlpA3MEyVnwOdKSzIO37iJBxscNZDUp16OH0Sx8Pv338AYlbrNq3c3ahjLCkpOnjo&#10;EI4CDAsLR2fOn0c8T1rz5i0CAvzFiYhsN9ivo0cO5+blt2jZMsCfGq1rrvycnNQzp0pLK4xubhh4&#10;TFQkOUU5og0VZFy5hNmvFRnVoEED1Ia+oYfXR6NfX+1/7B3IRXRwRcJnqqcQy4yLrC3lcciHzHFQ&#10;U/tERRbs8iynP7Rv171TpyUmJi1YtLj6CEcMG7jv0LnFP//arlkdnaNcXMMNUBDAm8ygL9UZAXdR&#10;TQjasSL5r/qFE6/lmBZN+3uNDhigl7dEvITwYbG4ubmBY6EXszMDsKoNezCn5zrww+lXTZ5CLyqo&#10;JP+RWmNyhy9q31VzSO2OHPCmqkyOjJ5Wxlc2ROM+JDw6xGvytNYqeyuODfRxYLIlTbyp3ooakSKR&#10;0mHRiVQDSvX+iOqEanJJg6DVppBbKiGlwFeLBWOUiJ/fu5QMU1WGabxxLDJ1l9osOwFC/RSaqN6T&#10;3635P/QhAYLpx0iYDx8JOKFggc6EDK8d6M7tXBgAgpKxAqJVZlACzVO+/t75+blIXZt+8bJrfIeO&#10;7FuzZn1iUnxCXIScXQlVAtUNVDtQp+gGSw1+oxJgG1WNAkR4mkvyejIcqAqETRJoaaZN4LTicJRe&#10;TPRrkk5HlqcijU67EgqQEXL25waaYoVVrg4LvcdihHWBClb8Rf0oQFd4TTtB2o32BCAa8+oidU58&#10;hngtjpk8oIHWYLnoBMTFYoC0itWuohzZbTUWcfLRxD71UxIwSTEalDlM1TFOkEBGpUaFzUitVfSH&#10;p+dKATUipTdFreitq35hRTTY1sRE0jaJNybE0AB0B1DNoBU4OLAkT0VmDwEiNaQ/WkL/oYju6hZP&#10;TZUsHQYTDIE0MuDUEGzfvKiIRfZ3qG/kEqQXNyW57HZzYlJSpy5dcgoL77zjjiMHj164cGHb9s0T&#10;JkyEu96YW0aGByGiHlWiWndgLlPDMcTUnSkyYDyh7E/MIxAxgbhHyx+nzYlqnCSF9AoP1F8UkJ2H&#10;5F/whp1RXArXg2AUhoM7cvMGynbni5w8tCWDAwdC/QpjcyUTUtVS5L6EbpBuUuVZja4rDGDsOeU5&#10;kkaFciKfsHLGnkiX0YBKmS/WMbanBqL+Vsphwmp0amFz4yBQsHExlZBCXFRHpJeMYjJsOSPOoccB&#10;Cq4RqQ5xopTHo/NSwFGLpPrFMqINU2itjAI0xSJ1BOiISFEKvOp1NR1q7f1NL5qHhDgJhUNiGYZN&#10;KpYGl9XdHa4yNIwISYZBQs5twTTQHYzgTk+7cPedd2/atk38tnnFxMSOGz/hxRdeIMFjWlDh+mka&#10;FBbQCGrKPBYS98nFpsgGVBQKO5k5S8DPOVYMg40r0PUXd1y0ny9y29GIpajQOc2SIYPYQy8xZ9I5&#10;1wyp1auwRLGkQDNpStu11bsKHYkrst7ZO2HTBaWo6FQVKnQUaxJ2RTIDYqZRyjxhEDXmS5gWnNGA&#10;fIaC8ap1LDm1gFnaeV/5uEBviY4xv42zwxrfokpKxK7wchoMq1N01QFlqMMZ4hAS1KBuQKEluzmP&#10;9pacChiC9F/xWLTACx9LyLgW6t8U17X5YtpOJG9hHB/RkOtc4C7QkSkSMi/zIbOi3LkkCy9oALTF&#10;5tLiL7/8Ytee3TjcLLxW5PDhIzt36sCZENun8qSV1Fk4/skEnon+pyQtJGRqml1IfM3UumbIiWQ1&#10;yrveVfVoSm7BYEFBoj5Rx+UL7JwoV22uDrheURjsQnd20Yma5GulYinCU4HVI+CroJ0CHReDWpAu&#10;/HPB04W7rqWikF71tvqX6pBRw0SXFPOmil2Duy5sVj3HJQsJJEbbTFw4qmp2XRwOZ58GE7VS1UQ7&#10;lxMsZSBb2lNFdP7uqA8Ha7Ko4owhjuKalKXgQvZbYOHiEXlTZp0Yr92VI2Oqw1HxvyBlmHz6UNGf&#10;UQAJZ3fa0XEWDf25XNOjvqhZv4Z+uNZAdfyuPt8u3LoGS6pj8+/QpOp0y4VP1dGiWgFiGtaPQnp1&#10;/xoEqo5JLoyvzk64hlP9iwvdrxmCa2Fci6NOdkhVoi5Xf6qPSD1ygev6R3yRplYORGG8qrOadouI&#10;UX1+b1jJ70D4P+0RmE7lTkUz/jVjEzOyuq4xzeJOdRSnsCjFqOtw1cUIaUmkQowXgzQdYSQ7vToJ&#10;4Rr9zH8aaK7rD1dtTVD8x3f5jztYY1CuBVRtdv+WU/U74/591dWNXqyKhVGIrvYB+qU7sUFKKEjy&#10;mXZItLMulL/Wqq/KVtEroTx/2nRdjc7d4L0/W1GN1m8wbsWV19jKri2lcX3Vb183sj9qRr38R53+&#10;DVegGh36ozq0wjUIj/pRc5B/P8r0+8v8/wNCTdNPXyvFwAAAAABJRU5ErkJgglBLAwQKAAAAAAAA&#10;ACEA8cxtPghQAAAIUAAAFAAAAGRycy9tZWRpYS9pbWFnZTIucG5niVBORw0KGgoAAAANSUhEUgAA&#10;AUwAAABKCAIAAABfIvqhAAAAAXNSR0IArs4c6QAAT8JJREFUeF7tfQdgVfX1/313vP2yJ1kQAmGE&#10;vQQcFVBEUeuqVqWtP7VWW6tFq9aqtdZuq7XO1g5rrROtZW9lr5BACAlJCEnIInu8Pe59/8/5ft97&#10;CZpAUPwXMNdnuO++O7/3e77nnM/5nPPVBYNB4UxbNEHAXYn4qxNwdyK+4yNpOh1fDUr0i3jm3fiZ&#10;1pCD93MutYCmg1SQPPjxvyDIQUGFFJBg0FNCInS6vh8Xx52BsoJnCQq4Y02kh5L8/HECgiQKIsm5&#10;SD/joc6lVzj4LIMt0G8LQAogqKJK3V6TIAwQaVkQAky6FS7iWM4yIWeqXMeGKJVGrgBE2i/oJQxg&#10;pNWxBQMZPd3gMtgC53wLkPAG1aAO/0EeJFiysGohC9zEFUPKEEq9byk/MzU5Hin04jBCqfQgKp7F&#10;J0h4MD0eUHBDyFXBcM6/3cEHHGwB3gKky0nDBXWaCnUe1Ekk8DrIhoaPJPiZ5a7vU87PYCEnGz2I&#10;ZxKDOrjf+ANtzp4T1roHDxPUGc5AT2OwUw62wJfRAryrw33VCV5BUIKCFEKryKnFRh9T4rBtIeqf&#10;Xs5MIWdPFNSpOoxSqqLCOhHJEoFdEsLbYK5DzAfN9S+jOw2e88xrAW6Gk1jAK/dBmFWGOwNyI31O&#10;djrgaGh4aMA+LPYzU8jDtjp55hinAKazLfz+6S8eiYGJke3/P1d4c0fa/ctb4Q97Tj5aT6895WfU&#10;NIYVi+i6WsDrUWQlEPDLst4fCCiSosK3O77R6BuHpcgepL9nXVyG/NWgJsqSpgUE6D6gU0YTeeYM&#10;bZchBz5VlIFKn10++Zk3mA7e0f+8BYKqpkM/1un8mvD8C8+vWbUqMS4myHzUgBaUJUVDHAbCH0F0&#10;+kGiSPudVYuIRRJ9gYAowQtXdQFh7Jixi26/Iy1rCOQfBi0pcvJoB4X8rHqvgzfbRwsQtkxRpIAa&#10;uHjOnJaW1u9//65p06YGNE3VNL3e6Pf6Reg1gmmZHdvXQpFZSMpZFX6lccsfBNxGtjkFz8Rly1Z4&#10;VO2hRx9JiI8nsRcw1mmyAuCtj+WMNtcHO/pgC/RugaBG5ja2+D2+i7/2tdxRo2SD8tAjDw0fPlyF&#10;PmfUCbLieeg1vHArvUfsmZN33B5nfCuT9QIZJ4dcCmp+kMIOlR569rln09MyfnDv9+PiEzXVJ0oE&#10;Sff5KH1vPeOfevAGv4otwMJIWlCEsGsWs+W2226Li4177rnnGxobIQMieCIUTIYwwKjt+QCf4l+x&#10;AiHhX6Wz6qOjZ2bQggqlDVxdzB0z5p67766pOPz+m291d3aKknKCcWtQyL+K0nKWPnNQFALEeNT5&#10;VSJBpqSkLH7gge5u+0t/etHR1UWaThLhoGOH3h8yc8l4J13IeJRn3wcDF24egIQggu4mqnBYBN24&#10;iZO//4MfLl+1ZvmKVdQe/ahxZsKcibTWs7QTDt72l9sCYHH6BE0BOu7zzZ8z76WXXhkzYWzlkZoH&#10;7r9v9vkzF931HbdBFwT5mcLJ3HhnWHoP2h66PYo8fbl3eprPDjMFlDD4IeSPSJIbjE8xaNAEi05a&#10;uXL1b5559hc//fnVCy8/u7jrp7mNBk93brQA3G7yvOGTu50L5y94+eVXR+WNwaMVHSy58/t3GtNi&#10;laxYTUVoSUSQDIC0osiSBPozFti7PW1w9gk5xc3w5KHIgQ+OuS5gUIOmoAiYYvsn29R2z6olS8eP&#10;ptb47DKoyc+N/v+VeAqehAUp97odV86//MWXX8nNGwtqiC6o3f3I/X9f+45l+nCvBI3HqJJMr0HU&#10;iWxx/NIDvH+pfAd2q6eN5kCSCjSBHsqHeLmg6oOaEgjKot7nE7yFVX986Df33nT7oJB/JSThXH5I&#10;Co0RfOZ12aHJX3jl1dy8PJA8jYJw25OLX9/5Yep1s7r1XpUSFbn+ZvszIe9tnxO6/uVRmL4Az6e/&#10;EQHIGdieGnEAkIgpYCAD2U1RVQnEN1GRVIPznU2P3/bTx266t8+3Pwi8nctCca49W6/YF0vIYhga&#10;Iucw4IM+wSy4YyRPtBCwBjWroNp0apROwydGwicYHfpo0ZLKtpxFH7rhaFmNFdUYMRglCVGyFiX6&#10;LUF/tOi2CEGrDMRd7h9cGxTyc00QzvHnobyroF8ki5xHu/XMLDcqsqB6vEoA+Q4BneYTwf+kj09Q&#10;fcEAPh72Fx8/+wQ09vlSV/jJ8fcLr/iDfm/Q7xdUvxDwBgNq0A/6T1Av+kQ1gOi4JOrAaiWAve9l&#10;UMjPcaE4px4P/rUEgJ3yKpGyxBdGAxOkQACWqw5SgEUE8UsfFJWgTtEJii6Ir4pOp2iCoumwUS9q&#10;ihhUjvsb+dp7Besn/fBT8aMip41sPOnhA96BJZ/IeCiWlyUDhKOQOTS4Tg4gw9wrGvrPvA43FeMZ&#10;YIHXwwcEno/OP1+E6juwYzE692Ycn1M9c/BhTlsLsAg3MVoILEfcmJ2YCTmUJtVOgU6DYlcRRdaE&#10;gKq4NUunztglGbpFpStodAQN3YK+SzA6RH2Xhq9Ge9BgD2Jd36maHDp9l2rspo30FStdmqkraGDr&#10;JraODzaa7YKxU8OKARsdggEbsbNDMNqxrtFfB50BH9pOx37hT7eAO8cjGHDdbhVX1Hfq9B06k0Mx&#10;tqq2Lg01Y/yERPS9MHSdSzirKcPLR+FDVRrC6GCIPTAQeY3Aibz9w3liNLzS99BNcJohDcOhl8Tv&#10;j6KAfJezK4x52jrx4IlO2AKsp1LXcLs8CxZc+tIrL+SNmcCP+O7TD7yW/4550SyP6A8GA0FF0vvE&#10;2Wnjc3TJfp3klzQJYwKSMYn6jWRsBMrBKNGpagBJbKqqkRGghfnsYI3CPlBVvaz4/eCQ6iQJhgJo&#10;OGQ0UKgavBTw7kTUIwOIT0xbMPAoLh+OU9PXoIDwXRDnPB0xeUa2JxQCips/LyrDIH4A+p7BL5gD&#10;0pI/vPLQbfffc9VtfbZfOITGa6pRK9IAyWrKsLR0/iFx7wV6nOhNsLR2ngjEJDw8gPTm4/SEMEJC&#10;TvujMZj5MSjkg6LeTwvwXoVeAiG/bMH8F195YdyY8VxB3fn0A3/Nf9e8aKZb9EsyZNJn8+qfuvLu&#10;+ZZJkGrEmMy0n1eklC2ZVwPliafMEuB5y5AZCU6vihIGMOzJIQAFRdULeo/gwZaIqcm58Hy8wXn0&#10;lN1NWgpDA1FWyKWA9IGVw2Lb/RPRBv6emRCFKjVSfVO6EI1YYAQoQjA6aLht0S3f+cat1191wwmF&#10;PMJ8RXidCWePhHMhD5VMPbE2x0NF7H8aNVhBxvAoQUo7pK4jOUJsXAq7Cuzu+VA9qMkH3gO+OnsO&#10;RMhdKCBEKk6X4JT+cNX9V9gmGUiwVV9Xe9DnhQJW9GaTLVqSqBgozFjq3YilC0Gnw+VyOePi44g/&#10;w1R2AJQTpp2ZBEAAqHQJxBjrPEVd9fsddjs4aDarFUex/ks9FwlhpPaxD7NMT0syDKwPMnTZBViB&#10;CM4LwlWDcNC/fe2NNy+6df41V/bZGXp88pDWpXJLGgXb8YEZAmoBBj6WrkpnQ2XIE31YHgwYxvjg&#10;fkKGf+8VLtI0kjLngMs3ox6GMvlPV5t8dXr+4JP2bgEoThlGoaiJRk02BSSLoBgBUzkDb73+9n33&#10;/fiRnzzx2M9+sXH9JpDgUSFU1GBSIzeV4s/r12x84ic/62rrxlfUKUFOiIwU9SB2gNDjK4AvCYJF&#10;66pI2wXJ0eX+/a/+sHr5WhEnCdJJ8BNqjkqo46BhFJHxlejmX/jDTiLjiiJdBeekq+MvkyAaVgKK&#10;nkGOfS8RjDKkUkN7Mc8D4xgQDFaKgsjxJJQn/IQ88LAy5tKLBmcCzCSfzBhmbvSIeuiCzEIIASm9&#10;HPnBHjzYAqfYAlDCkqQGVQbFkeeKvub3BdasWf/Pt5e02x3LVq197InHG44dQ2dsbWst3FfY2tyK&#10;a+wtyH/9jdeR7qJpWl1tbfGB4s6Odhzc3NR8oOhATXV19ZHqtrb2ov1FHe1tFeUV0Pxw1J1ulz/g&#10;qz2K/Q/Age/s6ty9e7fDYSczNuwCh/NjeJbM5/1w65cpQehckigOpjHckY0nJxNyXjOHQZbYFfLM&#10;RjeWzYO/XvqQeXDSD1II+D4BZAmxFV5plefJsf+5Yg9b6UAuehnnbL3Hej/F1zu4+2ALoANRXyP9&#10;pkDdwvdkfjepZFkvS7/5ze/mXXbZ7t07C/bv3bptyw/u+8ETTz7+44cfLC4plvQgj0E7BletXrn4&#10;wcWPP/7o4489Wn2kcvu2LVj/ycM//vCD93fv3P7De3/wy6ef+sH3737jn//Qgv62ztYuR1drV8vj&#10;Tz6+dMVSwAR//+ffXF4XOeg0BQiPTX3RD5m9hO1xMIE++IrYIOxqZrkLXp+TTUjQvyYPGdBclcJa&#10;J/CRTkXlspjkw6fh+0CGT/CJiDSJN5VSpp3xF4YEjvWidgVujbYD8GfiDI8Al2GFqngqYFjGB+V8&#10;UFxPtQVCZiADianMIZxnP4gxDAcCnZ0KTgSF4dnZw9LTsaW0ouTlV18pKS+59du37szf9Ztnfh0E&#10;Fi5pHfaOnzz2E8xf8I2bbnhvyXvvLXm/urZq6bLlMXHRcy+5uL6xdsvWrQaTvqnl2N9e/2tze8u6&#10;j9cVlx7IGZETHR+9+Ec/+vNrf5kyY0p0XBSkBwwW4HYk51/4g5OE/FuuIklQIKbkcqCyGwkpy7s7&#10;kZCTdAPspxECJ1Mhlj5V8ImCWxSOedTiY51bD9XsLK/dXFa7ubzuhJ+jm8qqPymvwmdzWdUmrJQd&#10;wWdLxZEth49U2V0tgtAFaJSmShAxglBBPmZw9NzgiXG9U33vg/t/hVog3HVIZzA4CdYkHGRuWjIL&#10;0q+qH2/YuG9voclkGjo0u729PTYm7vwLLoiJjmltafN6UNUYRDnY5y0jho+cM3ceqkrBGlf0esWg&#10;XHv9DRMnTvXDBRCEa6+/fvzEia1tHVjX6w0qssFMZqvVVtdY39bWinW9bERVSUiVSMjU57fQe5v2&#10;hDNwtxcCTaelEsZUKoPZxRKZDf0KD+2BFgDjHSl5NGuBzBhFknBYVT88WPKLD9///ZZ1bxTve7tw&#10;3zv7D75beOJP6Xv7yt4rLGefinf3VXxQdPjD/ZUf7K94e2/ps0s3PPPRusIWux3NT+2OFsCdweXv&#10;DaXDMOnft/gKddnBR/2cLQDYmJBjzClEHiEZihByb1A1R9vMNuujTzy2c++eW25edPncBQg4Odud&#10;t996u+bWfvjdH8ZZ4mLMsfG2uB99f/GGVRu/eeOiEcNHXTL3MpPBlhCfbDVH43xmkxXCHGWNtVli&#10;YqPjFZ0+xhSTGptSuKtwy7otv/3Fb79x9U3/efs/LY2tBskA0ikcZfJ7T88nHHIK2/7A+WhWBUb9&#10;0wEUJ8Cr74XHyaFTYeXTOOFkuFiHL/Bm/p7yI7VDRwxX0jL0Or1RMhCmeJKWp/w+nIf2omA7BcxV&#10;Dexancfl0DyO5obGjuqar58/c1ZupkUQTJTly0ISFBoIRx65Wu8v//1zvvrBw86FFhhICM0t+ZiQ&#10;i4kO/XPXPLjANsUgyH5/IH/HtrqjVaJOiUtMGZ07OiNrSHtzx4EDxU1NTenpaZMmTao6Un2w5ODC&#10;hVf4fL5du/d02LuG5wwfO2ZMzdGjRUUHLrzwgqTE+MOVR3bs2HXVVVeVlJa0tbZdOGvWti3b0tLS&#10;YmNji4uLZ8yY3traUllZdcEF50dF2zi8xDlmX3yJiB4z1dn5IoKiE2686dabb77p6qsW9nkhEnKo&#10;cIiaTCQY0S0DTheW7di/uuzQ7Nnno5JWSX2H3eH2BjQ/1bQ+sZhzxxr7kItAQUM4DUEVXr7VaEyw&#10;GbMz08oLD3RV19942UXjk+PAT5DBQCSJxjjALAp+enqI09EwX7xpB89wJrXAQITcJcESDYKknmzX&#10;//HaHy+0TdHDmKVqp/DQURsK0JosyCKyRlDeGEoW3ilNvgXTUgU3NoA6E2QLgzcDRrgMliy2U0kW&#10;WSa14w+QbykhCE7gOYWw1ADF0nEg+rqepuoTvF4UgRdlqpHOLOh+9esptGxEMnqLX6iWFQMWr7/5&#10;llu++c1rruxbyMPmOkQdfjkeWxBqOuy7KsrzJkxwWJQ3duZvOnSosOFYcWtrxbG2wyf5dFQ0dJQ3&#10;dJY3tJdjpbG9rL69qsmBjSXVjZ/kl23YVZI9frISE7e1oBieOYPfVUzqRCgCo9nRCEHSPSjhp9AD&#10;Bnc9rgWYdQwyClV2JJeVOlbAF3A4XeC6AqeCfx5AbgfN98u4bjAmg2qXvRvBYr0BsTd47pDYoFER&#10;AV9DiPWSzgAf1u3qbm8PeBwBt9Pvdji7OpAPhlMrCrxOTW8UDQbYuWS36g0iykIT0Yai5DQvL5Rc&#10;6O/nXgErn8XM8JdFoemErK40B7jxk5+RdvteQg4wmoNoNMwO2F9T67YYUzNSNxUdQhVMj8XiMBhc&#10;iuyTDX7Z6FNMftmkiiAamHyyCV99CjbqAzLye0Cyk/WiZJBko6iAaSTp9F4glYrNo7OoRltVk/1Q&#10;Ze2IvNzq1vZmD+UBoz3IbwovfO1kTsHxT8L2pj9fQUj+1FrqKzIaMHuWsTwoEsw8v46Ojg+WLKmu&#10;qXJ5PXaPx+lxd7S3u5zdnV3tnV2tDkfXurUrm1ubu5xd3V2dTqfD7sR/3Z2tLW5Hd2dbK5JTa6ur&#10;d27bum3z5jUrVxw6WLxy2bKW5iZV9Te1NNjtHU6nvaOrtaMTyLJK/ZlgbHLHWfyOE895rffPucJm&#10;Euo5lgl56IS877Ov/Qq59OSTTzL7GFQa6FPVJUjrSivtenNMtDW/tCYomyVk56lI3gPvh0wTTUfk&#10;Hj2QPeL9y8TRJ+qQX/A5UxRxQlLM+eNzLpowfMawjEyLKeixO/2qV1M0+PMU6ZMNPjU3JfFwc0uS&#10;zTou1kqsQV5UGtdnKjwcRjuZMmcWfcSsJ8ofjwCyyGSvYPtJzhPyD/ocWtihp9Fz+JRI9tzZcUbY&#10;QESRu009zx9O4qObDTlskbPTtjBWQ+c+PnFgIFc7s/YhwQ34A2/++83LF16enJjM7k63bPO6goZi&#10;ZUIGT8bCQ5r90uWjZo4ypMA8bW1r+89/Pujobm9pbq2sOFJ6sCR/1+7ujs49hYV78vPrqmvy9+x1&#10;ur0lZeWrlq5qbW6vP9ayf//+4uIDn2zaVF5+eNTo0RaLtdvp2n+gOGVI2r6iAxlDh+oNRr/P9/xz&#10;z7e0tBypPNJQ37jpk08mT5osyUhrZcxaRj2hjgm5J/4oNDojunKyN9dn7I1hI0YF/iD0nWi2JLk4&#10;ijxeirlznIvFy3GG0M4E3bMddEuWLBk/bnxu7qg+31VYk7PIvayTfAgbYDIak63LDYI9XHWKqdG5&#10;yTLg1DciGqDCTkDnC4heTfTjmQwu/9ikhKsvmDZ1wsguZ2dhaVnxkSqT0XjJzEnzp+Ulm4FxOjUT&#10;UgeCTo8ziAii3tDhcvGnonfSC/0/mXAf9xShtuIxOOa4RLacWT3zy7ybCAozcI70uWgBhIy50IDG&#10;4lasQWg70siGZAwZP368y+H0uj0etzs7e7giyjk5I5KSU9NSh4zMyQXXDXkvw4YNHz16TGdnl9Pl&#10;GpY9PHfUmDwc5fZU1dS0tXdMnT4DVvOw7Jxuh9NgQgc3jxo16qILL4LUISyH4BmkUoKxzlxQ5oVC&#10;gCDZok6SKcsNdivpMVj4LLTEVtBxKQ0OwABEnfYlgWfBM6rMCnEmVJxNK4EzsDkACTtgvj4LDIao&#10;ZZGVPrpar3gVExS4K/6AXzEYvAE/AmtB8FaQuyf6/KLqQ8IdQhPg7etUn6z6wZYVXZihSXS7x8Yk&#10;XDl9arfd+f7m3WsPHN5c07Kqsu6dnfvXbStONQmXTsyO0rudAUdAUr0Bj4yMHhmjEWX28c/nXkLH&#10;8vJ2TOeypB/+/RSXT93K5zjDgC/46af+3Nf6vAd+3uMG/IRn1I5BAej39dddn5SUfOml8wGkDx+e&#10;k5SUdN6sWXl5486bMR0zsVx73bWXXnLJ3LlzL7vsspG5uTNmTAOcPm7cuNmzZ+MvDseSnpGWmQkV&#10;PvTCCy6YkDc+NTk5Ojpq/vz5QNcvuvji6OjouLg4RVFY7jb5+UyFUUYq02JBWSbPFEukCDph3ky9&#10;8X2Y/icgHF8j69g/8iuGKiL10IRQ+t5O7kkbOyzkzGzgFiAMAAwnCK9j4GHBLXzF/cFKYPABlDmB&#10;F8zpUCWzT802y5dOH1NZd2zZnsIar9cZjHKp0U7ZateLpd1NS/MLEqMMM4emRPl9Cgj2ACxZ7i5u&#10;nca5UDr7Se9zoDuwZzhNUYuBXvPU9utbwE5ltGPaoGcg44/M/ZXeJw9hFJ+53hcfW0/tgf8Xe4fF&#10;h66NnDAoWczEYDabExMTc3JypkyZkps7Ulbk+JiYtCFpUOaxsXEgw2VmpCcnJ1mt5uHDs0eMGAGh&#10;TUhIgPRCqCDJY0aPhmAnJSWYLKaMzHRslCU5KTnZaDLF4jxpafPmXcLlEAugPhJoVbPb7Srxy0jO&#10;ueii52NLd3c3bxiehd7W1ub1evk6OPD4lYs3T2Vnqe+kyPGVTguNfipLSMh77De6DRkFpEC9xVU0&#10;VJYRWPUcTQYPmCWpED0QSTayZjB65WRNumLWtC6n/ZPi0k6D1S0ZA6JR1JkQqfBC4RvEZoejuGjf&#10;xIysZMmMXD8/ql4x65yZJIwtS+7KqdxyqG1IdUeO41S/niXsmZ76ec+KI/psL042GFxCkhMZ8KCt&#10;3G73geIDJSUllZWH/Ug41dTauto9e/Z0dXUFfP6W5haPx4OAuaTTwZSHvHV2dOIv5PPo0aPH2ALo&#10;zuXEf66yirLCwoKKigrAcEeP1iA9FQKJY2tqjsbFxdP0o6LY0NCAFFSoY0jmRx99VFdXBwFubGzE&#10;CSHA+IrLrVmzBr/iKtgZX/Pz8x1swak6OztLS0sRrseeWMeC+8etYv/6+nquzCMFKgbyvjnwxtqF&#10;CY1dDe6orPebbGZFPlzfEpBNgk6PIDqR/UE+B8CGNHq/rOpMki+YFtRdPmWSaND9Z++eRvwW1Ot1&#10;xgA8dxASAm5N8w6Pilk0+3yw/DNHjGpuCTS4Os16bVxaytGWjnSrZWpKPIScbBMOEDLEjPVTroT6&#10;7bI9v0V2iSi2XhpuIFZ7H5bz8ZtOo9ycXFsP+GKhHXkKMMeQQy+RtV4vogHbHlHeA77AQPrO/2af&#10;/oC3tQUNBwG8BTjwphMsPmlB7qzRhlTYpGCwvv32m3Z7txoINjW1NjQ2lJUd2rdvv8fnAWxWsLfg&#10;SGVlfWMDhOdAUVF11ZFdu3azXPPg+vXrIWMHDx6E7EEaG+rrd+3YWQlOzJEjn2z8ODEpoanpWGFh&#10;4bFjzSUlpbNmzeKyt3XrVhgOIMeVlpS89tprqampzc3NZWVltbW1BoNh+/bthPZ/8EFubi6EeceO&#10;HTAxkLsWFRUFtA/DBw7EPhBpXBdSjaOMRiP2xK1iLIBiz8jIiAg5XwHwBrcCJ+zznUSAN9KpTL7g&#10;44Nyyum+VFBLA6iObZLmk1Arj9nrqIahemMFzwV5w81x+tWF+xu9cD6MVBgWyTGovuF3pEiBZJPe&#10;qlPNgsejmZrbXGk2kTx+PnFsqJYEYQl9QMs8ey4UWgtDaWFwLoQzsYx/thuzXkOjVIhcFPrp+Cfu&#10;7QtFfomchFtZkX1OtQMP5MCeG+7r7AO8Oh//eplrIcyx55QR+DzSPr0uN8CrnOrjn+H7AxIbO3as&#10;3mA4cODAoUOHIGPQmSaLecf2HRvWb4A6Xb9hQ31d3brVa999552qqqpXX3kZTwRb3el0QqNC50P8&#10;YAXs3r0LH6PRkJSYyJxaceXKVRgRIH7chOZ/8RWCipUNGzbA+ccVP/nkE1xx7969H3/8cU1Nzdq1&#10;a6HVcVpYCvgJGzFS7Nq1C/KMnSsrKyHqfB8MARhoMEbg1/feew9iX1RUNJDO1vuN9CaK80Ef8CAk&#10;OQC9rQu6gv5uIeAQte5A0O7VuUD5MSJIFbAn6u1zJ6YPHxazurio1OHTAmaDNygFPBrCav6AzaNe&#10;MDLriukTOzpatx2qRBU61eNLUGC8Q8cAeGT1LRjYAB/js/2D+jFzaDjfli8Y2FSsI5gfCQeyzBZi&#10;IHCfhwk8Fg5CUkOwr/xY/hN/B3yFQyCRFf6G+J4n7bKRfSIn+dQI0qfXFLmB0CP18qz4eU563dAO&#10;XNCJl43hFyQs4mTxG2f0LFhcoXqcLKn5uGfkZ4jcyUCveBbsdyIjBc2TnJSclJiE+U8BipsMxpiY&#10;2OE5OdCxQNRAX83IzBiSmmo1m9MzMtCm06ZOyc7O5sMB1CymRgZWN3IkvPRYfFJTU9B5c3NHSJIS&#10;HR2bCIWekMClGmKPQQGePxhvKEEFPZ+ZmQl7Hub66NGj4+PjucWOHbCOq0NFY3++Aj2cl5cH1Q3l&#10;jB2GDBnC/XkA+JBtQACACXBsVlbWqb4NMtfRYcD34wafO6AWHK6W9KY0kxGMgXiTMVWRUyUpQVAT&#10;DVqybIgN6pKMwvj0xLGjclft3l9W167ojChof15Omqx6213uKNVvETRbUrxbLzS1Ns6ZMQXUd5tJ&#10;cXq6D7W2mxVxbHpKVXNbRpR1anIcy2PnIfIQ450sS2xiGANxCkhRE9iI5oPS57AjlwdGP6TwPuam&#10;puo8DJbET7QHxRg5/bAHseC/cmH+FJ7JbR6OizAMqxeC1ZffEDktvzF+S3zpub3P0O8JzwjLWO+j&#10;QoAKC5+c1J4O70CizAmYrG9RrIXfPo2ElKBEt8bGARpA+PNhF4ROABdxa4CFWM+6pT9zfU2/5jo6&#10;ggQ/uc7usH/n27dZLTY0zdhxY5JTkodlDc0ZngPBTk9PHzk8J3vosElTJ0GAp8+YjvgZ3iYkEPDb&#10;uHF52dlDMQrACM+DSTBmDExroPRmi2Xs2DwUbJw8eTKEGaKO1gwE/PHxcRaLGZ728OxhV1/9dRw1&#10;bNgwCCddZeRIoIATJkzAaQDpLVu2DAb8nXfeGRMTg4EEog7xnjZtGnbGDrApoP9vvfVWSDsud8EF&#10;F6DbYDfcUuS1DcRc59x1yjwDaQblnVq8gZfWbJFiE+ZNGHXM7QOXN+gLGCFg0I/A4ABiULhP8Dvt&#10;fovpb+t3ZSaOsEhyU0vFNy+bXdHYunxv6dyJeRCmrYdrJL03Vg5kWWO8bQ5Ms1paX7+loiJBL183&#10;a9rGA+Wz01O+Ny6H8vEEFTF6qi0V8ckRgGA9nvoldWWqucW3cDnhdijnx9NXIhNQOV4/SIjACxnZ&#10;Dz2aGwlc6jAiIoYRUbARUcTxJPxMVmiwkFAMiB0VacV+wAEOfkTOwy/Bx5FICOTTAkRhUNKifIih&#10;Z+CjFRNBskfIjDq54JE8h0poEZFBkAw854pVASBQFAFKvE/QqilIwsYN3mjs8blHgzEUDX7SIeXM&#10;GgJOyl03LZrpkVCvhJo50WF44eoHr7FNUsBkR7tQvmPQ4/LJkgGpoxTiga1KHNaA3mR0ud1ITkXg&#10;m+Zg8iHNOigrJnR5KGS8FxSEc7tdelBY2fvFAsYLszSZTcpeKHbjncHv9xkMem5NEhjOlA6+YryA&#10;Noa44ivGCLQsHHvY3snJyTNnzoSK5lYt7x74CuGHlQ5X/KKLLoIfjgVbIt0moob4yk033XTzzTcj&#10;c6bPF9YDvEHSoA+B3G+vqvVarKJB2VNVfqijpd7eUdvdcaSts7bF6WhrH5YW6/U7t+3bOzR76LG2&#10;5unD07IzY3YgVcftqu5oc7rtE3KGG/TGAyVVF4zMHpeTXXDoiOJ2TRg/clNVdYfHb9aCY7PSoMkz&#10;e2tyurUeTU6sRCABgQCcJbQ+2gXWDv4CY/T6ApBV6uPgD6BFAn6kAnCb3uVxKwpSBHSIXZC0oMWx&#10;0eXibcdjG3SZsHpH67A6u3Rd6Df8yiKZIak7rvv3JQvYE0M1ME+8PIzNOBsuEdHPETE+vtEJjeBD&#10;CC6Ne+NXhDmHpGVES2iUGYAyxz0SLRuoG9J7RNHl8jidbhCEoa/I7MFvGsoJQH1JbS2tDriVTqc/&#10;oJqNmOuWRmkSdyr7A21/8gHlzJJy1nZ4G30x3o4H3gQAb/LloyLAG/BqgGfHOju60InAN69rqG/v&#10;6qypPFJVVe3weNtaW+0dHS2NDV41cKisxG13QIzLKyrQ8eAhg+iKY4HeoQfirR09Wl1XV4tbqa6u&#10;QQJ5a3tbd1cXUDm8zYqKMvwK06mzo4Ob7g0NjXDCIbSA6GH579y5E68D54GEYyOUP2Jv8MyxBV8h&#10;1ehRqDQFrx5focbhTUAKsAP2RycHCohuhsEi0sEGoslZFD5Ue431P6LVSz5JX+dw5x+uKaptKqht&#10;2lpZW1hdX151VDYZm7z+lfuLyrtcB6obLhoztr7scGHBQaMk1Td3uZyeCyeOrqmsLCsqHWY1wYt3&#10;2gNun3/81MmVTR2NrR06ySArxkjkK2S7frYfQRIkGe4TRqb58xd87eI5MFEuBY9h/vyHH34YIgFh&#10;whBLdr6MeXH8+Lpx3bobrruuuaWZovwocccA+7r6eoyCaKAeM56NqVyrA+T42ZNPdnV24vmffe65&#10;t956i1GUQrNhnrhzYzdI6b0/vBdJhU899RS6QkFBAV4JvDjAsBG/4FMnYa5yyCnAmLVgwQIgMVhu&#10;+uZNqA0GbUMUggFIFSc0UN0fSg5W3v73m7DfXnz5z7QZ9hglXcgOu+O9f7+18PLLwe7AMv/S+eXl&#10;5SHUImw7DOBSZ+su3HOJLH6/FzoTEamq6urW1raWltaDB4tra+sqysthEqOHlJWXHT58uOxQWVnF&#10;oaM1NRDF7u5O/LRt2za8U8B1VUeO4M3iJAibYU98PdbY2N3dhSOApQMnw4JRAI0MHA4oGmQeEs50&#10;NQHmiN7xEBo6Cb4CciOsvqEBqBuEHzeGHXBy/MRRN0DxyF0F2oeLtra24ivWcRtQplzCOQ41wCWM&#10;rkcmSiGPVK8Jeig5QRetibFe1aYJsTpVnpyTNnRE5uaiqup2qVWMKa5qj9JikhKTGxtqLxg5fN6o&#10;CUmaYVpGBph7CTbzjRef19DUtrXgwMjsdENsVP7BKlkw+jEJFRXdOtmCrq4FMrOyduzcDeH54L33&#10;pk6dumnz1sKCgtf+8mo8c0joHcLghNEpI4xPZj1kOx5OETaz90t6nvmivDn4VbkLzUfBY8ca9+bv&#10;BZCCjUWFhQYD5sZEDiJVwDzpHeIQvJvmYy3btm1/7rnnMHC89dbbTc3Nq1evqqw88qkeFnlaEQMT&#10;4wKRj4D6m7gWK9kLtIxMfRqdTqJaI9AcszjICxeCvjWr11504dy1aza0dztZGJRs+Wd+97unfvXr&#10;995/Hw2I5Tvf/vaVX7+mYN9+yjMUYTKcpWr8ZD2n53cGQoS/wkOePGXyqFG50BbDhg01W8yAteAn&#10;j8sbBwc7e9gwdDZ45nCVM9IzwHgbMSLHYrWCBgu7WlV9WVmZwOEAjOGoxMSEkSNGjh+bh/URI0aO&#10;yh09LHvYkPQ0YGbA0kaNHjV+/LgsOOiZmXHx8WazBYgdfgKwh0vDCYdrDX8bl8bZQJ4DlgbUDY46&#10;3HXg8PDegQLiK/5iHRfFAi8dZ0CEDKcdmpEBv51AJZrdtPcSAXz6aCLyhNnCsGiWyeInbQCui2gM&#10;6tx+VZP1JtU9YVjq6LHD9pRUVDZ3uXVmTIvc6nTuKD84a3pelqMVvo5oju50eDfuKj7W1hlns1Z1&#10;tjrdnmHpKXlDh+4qqapxOrwSUtTQrcNM/LBCD7mMn75j7lDDwBT9znYUzOrweGKFKAgEzGK7vesP&#10;v/9dY1OLSTF/+47vTpo4Rg66ovTKr3/z/LHa8oSE5AcfeSTWaubevoRZogSho6350cd/FdS86alD&#10;HvvZE80tTc8/++yhQ+UPPfpkbs7Q/Xt2NzY1pWRlfW3meQhM/v73z7jdnmnTz7/j9kXoKbu2b8Uw&#10;DEjyk40bc3NGfP/+xZ3dbQ/9+IGDB0ofePCh7955e/mBsoceehhcqPvv/9Err/1DUuRp40f96+/v&#10;2+Lj125cdcM3bpg3d94rr/5lX+FejC83XHfNnHmXEkU5gNn5EKLUDIAJkd4oCEerjz7zhz94fZ4L&#10;zp9966JvkV2tC/7kp0+2tzYZFeW79943NndEKGgApxqV/wW5tKis/HD1y6+9+ODiJ/btKZ43bwaM&#10;2YrKQx+uXPfXv/4zc9hQerWaes89d5VUlpceKp8+eRK8G+RMh3N4TjqgDVyu/rd7RqSadXeWtMye&#10;jeqSGI3WjPRMk9ngdvlMBitY1TEJsUajSZeWhtCEJ+AbLmfh1Ti6usxRVoy4GH/h2CQkJsNa7urs&#10;gOTDIMcyZep0p6Mb+gBsOQBHGC6jomIByEXZbLC3bVE2k8EQZbUNGZKKslCQJwwWzDQUvV4PzGys&#10;AeSH3OIGKS7i948eNQoK3wx/z2jEmzWjJLzNpqarQPWhvywWC4XrEhL9qn/0mFyqCU15L+jTkj+o&#10;Uh4ML9GKTsRruPazfFp1IECGyRnQRJjEDVNB6sFzC/izYi3njcspPVpXfLTODZ4d5pHDNGuKXNhW&#10;t6+6csL4CU5HYO/+fW5Yu9ExWbkja9s61u4uSEyKnzJ+RPnhpvLaRo8iefCMyGQjpj3DedkN9dHF&#10;SEVRMjDtxUAiUcOJMT2liHg9aSm/7+knH1d9rnnzLo2Jivnxwz9vt7usZmHrtu0lpdUQp9bmpp8+&#10;/AheARIF8OCYMKej+dhdd9wpmU0gJ+/ZtecXv38BSUWTJ+RFWWOmTpuGMMGQ6KjR48alp6bWlJV8&#10;747vxscnzps37623lrz+xn9wA7u2bXtw8eKWtvZ58+Yu/+jD555/yWwyT582bUhM6vmzzo+22f72&#10;yl9Ky8pZclHgpVf/tm37Lp3q+dUTT7/9ryU4T2Zm1l/+/Nf8/P1Ynzh25C+f/FnRwcMgBRtlPSQV&#10;prWsk80mQ/mhg9/9v9tT0zKx299ee+3Nf78PRf3EQw8cPlyJLVmZ6Y88+mRLpz3EOSRtjZdqfHfJ&#10;R2mZw2bNmJkzPGv18hWsUdWP16+OTckYM2k8+rfqp/wibH388cfnXzoPtyiToRTJ6fnfSuZpvHrI&#10;ymG9izuhIZsMXQlllTds2Fhaegg+Lazr7Tt3lMAaLtqfvze/6OABRMi3b9/a0tK8dfv2wxWVSDTd&#10;Ciu9DIb3Loa6yeVlFeDAfLDkg62fbN68aUt3t2P37vxD5eUfb9i0asXKwr37gHE21Dds+WQTXtb6&#10;dRtWr16D029CVtonH2Pg3rZ165pVa1DFGWWei/bt37Ft+47t29tb2/B1185doNYcPVq7ft36g8XF&#10;hXsL161ZW1pSCjrd1i1bUAca+2zcsHHHjm0MP2E161idVcoT40VQuWizVLcTCjlDqHkZSIgXIldw&#10;zD2KzinrfEEVHJbzxgx3droKSuu6kBxOJTI8Os3r0+kcetuu0rqqmubJY0cnJxhlnX1IlCE1wSb7&#10;fUNMthkzRhXVNe6srXRixqmgRD06BIefzB4OZxKFBwHAUbBkgWtRdP3A/sK9+fsefeypG264/q67&#10;bnY72/fvKw/qjDHWmMd+9uANN9zwm1/+tHjPlvyCg5gsA8+OEfSjD//b0dH+7DO/wa/PPPPcv/71&#10;r+ojNXMungvm0JULF5w3e2Z6Zu7sC7+WMzTrw7f/abPG/uTxx7Dnzx/78YvPP1/f3Gky2wCB3n7H&#10;HTfccOOtt96C5EQUzLls/mVDMzOvunJhFnJqzRbiAbMRyGgwG01myGdcQszNt96E8yTFxa1dufLO&#10;792O9W/933cTEmI+3rQVtXAwkNMkHBrCFwB61bffejN1yJCfPPIAXfqJJ57/04tVFRXbN226ddEi&#10;bFn80CMvPP8Ho9lMpj4NffCK9J0t1Vs+3nDHXffg3V379QUbN670+GioOVJ+GFHhKLwQanE/XMG2&#10;9k4Eh6OjY4hEwODGcPDhNIrZmXWqEMLJBAAha4jr4crD8JhAW0MWGhzgfYWFHM2CmVZeXgHHGDXY&#10;AbBt3rIZbnB9fR18dRyNwDU2mqBkTabS0hKYeGhPuOs1R2vgsmHUwJ779u0DWoYeCn0OIwlONahp&#10;AI+AHGE3eOBt7W24Ci5RXVMNtxw+Nio9AjkHugZNbjQYcEVizrpd+4uKcBKAczgceA0QuKIDRdU1&#10;NSwQymJRIXmmaAkros7MFQL2+23/iLke2gNhMgQcPILqxmwQBgW3kB2fkBwTtXHzro6ApBlQ9gIJ&#10;Kl5KSyXXTnTq5F2VtZhT7vyZ0+NLixsOV4Pfm2azzpo28Whz987DZd2SAKYR5p2AfvZT9xyIfcjC&#10;VqHYFVXEoIAE48Zh5ukJUyf+5e9/Q+rvTx96tK6hqrahhWpzeNQxeePik1NQHz42MX5SXu72XXuG&#10;XDUfYwPills2bxk6LAcuvc6vuZ2u6KjoquqqlLgoSABmxlF05oAgI7iCyasxtKfnTMOACtGTlCBq&#10;AQCfgyU0bvxEix7OvwoxUwNgPwNr8zocTpwcNjexcWG/0RiJqTPA6yMNajCbckaOQLPGxES/+uoL&#10;lY1Njz7x1NL33+pobpq14GYYcSg5IiNKAFTcYLS3Y1wvyho2Jj9/L4uDCQjq2p3OK6+9/rbv3HbP&#10;Pd+77pqr0oZl2/SIEbDa29D+grG4oKCp8Zjb40OXCqq+ztZjy1esv/6aSzBkg51I96PTHS4vW/zA&#10;g7WNTe2tnfOvuvLll19AcII6zIAwvjNLbgdyNwyrYAHDXp0ebu2cOXPcXmdcTNycOXNht4+ww5DW&#10;ENRAqVaIOnbIyMz85jdvNpqMlB9JGVqoDOeHwQwPHMMxJBxONTwdSHtUdNT06dMR0BJ1sg/5mSLV&#10;bAUlHpktKCaXlj4EkyvAc7bZrMB3vV4VGgJGOLZAsCFQOCeSZGDh45aggbAddaauvvpqZLDpDXr8&#10;lJiUyImriIwAWs8blzd0WBZmhqG0TRFFKckBwKwsJPMRz5xAln4liwk5/5VxUsjqpwMCsPZRM9ok&#10;iGkWPZJwG0DO10OpSzSFO839gqLKqNCm8+rEOlG1Hz3i8rmmZI9qMTfUH6kdO24sWMIb9xc4JFSM&#10;k1G0XofJISnOjTsZSNiGvykKn7N7o1g2Q46p2x5rrLvpGzeCaDR50sSPPnzlxm/dj7FQCYoopInB&#10;hNefRrqbB6my8DWoQ6Pcj4Zhu+FnP6didkFtbG4O0Bd7ezPl8RLTBiA9yDOIc4p6o2Xjpg0HD1cg&#10;+oZCXfMvvzQtNWk/DU2hFkSJfnu33ePy4FFkA5oqIGFCHmhwnIsFKQwYvQF+QlABbTB8zOPofmTx&#10;4gM1daNzcwsLd99/z5142VS8B6KGcB/m96Cpsyi2t3nLppJDh/DicNSC+RfDx7vv4UcTho16983X&#10;169cKsekvPX6a5lpQxACp0kABGHl8jVQym+98Q9VAPNIi4qxrF697tqr54FHUfDeGocXPEQ5N2/c&#10;ijXr0CZ/ef6lrQeKvIwXgEmuqao+r9l9zi+agEQxs8WoahBI2WaJ8vq9ECTERwDb4r2OGJk7JC0d&#10;EQogXyzQ7Ye88Qgr/sJMw/sIaKrVZsP+xI8QdQDP2LslyWJ7EsUQb55FZwAcUaA3zJvQJSQmkPvM&#10;Auk88hKXGI/jDCZEpSgOj43DhmdzEgfgOmyMio4mBx7U2kQi2MTGRoNE0elHvhiJHroxpYUy5hN0&#10;eTRqWqFj9/8yQ7+wCZ0ZdMHcXponSgvqAzqDT0sy6OyutjYNhe3YzhgAKYkcNEoVEz1CofuCYrsq&#10;7Ktu3Ln3YKzRdsXXzjNF2z4+eACTSqlBSaGZHpCbCq4s6/r9ew59dDZ+RzT9OgMc6JuyauVKvaJf&#10;t37Nb5/5rd2lHjlylEBrRTpaW+NyOlgMHQNBW0bmEBUDEqJlipKalvztRTeuWPbfFSuWr1i5EqMm&#10;2g6xcUrdp1RE1eH1GIx6rFtN5h98/94Vyz5YtWIV2EjTJk+22ix4mT4yrbHglUAuEWSkNAhCUuid&#10;kYOLboE71HwB2FoUwAMFjaaHpdG2qrRkd37B20s+eP0ff1cMlpaWzhBvhWLdOhqWggGTxYJ++MMf&#10;Ll6JwkLLly1fvmzChEmxcfSCb/nGtUuXLl21ek1787F/vQVHHdtQidffWF/zyfbCF//00vJl769a&#10;tvy/y1b+8eU/bt+86VhD89xLFnS0HIOvSLdEBe7BdQL4pPf5PBjk6PaoP4Wor+ekjJMARBRbiN9M&#10;rU0iippteoqk4CvaATKG8DWQbS6W2IhXydnNEZkMoEIKPEVK86QdmBDwUCs6Nf3LBvYQ65EfxblS&#10;/C925qTGHpYUuyUe5eGAXOQtsNBMaCzACk9lp4khgroml3dbTfPW+vatdS2b65p2NHVtrm8pOtZG&#10;9AeYdugU/SwhphTGiVDUmleYCWoIoxkCooKZnkXBiUISIBDgtohHQTtQX2F6AJ1dQWqqIGMi9Opj&#10;bT6X1+4Pbtx3sA44JtWzQ4OBf4V6droAYYDEQh1Ar+r9inAlA1HFMC0GWwx6SzfsoW6IirD0QyAc&#10;RSaDIhvkvfsKdm7ZjrO//Y+3Dh1uuGzuReCKEJgf1G646cY33353b1ExO2Tpr379DKwx5ArDVldB&#10;81QkTHnR3t4GE+jKa6576aXnK47WYc8/v/Dy3177B0iLSKuBAg+1DyvcQcn2mDrK78NQarICRI/d&#10;u2c3Dlmzen1FxSFWmRIUHXrH2KiYjJ32zqZ6OufH61au27RdoU5Bz0O6XPVjADQYzF+/7obnn/9j&#10;bW0DdvvTs8+8+e93FVF6ZPEPt2zdhi3W6BiTIg3NSKUeRs2g7dqyOaiPmjpjNm2h3GDfuCmTY8zK&#10;8qXLhgzN+c7/3Xbv3XchnQJmpyDq1yxf+qtnfjdqxEgrC9OxGCP9O4B3cTbt0qdbSqXN2Byj3H+h&#10;52HyyKUuJO3hvAaeRMCllNOoeCIK7Uk1XQjkiMgnE2AWA2HjNVnRLN/7sxIb4a5wthUXfqz0Ge7m&#10;pDo+IsCBh3/ucrhw1navunZ/yfvbCj7aW7KqpGZVed3yg5U7q+rgoko0hXG/b5MekhnHbBdkOLAp&#10;FrBVCdCM54jeOmASmGH3wR2kTgHon3oI0D2UrUWZGHILdAgXGMVg3tjsmIT4lQVlSL3zC3oUsRSD&#10;ChGsmSOghqdp47Y49wn7uS9A/NR6YTfCSOwtbrhr2tev/cbCKxdOnTZ9/Pi85nbntdfecqB4n0fT&#10;zj9vxit/eh7hxJdff/PVf72RYLNSNrwedaQDk6dO//lTv7zmqivw69O//M37772RmJCQnpFltphm&#10;zjrf7nBeMGvib59+6vfP/WnOwq/ff98Prr3iEuy5csOm19/6p81sQoVdBmXzBZV3cU6yjkQ9dRZZ&#10;0T/58yf//fe/4ZC1m7fOvWwOjUdBES2GgREHDBsz/pHHfvrNG67HDks+/Ohbi75VuGcnmkBSDLKk&#10;pzoakoopa65YePXd37tz3rw52G3rzj3/euOvlijr/MsX3nb7HRPGjZs8YdyChVddd83VrI9Sc/77&#10;X29ccc3V0TFGCiuCVyDoYq2JVy28BJgu5uC76+67Xn3x+Qfu/h6OxfKzp37559f/+aP7foh5t9Fz&#10;YSDCGjmbxPfk99qTccDsWKa3yXKk5mLFC0haw3qYBJKfMkKF5GIfUaRcD9MeYXkjWJtlPXDxY395&#10;lyRVyjfy2sxhyiVtidCf+Zn5Vz588LPhupR8FSZKRawAbAEBDjmnSD5buvSjkkOlARnVGZxtPr9L&#10;kL06y+HaNr/R5uYkbyoB0e+8psyWINMNqocevN4f+OPGzf64xARz3JrdBwWjMjzFNGvG5P+s3tzq&#10;FWH7ikCYALkFkHuKHoqUM6+o88p+96TsjJmjRpYU1+6pP9ohQ9krMBKBJNAkz4T4w++EARtM1XzX&#10;zRq/Gdz1jJQ784YTlxrRbLrPMHc9hJxAxAE8g9miwFGAzpSMBDoRVkVTKfrdTlDEAHhEw02CptVL&#10;bsAoHmhWwR1UgJ6YUX0S7pUPNFgFAXM0t2Z3dWOkURD2t5gCSJyFo+HXHG5flNUk+uxuFZfSmw0G&#10;JNk5nR0qxnGj1WSADU/xTOCYUIlEGIVjF9AUA2XXB5B4h7J4mFJWJ3oAjPoDmITCpAfVHo66Dq9C&#10;MSoooUWDZlBz2d2goRpQTgTFbQOg3OlVvxd8NRAScCJJNjE9IWDkRhcRJcVqNgCmwQjS5XDilhDt&#10;1Vtj4ZjgDsDmBdbhcXk1UwxuRKIJvzSvBL9RMwVEH0EpKCJMwuzu6kClPvg4Ak6EkRq9AdaHjNLk&#10;1Esxxd3ZtZyQu/7gX/PfMS+a6YJrSBpWS3Kb/nTl4q/bpogosS6LXd2dID3DYnJ1uyxWFGMjMjkW&#10;tACQMNDIuA7nlVhIasCeZmY5F0U2tB6nksilZ1xp/iv35LHCOeq8YWnOkjAIhR2wZyTtMqLSI5T1&#10;yCX4T6C+IUscqDtdVwsYYqJGXXdLfqe3S5WibdFdrd0+ny4mxZrkbXtw5oTbbrnh5ptu/PqV1/f5&#10;Qnn0jQIyhFDxiCqlfpDi9Cua3SDWdDk0p2dyelYMZkGmYvJg5MJ9Mcp+0e9xS4LLoDnGpsfPGpNT&#10;UlG1u762C7pCQycD44DQAZr/GD2UA2Ls/5B+7tO04k0TNi4gmkQYESRQBcjnoPmeeMxAZ42KjbJF&#10;KwYKrBmQOaAYZYPByrgEstHoplPQfNHECacxlh1isURFRQMmJUyPJXDBXENRWspRMsQY9MBc9TRt&#10;k6AzW+KNRotJjyQEWC6A5eAPEI8HF2dwKCJzVGRPb0AtQDarjKZhY0y0zWRSYN7TS1GDehNlQQSg&#10;pIOA5YLAb3ADoB3jQCPK8IuCwYjTovthqCLnnrpYUKNZeKKsVosB1EDQp6GlYUpYLJjiJxbMBQJa&#10;cLeAP9UgCB6UE8yob2hTxC8AA6A5ZBzFSv+BkW+yRNmsCORHGQ0muk10X6L807Ofa5b6Z3s3i9fi&#10;g8EZdNItW+D3bDvWdGzNmnUgr+J9IpT96quvvv/+++CWI75VW3t0//59oJFWVR0pLy+DkQxkG+nc&#10;+QV78wsL4GnW1td5fN5jiLk3N+NqCMIheQESCJIMCKroGDgJIl4QcsTeEFpjUbFO/ASYBqeqrqoG&#10;dxUBObBfcQaMHYi6IRSHXzkHlut5PtZ0dXYhnxw3QxuRPixoXY6OzvZ2e2e31+MG19JgMiTEJ7S2&#10;tbs9LgwtNDtp/280BLz1lBKhrgaYSyYujSxATTs06VBVyxjQAWOseq/TENQMFKHR9JJqkNy2gCM3&#10;ynrRuPGHj9bvPFrdgvlp9AbBBzwDzjrGUD8hgFR1GpqfEVxCLmUoAasfTRJKLmOoGwrNMLCOBUWI&#10;mx0aHTEMIWRP/BNe/Y76LUWBieUGrI86PpQcbUC9fJpkHXA4GVdsFKGGpAr85G/ztHJSyERiIsIN&#10;IAeE/chxYeCZBoFjN072AL0E0s1koxFMwbK7qDsBksPDkiQRngc9gFijFgRawExAlvLJcY8wD4Wk&#10;E1lkYQ4yNyZxiA9RORYTZZ4ZHcNcytBC7jcNxwA9BT3LGaVwJgGToh6cQsg9jAtqJ3KkqNYHcJUA&#10;DD0M22gBTGUPK4tK8+JrP41/Fm9mtnm4obhryxQLT8OGBCJAjZWCgn2Y5wQk1qysobNmzca4+uF/&#10;PoLwFx04iAmSdu3OP1pbv2rVauCdyGjYuGFD/p49RQcOgCOM+g2gteMvBLiuvo7RkdWCwgIEt8sr&#10;yhFgB81lPcpQbNyIAQUrK1auQFB2y9YtO3fthDW6bt26jR9jzsUN+IvUjJWrVuLXVatXL122tNtu&#10;p/sm7UGWf2d3Z1NzEzon9S/E+TUhPTUnJT5dL1rsbt/RtpYuTXVoakN7J5u+ALoJM78QmtivJmdn&#10;Z7OykYpj0TFAZcQHR+dAkWalBGkxna3nTR43ckhSlOa1+uwmtVv2t0XL3nFDUuZOnNLe0LHzUHUL&#10;6ropJDYImkFuMLESKwrH5jgPxcLISsRqBHjo8544oRsyiYAzKztNIsamYWC0HtbjIYusEAQB9nRu&#10;6DRIHTnBsE2B5tOMliRUPK+aNvNXzvw1lv5HwqlpCLbRPXBGOYt3s3kjed/ggxJdncYBNqMT3QxZ&#10;cOTtoaAtOzXlw5DcA5hlIQoGE/JpOljghNQvgbbki9EcjwR4s+4H5UsnxIw8bLRg4wASRQGVURYd&#10;PR8nQBCoGyRnj9mMODfGDdCLZMR1GA5MdgWNNH5qH0q6RQvQPRKtF6JMbgCyJpkBw00qGneonGj/&#10;1tTZJ+msj4VeMqsjxmsPMMMPMW3wGhDfBpUFxl1XVydaDYXTQVtKSExqamrGdvDQEKgG2RFUBWj+&#10;ffsKoX4xLoweMyYhMREMqPaOjvy9e2GTg9a+efPmxIREEB/xlpHIlp6RfqC4OCY2FgkoB0tKUoek&#10;YpYGj9eLPLaU1NS9BQVD0tJ8ft/u/D0I3TUCsQr4wcxBtgw+lUcqoZs6OjtouGa12XHDML5wCGw/&#10;xIbwd+SIMRd/bU5a/BBvpxthYpNF7/J1Has/6vd5WFK1oAfTHMj2iYWck2nIM0ZQB70HuJIY1PuC&#10;Fopv69vVwCclB5qdzgsnTlg4Pvei7LgLR8ZdNDpt3oSxeaPH1Dq8Gw5WdHoVvWDBHFQ+2BcGnISx&#10;UknSMOszHH6mw3hqBsUDQsTifnoZlYaFaQnTlwUieXkX1vPppVEuByOYUY4HBhQeq6QMYQrtU+BO&#10;L8jgglMvZmnprO1wLOHZJKeIEMKP5VmnMMd1Onhm5AljnZNuKWueJmrH/bIkc0gX/WUjBIke8wDI&#10;waKhlpNE2c8Ycgk1oHRXRA8p6VWkIASdB34zCniqcO9xaRLJkG1CqASxfRGRxNBK4CYTQAIBmLNH&#10;l8SVYDwRAkQ3hEeC2mbl+HETmHOLPSiDAtmAQ7n/OAdGK5aSjx5EaxB3Ks4FpIOJN0+3P9dsdqbJ&#10;2UMxEDwyiCGMkr8nH8QyVIc4crgya+hQI1BR8JSio+GygQCHEBq4LvAKMXsKcj/BMEfqyNCsrBkz&#10;ZkTZouBjY51nlaA2DH7FkIG/eEEw+2NjYjEfC/KmfF4v9hyeTbklWECzcbJEX6wjd8VoMIIDj+Kw&#10;KckpqSmpNqs1KzNrRM6ISRNRpkIER4uVK+HdQoiLjV1w2QJQbpCaMnvW7KuuuWLiuNFGwTc0Sj86&#10;WrlwWMJInWe8MTgj2ZYTYwQAIAIcY4HSPpdQPjkzU2n4Q6fdWVPvkKREq6myvtmjA/XbBBKXy+du&#10;be1E2fSEKFtqanxUrCUqNibgC5bVNu0qO9JBMBysBfijgJuhzGkiE9w6p8HzaZx4j7KKwqj0FBTE&#10;y4mNykuOJyeT5Ba/MY1KD0rMXDYO0xzmJNc8dYy/OPiUlDxA98kpW6Tf6MaZJ8/mYYHFyv6w8jIs&#10;FgppZNqbUFDILFxaJvm4WTo3dQZuK7PRgpqCVC5JF41GeCbe9Ey38ymnQ8AAA1cpJkWnxgXpRx42&#10;ZxKElDPi89B5iCMAd5lAFjwKzAxcC/eEIzhfjpoIvnT4LbNIDDknLGuWayNiLjKmGuli2saCOnQp&#10;PszRvWE3MuXZGjdeyFRhd8tOTTuxmWxoMODPdTYtYTEAI9j37zf/feWVC6GH+aMt27SmoLHYMD4D&#10;BR/oRVIAWDd79JQkfZxL0FpVe6Or1WVQc8aP7ZI8wyeODhgkp04NREtatD4qI8Gh+EdNH29MiRZj&#10;jONmTzGk2BJHZuhijTlTx8oJVnNyTHreCLdRHTZhlDklRkmyGpKiTKnRKEDhFlUlxepStBGTx7YG&#10;7EkjMpJHZiiJVmtKnGAzVnXVp43OHjE1T4w1ybFma0ZcXFaKMTHKlhZvTY+3ZSRGZyRFZyZqVjlz&#10;3EiXGHAAUdZpXYLbBYUUrc9A7tS43KScdMGm7xY9XXIgcWh8dnZCUpI+Z1jiiKFJ2SOS0pNN0aL8&#10;zpK3MXnL6JF9F3KkjkCMCViDNPkj+qDw3JZdBx2O88dNfn3rnha9YhbNEuZKYTFdVI4HuBQdBb6e&#10;DvwQUPkdAJUxGRuFkZmFz+egIjuAiQsTD+4uo0/5Av7cpJgLR2QUbd9644Uzp6cmAg4K9TnW2aja&#10;MyshGZ4ggm0MmfqRf6i3hgeNyM+RPUMuL0eWju/H3G6IwAKhIZ8PEExgQ7/3/soGkL6XyD1Ezhs5&#10;EdvCxSp03tC4wDzySDUmvhedhx1wgmv1eQc912UnZWdjxvtxT9NnA36mbfp5xjNrMwvGoEKRz+u6&#10;fP78Z57946TJU6G/EDW46+n7/7L7vehbZnUTYiSLfs3sFS6bNHtkTDrwI0IqeJswXc/AynBf4P/S&#10;kB551p427NlEL43ZcaHjKPAeOQmzmentcX1BMXZZgoEASx6s2AikwpzE0G7sBfBOx53HHrujp817&#10;eh5FwPyYrCyo6LWgVwF3j4RRRK6YJkYFLX9f/OsHbr771uu/0ef7Cgk5rECaMIXR9NYerlm2u+Di&#10;8+dvrq3aVXNUwcSGuITewIjxfNY1cmeZSylRRFhH7h4TTYZUka3NPEnkjQU1BN2oJqTXh4hQlKj/&#10;2owJge6m1vKyu6+9IlWvQPtzCIspG95shG9Tmdhzzpg8swTmbLwbVi2MfM+g/9GHHoJV9/iTT5lt&#10;Ftgt33363r/ufMf67YucmPUe1C0kHnhUFB2V/BoZTiTZvIPyQf7LMmJ4vA3Sy2ZBRngFzFAG5XzR&#10;hWliKuUnK+Awy5pfCsgojg47WFNMAUvb6xt/f8/P77nl//q8DjPX2cCGu4MDjp0sJuvRI3UdDnvO&#10;qFwyuJ1ucOYQboXjyKZZoA/CswbMWaqpVLWIrEMA2jqDCAqrzygEjEEVH5jtCrLSEcHVfDGymGow&#10;TB82dIjVUn6wOG9YxoTMIRiAYbJyIzl0c2y0ZCMc/wwugy3QqwUYVgqbEBZf9tChy/+7vLa2cfqU&#10;Kcju/vDjFfvbDkvjM/zQO+SBIfYC6SYQGEEgv0FEqWC3UfIaRY9J5zMIXiN90FlP4wrOploltxzw&#10;mnV+kw42vFcJ+EDCCF/rC6zocNteg4Sn8Bp1bgudP6Bg8pKgx2pC/N1bUj17zLTzJ6KaQB9L2E5g&#10;PiVpY0CyOuHjsuolxYXx2TmJcamqXYUmR1BMgnHAsB8KipHnx90+ATWBgS8xzIfAKuYbE1qEHWmT&#10;GiAXGUwThLplXUNZRXxAu2bu7DSzEcR/EHXC8z9GjFXynAclfFC4+2gBIh4GfRT7CKDSxr6dBc89&#10;+6c5cy/+zvduv/3p+/6e/57xtjkewUkeOXQ465ysR5MXydzHsIHMcR9mK4dUyelaIUCG2BQsVkPx&#10;3pBj0NtH/KzXeNItdK9M/QHOxQgH05mmKmPxIk02eo2B1zb8dtFPFy+6t89uE4qT0zlAQGflJaC9&#10;x4/Mmj5lTPuxmvrKUo+j1SL64/SCTRSiJF2UqItFYQ29FCWJNkkXrYjxejlBr8SCAS5K0YoSpTfY&#10;9HqbXqG/shxvMseCf6YGMfEMopRgqM6ZNikVVQWZ/8ixIn7/oYVl/A8ugy3QZwuwGqkM/9SJkyZP&#10;vuuOO1YsX75ixTIklgkwLlHXU6cnzhuVZqUwA+kiIvCyOUEI3OWfiKl4uldwOSqDi1GIEb9Do8hp&#10;uApOQWngSBlhIxZUK8o2QdwBoBoVPSS3F5fi0y3Xo8lJ0kBHxwCI3ExdsEHQDjc0lNTUHWhp9iqy&#10;PyAZdGbmb1OcmeXcMmCJAcvc5aE0aqSiALqmwRODKan+AOA65P0EBJsg5WVlTs/JyI6i3Gu4+FIQ&#10;labolTF0mQ9Wn0ZEBvv6YAtEWoDTExDqR18D2UhE3pUmLHn33Q9X/7e4s/qQrinh+tmdikcFQxtO&#10;JDgwIISTpPWkznPPHF0cVCj6twevjACXX2yFMdJDmS2MM8+pDhxto979uVZwIOFebNJRnMfPSn5Q&#10;eQOIqiZEaebu19f9/FuPPPyt+/rsLRx4o7wUkjPMkMRQSCotiLATqo51dx881oiREVcBik6hKVyK&#10;kUk4t57C0qEsACqkTFg6k3A8CwF0wAUY2CH71RijZXRmSrQkgEqGX1AvgfFPGJmMhJwNGUyvD1rr&#10;g4LdXwugd8DTZrXOoM2I1oNO+Od//OXhZ37eHaMmfm1CFyqasFkCqJQdQV+MWcAIWTyuSOYuMSZ6&#10;wPTT29q4Hwoe0/hCxTpPy8n5+IDbJ32ogtEEB5lhiFC1qmjQ5M7NRb+//+nFN3+vXyGnhgOixkvB&#10;sUAYO2eIChY5jAYB9uVTN947HnGCZ+K4OVlLTPHznOqw/uamFFuOj22cljYaPMm50QK801Bf4Z2E&#10;6WGoa7/qe/avL76//r/uKGQEUVCWQuVEL+QFcEmVkvILe+csUns2LbjhAKNtQTpRqYUKujBZBOlM&#10;pAkKJdGrPvWjn86bPDtE6uTNE64vHslCYzkqNFhwIWcZp8yNgYNPYknyP4CmCQEMnwHG+fybn1qO&#10;22tQyM+mbvc/uVfyFNkUILyHQnjRSX1g7Ipih7Or7GiFT8AUOkiHYsqIUghAfOK9lv6ANkg2Jjvw&#10;7FrYpEA8nZGo0zRlKKNEiT5NTyFsxa/oRmQMj5GMxAkNL8cJOW+DkD8cKuzKdTa1CUYKfAF2wbyC&#10;EzYOGRDhnWjPEBEtFJeMaG4uzqGbicCOp8ewObte3uDdnlILMBoFlDdnBZPxR1W34JsTAEUqnNmf&#10;n+5IvS3Nnn53Shf+X+8cNlyOeza4HBG2uofZOCjr0FvII3cd8sm55cNYKdxaZ5kWTPQh55R+DDpM&#10;aEBkx0akvdegSNgbKybJLSRu/vNIBd4BjaghUzxkI4TPwSjtIbk/28bY//Xr/4pdn/chnrfMO2fo&#10;w0Q+5GiG+ieHtNnCx4SQ4jr7FHlv2eBQIXm8bIpLIqIjSSaAMmwg0vM6iJ9ZwkJO0Bu3ZRjSTfQ8&#10;7rmwBAyGUbKy7idyutkwQcMBb1v+AiJuPDucHAVuGfCScuxNRV4WfetB4L5i/XfwcU/WAmGJBo2a&#10;iTfvizSXNcVzqHcx6kbYLA2djolCqDeG1ArreWeZOok8Q8TfoCxzpi6JvcJm/O0hlR3flD1CziUO&#10;xjnDJ5B1xVzxkEx+2uT5jCIPD7G8xGqvhb+P4/V96KR8L672wzgcB0HPtjdwsu45+PtpagHu8kFD&#10;hIScIrWUMskyb1hicaS/hczDiDKhXsU1Dl9Yp4t0zS9jhV8kYqR+kRXG5+GTD0GgWSCQPl7ICkx0&#10;oBI84ZqKifaxRISc/8bAObbGTXfWChFnuvfxvQfC3iI/UNc60t69ALewh3CaesTgac7VFoioFC5C&#10;rFAASzLp0ybv0TrcTPySZTtyidMq5NwBpiVU7IAuQ1N0c3Hnk4/1U0v//wH6RAQ5HaNSzgAAAABJ&#10;RU5ErkJgglBLAwQUAAYACAAAACEAN3S9PdwAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvD&#10;QBCF74L/YRnBm92ktRpiNqUU9VQEW0G8TZNpEpqdDdltkv57Ry96efB4w3vfZKvJtmqg3jeODcSz&#10;CBRx4cqGKwMf+5e7BJQPyCW2jsnAhTys8uurDNPSjfxOwy5USkrYp2igDqFLtfZFTRb9zHXEkh1d&#10;bzGI7Std9jhKuW31PIoetMWGZaHGjjY1Fafd2Rp4HXFcL+LnYXs6bi5f++Xb5zYmY25vpvUTqEBT&#10;+DuGH3xBh1yYDu7MpVetAXkk/Kpki+Re7MHAfJk8gs4z/Z8+/wYAAP//AwBQSwMEFAAGAAgAAAAh&#10;AC5s8ADFAAAApQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzvJDBisIwEIbvC/sOYe7b&#10;tD0sspj2IoJXcR9gSKZpsJmEJIq+vYFlQUHw5nFm+L//Y9bjxS/iTCm7wAq6pgVBrINxbBX8HrZf&#10;KxC5IBtcApOCK2UYh8+P9Z4WLDWUZxezqBTOCuZS4o+UWc/kMTchEtfLFJLHUsdkZUR9REuyb9tv&#10;me4ZMDwwxc4oSDvTgzhcY21+zQ7T5DRtgj554vKkQjpfuysQk6WiwJNx+Lfsm8gW5HOH7j0O3b+D&#10;fHjucAMAAP//AwBQSwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAADsBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCU123s1QMAAMoKAAAOAAAAAAAAAAAA&#10;AAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQDra7n5i6oAAIuqAAAUAAAAAAAA&#10;AAAAAAAAADsGAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQItAAoAAAAAAAAAIQDxzG0+CFAAAAhQ&#10;AAAUAAAAAAAAAAAAAAAAAPiwAABkcnMvbWVkaWEvaW1hZ2UyLnBuZ1BLAQItABQABgAIAAAAIQA3&#10;dL093AAAAAUBAAAPAAAAAAAAAAAAAAAAADIBAQBkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAA&#10;ACEALmzwAMUAAAClAQAAGQAAAAAAAAAAAAAAAAA7AgEAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVs&#10;c1BLBQYAAAAABwAHAL4BAAA3AwEAAAA=&#10;">
+                    <v:group w14:anchorId="31929951" id="Gruppieren 11" o:spid="_x0000_s1026" style="width:192pt;height:129.35pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="25238,16104" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQB7FpkmwQMAAKEKAAAOAAAAZHJzL2Uyb0RvYy54bWzUVl1v2zYUfR+w/yDo&#10;vZEly44txC6GpAkKZF2wdNgzTVESEYrkSPqrv36HlOSvFGjW7qUBIpPiveS9595zxJv3u1ZEG2Ys&#10;V3IRp1ejOGKSqpLLehH/9fn+3SyOrCOyJEJJtoj3zMbvl7/+crPVBctUo0TJTIRNpC22ehE3zuki&#10;SSxtWEvsldJMYrFSpiUOU1MnpSFb7N6KJBuNpslWmVIbRZm1eHvXLcbLsH9VMer+qCrLXCQWMWJz&#10;4WnCc+WfyfKGFLUhuuG0D4N8RxQt4RKHHra6I45Ea8NfbdVyapRVlbuiqk1UVXHKQg7IJh1dZPNg&#10;1FqHXOpiW+sDTID2Aqfv3pZ+2jwY/ayfDJDY6hpYhJnPZVeZ1v8iymgXINsfIGM7F1G8zPLxLB8B&#10;WYq1dJpnk3HegUobIP/KjzYfBs9JNp6l88EzHeXptfdMhoOTs3C2Gg1ijxjYH8PguSGaBWhtAQye&#10;TMRLJJDFkSQt+vRPRhvH6EuEVwGZYHbAyRYWkEWr7e+qhDVZOxXK/ybIvpU4KbSx7oGpNvKDRWzQ&#10;xmF7snm0rsNoMPEFkuqeC4H3pBAy2vo8rkNNCBhVCeIAcquRn5V1HBFRg6rUmbClVYKX3t17B9qx&#10;W2GiDQFh3C7tK3Jm5Y++I7bpjMJSV3K0qyxDGA0j5QdZRm6vAY8E9WMfV8vKOBIMx/tRsHSEi7dY&#10;oi2E9DGywOoeB98VvhK+d22xUuUeVYEcAbRGmS84FNRG3v+siUEI4qNE38zTPPdaECb55DrDxJyu&#10;rE5X5Lq9VQAjhZETYQh7IikOAETD8NZ1qgJaa+Ie5bOm3sdH7PH6vPubGN3X04E9n9TQgqS4KGtn&#10;CyYcc+onIMDyRnNa4L9XA4xeMeHbqgkvt/aIdMrbvmmPlpiXtX7XZchXXHC3DyKMLH1QcvPEqa+F&#10;n5yQKh9I9WBIxUGpqS/9YNS5ACVOHxV9sZFUtw2RNfvNavS9BxHWybl5mJ6dtxJcD23sx31mKMqF&#10;VH4FnE6G7xRdt0y67rtiGHiDj5ptuLYofcHaFQOFzMcyBASyOMMcbXyFK/AHitFT87AQojwG5lPo&#10;mnWQuIO2juf5bAKcvIiOMZp05BhUNp3Ns/GgshDN61kwOEjlf1aMU5kIxD9TAVOvDhpwfz/CXygB&#10;Uj6a9XwMKXZJhSFy/Ak7dHLZoeEbdt5yP1OHhm/W/9uh89FoaNA0nWTzngRDh2bZdJx6VfX3gHyc&#10;ptMf6tCvtlW4EOAeFO4I/Z3NX7RO50EojzfL5b8AAAD//wMAUEsDBAoAAAAAAAAAIQDra7n5i6oA&#10;AIuqAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1JSERSAAAA+wAAAH8IAgAA&#10;AKYxIz8AAAABc1JHQgCuzhzpAACqRUlEQVR4Xu29BWBU19Y2PBZ3JU4El+BW3CnupVCkUKNA6a2X&#10;OnVvqdBSoy0thZYa7u4OwYIHQhLiPsnY/zxrn5kkQO3+977f7X3fU5qZOWefLWuvvfbyrbfbHWV6&#10;h0Fn9bLqdAaDzmDU/d/1fxD474WA3u6wW3Q2vc5udBj1Oj2u/97B/t/I/g8COr3DYdHZHQ6docJg&#10;9HQBxPG/CTRY4//J40Xf/o8K/evwkRjvsOn0BmNBWelnH33kpjPdNfUeT29PuwME367XkdfROYwO&#10;B6HuAP/j3ATsMhF613xcMzEOOx7bdQbcVnySTf4agVxYXzKF8qGq0ypT40IJ1RifExdR0K4D58Wy&#10;fFkaVaWcj/BbiktV8i5+6VmV6iMufPCbAU9t/Kd3ZxV6m82OWwYD3rDb9NjnHHo7bpnQa4cDAFCD&#10;dNiko+i+qlbakg9WwgZqYqX2WLWuAUl9yC12G1RGdZmDB3xlZNrgZAwcM0ZNciT1CwQxFao5dI23&#10;2T5Aja/O6lFeG7t0yYYxAji4a+MYrSaHUWfX84/UiyYFkjdaVP+Va82gs1jtBoNFp/MymezlJfc/&#10;9I9PPp7PadDrKuyVNl2lzV4hwCdY1OTJVBOuAnmFTtoT/BCMU/cdWC7O8rwvU6Y+8VehpvpffmqE&#10;1vlT7irUVV/VB/9p04OvaEEtJWe3+LPqDsraObXSmGtS0S+HFXdtwHsdvthRocWq1iFvE9Vtdit5&#10;PJ3VprMSIZx9ro7d2rpUK9fZCWK4GgpHii9VXdRgpUpyROib9FCBQX1qcAU4HApE2uLR6teGL004&#10;Iaiqcm1ULgg7bDJx+Ge1YzVj1BiaNgEcpusCQdFAq7VeE6RVBf8LvhmfffYZKwm33t2ob9u+jcmh&#10;e/7lV1q07JiYVNuo1+OBgYTNxNk3AEggdSRELuJejTgoeqbRP5lcYBJopiJFBCou0nhOoUIQkm2N&#10;3Gs/OfPEc9A2IdvqkrWG7UIVVu+rr4JaQuGcOKeWg+sOC6AZIWb84GNQPQjoetJ1q6XcZDIZ9Uaj&#10;Ec0ZrEAMvc1gMOFhhXQaxJGkWAgoXwdhlqXvpPTcRVCfs29a16pRTK3b0rqMwzV6rcd8gt4I1ZCe&#10;SknZnQAFAk9IsPZAkWMpoL4oCLCn2rpzjlVqxJgEaNhSUMYB+BtRpZ1gh5qiCp5aZU7wOsFeYy1r&#10;k/E3/xCc0zZXq5uH6bGnZ026fdK06TNyc0sxEXYr+BmRaAl4bP827LIKKwWnrr2qbgqYyS5oRcg6&#10;OC8gAXgGQRONrteoR8MJ7tquFWRQVKiKgGoYeE0vFHdU/UIfgOTotkZB8Z7NYLTpTMJI2E1uPvmZ&#10;6aOHDk1MaJRbWA5crzCb2zaqP3HS7cUlJUYgiKx0qw0UkaPRatc+VO8Vz+FsuUb7im24Id5UldO0&#10;Y0B7rfOqWhTA69VotzYsDbGdsMUMshUnIPAU9WjAxofNZgGbZsQCtgDp3VArbpJjIyzVbuBcO/+F&#10;6H2D1WmwWSrJv5IcYPB6d3ff9957+9Ch3WGhPoAL6J8BM0HEwyZrdZBPcbItMidOjFXTo02UzJIi&#10;XYoIsZSzBO87C9yQXKhaFUJomz4ZWnWHEwUyxz7Itq7m3bVGVCEn8dJqIfPjfJkv4v9KDJciBmkf&#10;BpWdcfn8xctgQUApK83ms6fPXL58GRgChkNvANNrNRmx+SmMB94oocaJnqQXXFTskuq17G/ySZgo&#10;DHMuFQEYWXGsYRcb7YRD1SpQQHb9dvJS1ZZTta+qHvRBYzUFViQX6Ckm0GGzbFix8uGHnywxm0Wo&#10;wnSriePyv+EcVLt5/ZL7ozf+s58bjNjTTSar1WI2l589k3rs+KETqaeuXEk7der0yVOnU1NPl5dZ&#10;bBRjMdvgUQBcF6tHWLh+OIfJLV9uKhwDqlWRcRc+OJFV3dCIlhNX1Kfa1cmDVH+rSgCoarraursB&#10;rGvuOopsKpHBbnFgkQOV+cVhNHkCwYEP7h6e9Ro2Skyq4wlOR4YrfL62zCA5yk6jXTJSJVFqGOjE&#10;JKK7E21FUK66yCrV6Kni+JyLsmp1kHmpCZ9qaO4ChbbnOmtUjcpqNthslKTOnU0dMWzEqdSzGKQ0&#10;5ByLIhrVJug/G1f/Nb0TAuTQebh57Nm2pWWzNk0at2hUv0HD+vUaN6jXqEG9+vXrZWZdMQArABub&#10;3QYyWDXbII+UumpeGvV13lTSktr35cMJ4OuWiqsajfC4mHiFDdq8cjUJGlTRKOF0aqB9NQaKxbhX&#10;idxN5hhkzw3cMUxuViv5ObDpINkGD53RA1ob1Ovp7bPz6LFPPp7r6+3NYZMWG0Duq29uzgb4Pmpi&#10;j0gLql0yvGrYRMyrQnOhCRoEWLPWf1VesBpMoBMANQh9NahQKuUbWivyswZUsYwxTp3eWmEurazQ&#10;600akETHpXVXNs/fmAu1Hv7brqp5qrBYjHpTh05dJ0+5Y+LkOyZPuev226fcfc80X39fiHGUbQ1u&#10;Br2JGgT5R/2YXhEN56XNKbhFpYkQ1aHwjprijQUpMAEHNVgKFpCzUHUIXRec1jhmvY50FhfqFMYf&#10;FaJN4CxRDN8UKyq6JFFvuDgI5/4BWmvVQRpRxBgfEE10sDy4ufvoDO5kB4z4a7RZ7W7QVlXtYODg&#10;0Sy0HRC/MXz8Qheq7TiqUa3X2hdtR6JgRBlUI+wgtMLMa6wQH1EYdoJOMF6NWQOkrGjZ39QG6Nzo&#10;+MkyVUSHjKiIRPKJjgpMFGZjeuSBKSAoAPfdPTx83d2kaq5z0bNCIeGuCrmWlZoJJ2H5/f2z+tz/&#10;bb7rHTaoajgB635ZOHLsHW9+PH/KbaOu6z7gL2oVYqQFWmtQRUvR1bfeeie2YYvRw4d6ursJjBzF&#10;+Ve/XbAgr0J/z9R7g7zcSwovf/H5N0HhtcdPGLtj1661K1db7RWJiXWG33Krj7cXMN1kt9sNwGLh&#10;sx0moUn27PTTXy1cGhgWOWXSuC1bNq9etwG8aLOW7YYPHoBShfn53y/+IS3tnF9AwJBRY+slxEG1&#10;aoQ4ygVGZDp48Mi69WuLCgu8PDz79e7Tsl0bFDBAxQ5irrMauKLclq1cs3f3Nqybjh06dmjTtN/A&#10;sdv2nU3PPhMe5GmrKHr35XciEpKGjRnl4+ZmgHLW5Ia97Ifvf0o5dhT19+vb76ab2nOhat2mQqvM&#10;XLJ86erjx45brBU+HsYe3bq269yjHC05dCaH9eiB7T8uXd9rwJD2rZp9++03qSdPenl69hs6smXT&#10;xqjn1NmLS75fWF5SFJdQZ9Qt4wJ9Pag4tUN9Dow0WCzWX375JSXlsNVmr50QP2TQkPCwMLsNlIMr&#10;/fDBg4t/Wjpk8PA2rZp9/eUXp8+nGQzG3t27dOraDdsKlO5bNy5fsuiXjz+eH1kvefiIAR3btBs2&#10;ZADoPvpsqbD9+NMvJ08dt1gs9evXHzZshK+vbGtCGJzmdyFu1+xgfxv0vlFHAVmwsyCy635aEOjl&#10;9/68b0Fxob61OwBqs81uscFE5YDMKgXxacMdcDeO7MupqK/3wOFFpeXgB6DWxnX57ImG8THegRFX&#10;ckrw8+LJ3VEB3t27D3h1zpzYuNqqfRCbwcNHp+UU8hWrxWazVdoqsRJQCbYFtHNs36aIkLCbug78&#10;eN68iIgI9VZoWK0335xz8cLpYUOGucbRoWPXDTv2CncFO1oFXn7ztTcaNSQaqate3XrPzH6poMKC&#10;mu1Y247KkqsXHr1/ekhIqCoQFRLy+Mx7OrbuZDBGX8gvK3fYS4qyQMy7dul5Ob9IulOem3n+llvG&#10;env7q1ewYt96Zy6f2NEiZYADB3YPHtjf09PH1W7DpMTXXn3NTEiy4JdzX8OjB598YeY/HnCVad68&#10;zcZN21avWp3crLW6aTK5TZoy7dKVq3jF4eBwzp29eOutE3x9fF1vdenSdfmyFYQ1K65cOH8eHj06&#10;67k777zbVSYpMeHjz74slRl54qE7cd9L5w7A48vgIbcKkB0nThwYO2asl6dWs5ub24ABgw4fOoJH&#10;gBPmGhigJsSGb/9FF8UywXj7+p++CvYKmPPRQlkBwPkKu43qCqCSlRMHG4ZgvN0K/qfC7si9kupv&#10;1A0bM7G41AysVVDJvJDarmnD8Nh6aVnFXACn9zROiA4MqhUUET3r6We3bd36y5KFLZIbAvSz53zG&#10;VyyVqNXC+iu5bLCaHLbTR7Y3rls/ICgyoX7Dl197bevWbe+880ZIYGCgX2DzFs27dOmxcsXKzRvW&#10;TL7tFtRz2533l5gr1aJ965VXPD08GjZsunDh4m3bti379aeWyU0hm7/yzkfsuGD80w9Nx37Su0/v&#10;VSuXbVy/bsLYW711uiDfQHf36IvFZcDR4vxL8d5ugweOvFxUxkptJTOnsKHRt03GhrPk+8W14xL8&#10;AkJ3794tNMCelZ118819UOD551/atHX7ls2bn354pp9BFxIcvmzbHoGK9buPXvPx8g2PiG3d7qbv&#10;f/pp29aN0++YwAVZv1Fs7Xq333Xf2vXr1y1b0qh+HexGH32+SNCupCAvq3PHnig2ZfLtGzas3rh5&#10;42tvvoVdMKF24sGDJwXjrT98BYw3htWKrlu/yfc//Lh1y9a3X3sZPFtgUOS+1MucgrTj3335sZdO&#10;3/amvss3bDqZegYzmZ9zZfTowah5/Pgpa9es3rp1651T7sDPVq3aXb2aSzQXXFf//isxnqR7/Y/z&#10;Az1935/3nZokjhTE3M5vlXYrvhIK+GGpsNqsQLGcK6lgDwffMrGonNTIgiIOx9VLp25KbhgZW+9q&#10;IYo4Lp/b2yg+Sqfznv32+xWVvINrzfIl/r6+bboOKAF+2aysn+3wdSE/lacPb25Wr77OEPDiux9C&#10;Ec7pt1lHD+qPKWnYrPXRlBOqnqwLxwI83Zq27H4+PQs/L104nRQb07BOw+Mpgg1yXb5woWe33oG1&#10;4o+fz8DPc8f2hAf5tG7X/uSZc6pAcXHBnbcMAe/r4xN/Jq+83GEtKU6Lc9cPHDDifH4pCqTs2Rjp&#10;792+c+/MvCL1yvz5X8AF4Y477lY/Fyz4BAzA1KkzwRuoO+bygglD+pL0vvyuuvPdx6+Z9PrI2Prr&#10;tuxSd3IunW0UG82FNOHe3NJyuWf/aeGXuDN52iyO2m6b9/6bYIvum/FYSQnJBy7c/+6bzyFuTZ32&#10;qMDLumT+XCyS0MiEHfsPa2UqS2ZNm4J63p3/o5ChsovHdgboDH37jytUJRyW7xd8BkXUHXdOLSrm&#10;VoyrtLhk/Dguwpdfel3dwbsgeKQU2lv/JR8uyZWiDmyPZWAni4oKCgvwF5e5HENWmjkoMiCBibeM&#10;TdhuCzAY/CaBg1+iydNZys12TDxK0GSjVCwGvXfQ8FGjsW/qLHDTLGnetHF4eFhhYUlRaRnVIHD8&#10;oBHfJY7BrcUCM1BAcNiQESPI2dsrwZu2bdMCFXbo1LNJ4wZKMAuLimjTsnna5XT0FY9WLFualZH5&#10;4IMPNmxc37m/W6Nr1x4zckRB1sWtO/bg5p7Nm/OKynv0H1Q/KYH7ks7h6xsw9a6JPhRNjeLmQgmY&#10;u7nVRtWGTrd2zdrCorJRo8bUCvJTXgN9+/SNjYnNyMzIyy9GgZMnTvn5+Y0YNQq2C75gt3p4+vfu&#10;Q9p8NaOwgsPi7gVXhcTGyR1uagehApJ/SExMbK0A6E96DRoQ7O1pqQTPb2vWohlMXhcuXgH5sFcU&#10;fr9wUUxk4kMPPehDrgbvQYo3DBs2ZNDAAQsWfJeVW4ZX3GhVsA8aOjy5RTLNJVab0c27dctkFL54&#10;6bJS+2CXNmECwaeCecQQLKVLFi9ymNzHjJ/g5+tjs5odtkpvX59HHnk4OCh01cpVZaVml/bmN9Q4&#10;TgD/DT/FDCMXxXKH7ZGZdwYEBAQFhvJPUMCK5Rsw8cqwLaoSGwAI/T1/u+GTMo1dNF1Kxnfz9FB3&#10;KUTSRYV4VTuhbnCwP2eMLgtgVmHK1FVaraVlmGZlTqfRCLIDFf/QOND+r/cJDIqODq+0V1orYe/X&#10;xUaG+RpMCUkJnEOoSclogvTD7cdhNnN1nTh+3GK3BQcHnzlz5sSpk6dSj51KPXXm9OkAfx9/b9+d&#10;e/eijzt2bDe6+7Tv2pMKRS5X9jk6sXajenXLzWZIttB3QAWFURhASOFPoHOcOnMBsnX7dmS1ues5&#10;KmtFRJ4+c2HZ0l+Cg/ywOp557pXCwsKe3TsqMFoslXk5l7KyrrKf4qFAUBmg5zI2atLE3WXN0xkS&#10;YiOjwqMiYmIIN3fqonQWM9SoZWYLoHrlyuWMzKzAwKBKc9Hpk8fPnD55IvX0ydNn09LTfX19iouK&#10;z5y9gPfQHF4Pi4ziNGEBUcEEIZ2t5uaTEAC0WAi0K2DqxEpiKSvYu3N3k6atE5MS8diId0BWbLYG&#10;DRrUCo/IzsnJzMxEMXEl/Bti9B91WTkNcHYEaR116jfv1qNn1+7dunXr0a1b95AQimuK9lF8xw/o&#10;TXBRZwOMo54N+CsPWYso6GGVhAKQroG4Dy4wqna8B8xcrEj0awbuB2jY5MZ7+KF2EegbSWaBhwZo&#10;BPW1ouNYIxSgHvRixg6BlhxQnIujI77qbVYvN3f0weRJLWVBYRGki+G3DK9bt26jBg0b1G+Cf3Xr&#10;1Rs9YXxRWXHa+QvocUF2vsnD19fPn1sPPGmoX7T6eHtGxsRCO+kBRSVumPSV0F7bhcbbbAXF5XYj&#10;sIJin6x7GF9lQ5ORYpswoSt2y+FDB1avXrdw4Q8vvvTyLUOGPTn7DfZT00ASHkY3U1h4CDqKJrBO&#10;+NBAj1SsKwU4PhEgGcEA6XV5OdmVlZUpJw7UqZ9Ur2HjuvWSG9Wv17Benbp1kxcs/FbnqMzJzmQT&#10;pB66QP9AwIUzKb4/4gWkc5M+8zb9LAFA6I0wYmNZbmFhfnFAcKSXF0QYNfk0pZvcTaGBfvn5+bkF&#10;BXxNNJMcsosoaqX/3h9V+nilaH/wyacgz23asHHjxvUbN27o3qM9nVX5T9xo6YlIrYfMEmg5VM52&#10;OF8SaAIX2rqFqimSjxeMBjdstFSz0ScAJT1opie6WGSJuVxlXHBFU3hg9PD2EfMYMIRuIFTmODko&#10;wb0K1Caabnd0B4gLtRLuDh00YuLEO8ZPnDjh9vETJo6dPHH8lPH4NbFXN9BgvY2adTd/Ty/UTD4D&#10;PsBwn3VzQ1v0uVIewTobsEgjb1ivwHqQXANx0aAzVdq5Ptk+FalcvAW5We+89W63br369es9duyo&#10;uR99bHT3btuquUCBSx+DqIQbnEHv6cmlK2pzYhOUvKAJnoqOatQUxbHJWEjuHXZzRWVoSOSkSVNv&#10;nzBp0m23wUgy4fYpd9x+26SJEyZNmRATFU5ThKjjFUspWy0qcldzIGtSegFFGtcCZk7YQW6oRpvD&#10;KDsq2XR5VdYLliK2TvqVwt2SL7NDf28Mv7b3Lnd3zWhoriCLALcThcEU1AEFOpLQeqcslwaTibYc&#10;o8li05nLysGzC5FXLygWqIorV99lK6EMoOZAiCXnRPtdo7jLLdllF9TqrdZ3UjLuJbDjYIvg5mPy&#10;8PJAF19+8cX58z/5av78Lz//6sv533w2/6tPv8Kv+Y/ffw96YfJyqygrKsjJ4WBoU2M9lRWWQkgC&#10;wsJL99WalTEZDJ7wKSV7oqxJXPiwH/z03TcvvfrWmQuX8H3x/M8eePjh+LpNnnv22fc++PCbb79b&#10;tOT7e6dOFpxzmZ2E0qphyo6mNlWxdrqWunJI1pr28fJ29zBBL/TFFx9+/uUXX3z99fzPPvny808/&#10;+fzrL+Z/+cWnH7Rp0QRoCW4JVbiDW6pxCSHT7OPK+gYv0Uq4h+KLuy+2OL3eSo0t+4HBia+gvcJc&#10;Xl7m7+8bGBKIB9ocEST/VUReWBQxdNMPFnRLyK/Cbs4SyBApHCEISkFLhN4EjTy5TjsgqKsoLgPg&#10;aLgU55C8ouLcvHyaaLUJ4Kf4LVZdTrLuQnc1y9dcLt8P56IQH6hqXjo0NnEirRZ6MesMERG18LFm&#10;zVoUo0rJUQY1BaZ9387doPgLf1qBwTRv3spaWX4iJQXNkZni5VZYUpZ6KhWoA8u+COaQpmGwYmQA&#10;1nZMdAzCBM6dO6vhKk2hxpdeeOnNt+aWlMF8n/vLTz8EBEe9O3fu0888M/3eqb169ggIjrhwMU0q&#10;h9O9wj3+0TY+fqehTWtNGxLuYKsCw43JgD+MPSIyKjAgMDMz4/zZLMHLSqrP6O9X/vGHH4y7bUp6&#10;Ri62WUXHrRawJdUgLNBU/nZszM2TtlnGgVDT4BUY2KpVi2NHDuVmQ9jg7OpRr16fn52dlZ3t4+MD&#10;4YGcm8SiYIurSb6unae/3W/F1Qj7gB0YkhZ94ZVTH/hkoBOcxYkaIIcGsJw0ZUMGgzXe7uZjSqgT&#10;k3LwSEkJBFAsFwJ95+69ZzJzoLVwsjXgeoWzrAkYDQMUe6Bmp+oSXkCidkhmtIeaZ3E1UkbGglZW&#10;8Y1BEzffPCAowG/+11+np2cKJww/XxP2qI8/+eSrr742waFApxs4eIifl8evPy3JKyykZxxrd9u4&#10;YfP5zCtuRgZ9cOYJA+KB6tRN7Tt4exgXLf6eQgtYKIMh9fjhc+fToLpuWDehtBBokxEYEN6wYX0d&#10;bEbiWJCbeXHFynUCE80Nxg7rj8NmlI1COELZo2QhUBpQnIbmtcAdCztrQEhMx06dM7LOfTH/c6kK&#10;RIS0+MSxE08//dyOnfs8PcmFc8au9elxgUztS0b0HGoDT083oRlwFvEcMKh/Qe6ZFSuWC+zhMQ+u&#10;0zTvs8+v5OS0bNUqLChAuciKAkKB97/nkmkXLkMU7vAjlxmRMYL9hl6FO7qoGqmpETOUhFLofQOC&#10;unbrUpifBkaiFHpGh37Jj9898dRzYOtRH10H+Ar5WHjZO9FaWE0NjauWQRW+qy0BhnnOoq36Vg0R&#10;Ubrl2i44G+A6YLGFcRhvtetw07Ahgw8e3jtx4pT9Bw6Y9O7FRUXPPvP0gm8X9B84vFfPTqg6qXGT&#10;MaOGbdm46sEHHy7Oy8bsL/5+8azHnxduBhjN+YeDLcQ7cm3Srd59+7Rt3WLZz4s/eH8eChQU5z/2&#10;+KyisrKRowZ7uBm9/QMS6ze6nHbys4+/AoHAMjtw4ODkSbfv3H9Y6qIixTl2bYNyjUG+cHnVxCZK&#10;OaIS0M2YMT0kKPSNN1969pmnys0lUKkcO5F6+5Q7r+ZmP/n4rJAgL3Kd4v1WhZPSZwk/wIpX683g&#10;5R0QFR2WeuqYucxaVg6jgWXoqBGtmrR8afZTc7/4tLyCGtT5n3/62utv+Hn73f+PmdTTqiq4NP+7&#10;eBpChypBMjbrf1kY6ONtMnl5+/gHBOCrj7e3N74cPETThrkS5ggWg3G0ksIqv+/etCYxNgabgLe3&#10;V6APbIrxgFfHdq1DI+MzcmnauJR6ID4y8qZ+t5RW0jVXWUZzMi8lxcUk1G+clpGtaqR5S8z1isU6&#10;fnRbfGx8h14jYJhh58QI9c3n74IQvfjmh07zSLnNnNOtTVvvgIR9R07JzfKMK5e7d+vt5ubuia77&#10;ePv5erm7uzdp3OzA4aOsV4wqGZcutm/XFtJqoJenv5+ft6/f0Jt73tS6LZZwen4pOIfSopxaRrc+&#10;vQdcKVB2n8qUw7uCQ8I83L38fXy8/FCn25SJd1ih25YKf1nyTWhQmMno5+UN0Pn4+vnWq5P43hvP&#10;u+sMfQaNyy2mdemreW8ajO6z33of38WmgxGZJw/rVSs4Yv2uA2L0xp0KGMiAZ+17jSiEuwPscg7b&#10;4kU/+vr4gfJ4+2BMPl5efhjRzBmPlJdbK+j5Yfn28w8wia+89TF+iGTP67svP8LNu2c+JTctBQUZ&#10;wwfQPoBtYcz4yWVmWKLsy5f8WqtWhLunuxd8RH1Rsxckh8XfLeaArZwM/sN6gtGRVO6/51JEl2xL&#10;UFgt6PRi46IjImuFBAfXqhUeGVELF+g8KLy7G7wmRY5VMh9es+vadum2cuXS4bcMAewa1mv81tvv&#10;PP/iy/EJuGorj0eTu1d8YmJcVC0RkKncIO0xmhISExPi40wiHgghqXG5e3jHJybExdRyPuYntpQ6&#10;9eqGBAU4i4LzcYOBKSkhGrQWN0EXIyKjVyxf9v57c5OTm9YKrxUXH//Iww9t2ba5cZMmFuVY6XBE&#10;xEStXL161pNPxcZGRUVGznriqY8/+yI2Pi6pXiLUkcIimGrXqx8XF+thUvKfpXFyi5SjRyZPmhge&#10;Hh6fkPTam29//MnHUFjS+UinHzz81pXLf+nRtX1ErYj4hMSZ99+/d+++aTPu79KjKwhzYX4e6vAP&#10;CK5XNykkiBKhNii4BkTHJSUl+HpS3yqXweTuXScRhuMwgBo/EZE4avSwI4cPT4FmJpqT0apVq6VL&#10;l7711quQpymy6gyBQaGJiYnhoQSLC4x+2HkSE2uFB0n/DQEBtV589dV+PXtFRtYCeSqvAI9j7T90&#10;4NatW0bdNi4yKrpWWPgtt47Zf+DgqFtGcU/mDifcknRLOvPfc8kWKhKrXoct2AX9GiOkYOhETdHL&#10;UCXGkGUyptCTOydRopiVEyweCNsKRZsnMc1ZgygBlGwsH1xA3P7llwSjaZHQVORhZpQc4Ayspr8u&#10;a2Yx6NHgQMgOy4Qw5Y480fjv6gOQfAyqHSA+1Jrg6WtyTEqzV62f6qfkFwBYUDNYiJqXjMQ5HE3i&#10;0EogIYpoAJ0/lQ5RgUzgw2rFtVFyPcg3Gz07qQkWn2QNhLiDjU0aqX5pWkeBEIEvC945Rmflqh5i&#10;q0AG/7SaIY5SAQrJ2eRqq0b1LgQX7YUmBV87/L/tb4Ws4ifAQB9XhIeglGaWqjE4LeZVzTWmT9S5&#10;JAOwy1ebK37FZDDcgkJAjRnjC2Q/a3KILmFOrQDy/lUrSamO5C25KTsG6+cduWrinHZTC6VykSuR&#10;xZyimMNMLT9Hj3VHjpuheGq2BfdV95TVRlhujEO4Zuc/aZVrlXyK4JbIvtrqxgtAfPG1AMqBOogs&#10;qJCQK0/VSWGGGnU+oeWBnIpaw5rcrirGPZgvJApAPXGNWvIhONeEC1c5H5pozNrUZsVZkuwSIiUR&#10;DLSEuUZUU6BQNMhV4d8Wwa/rOGAhmg6FQ1XXb42Wy0KVEtnGiUsKA52YXYV9DKSoyuvnnBgiq/am&#10;NnnX4Ctojxh4XEuFeyxjrHlHa1/RNq2eKkJUY21pDhKuDcq5VNQIhC3Q0NYZaaEqr1aJpNxxDVoL&#10;oMZzCQ0GFKw0vCIJguA1/NEFe5Ui1Zk1hEYMhelO4ZVrTOJcJeRAWpOxVo/RhvuGZhhSS0jbuzgx&#10;Clr8p4CkuixtaJ3XnlUbhwxUCzqRtySVAWmSUxmguqk6KVGz0qsbUpK/M/5ru73AjHEeGjLfaHGr&#10;PY45LviUblgSZaMSDvAO7JeAj0JrjRILLREIVquRsNQYgmqgU0UUHaQ6X0PuGrNbhdjSYQ1jFPpq&#10;lIwUT1FC3nWtTtnZhSGlGVT6LOEjqoTWYYUgynDDdmkdls6ouCIFK3ayGj3QBq8a0pa0wm3ilKhi&#10;KMMw5Ii2D+KrCw+1trXOVqtJAULrvLb3aJVVQUw91sxlCqCKMeJe5YzkU5saO6PalVpUiJZKSqIm&#10;Q1vjEkCprmqdqjZJ/wVfNQrhnPdrR+Rc9AoQ1Qk/39AwwwkjhdkKgk6wCUVWcTV/9lKvXLujVsNh&#10;FxpXIXSNZm+gT1MoxAux3GpanYYwrcNVWkJt1mGV4apW2FENK+h+pmE2FZoMRgI2CZ/uxBx2UG0e&#10;ZHOceI0OaEyRrB4toQieOm08LODqqLTiAuc1lNZlB5X7VeTEBTl5sQbSio+TkCphb/SQAKRjikA4&#10;F1eNOXJN45+dub9FOcXVKOJ34w5XAza+gv1RYhCZT06PJDESqIMVgbZDzaBGUAXLrqUWN4DudTgs&#10;XbnhNKjW1Vxde8kL179Vhe6C8YqFw98qnxENQcQXWurgKCSZmaxhJ4JL3VwG+FQitXD+1OkYyU67&#10;3leEs6bQ51R+CFuCHzWgpDm8CKxcI7zB+LU54tpwjrT6jqFh/HVzqfkbaPCi6KoY+qr/2WHXLKhM&#10;Zr+FEH8LvP7tTpKlcwqjLOWkFxoXrVmnXIhL8CrxzMXaCsNHbz2JFSaktCm7hi6pn9fOYo1C/FG1&#10;r/4+iakq5xqcwmyneqFqzGpruqY7zscK2at3qxqOa1+vBZ+TgvK+k0eSGrQuVwlEtFhquhaRKUAn&#10;hFSgoIKwJirzg32sSuyhStxQfKxO1bWuCRPjCod33qzRb2cHZbpqQE+mxQUBtasRKDVlOY1wsahr&#10;YcmSqSJXzqkXdYBreQlpuhH1UjXekK5pCPfbeFuDikkx3vm96lwTTtOMFFf6s2valyl0EVM1oZKs&#10;wkGnWdlRlT3VRS+VP4xCL41gSq1VjvhOUAjcoPc1GOB9AtQQsgcXD2Xbls4Lz1kTG5VCqGptKHwS&#10;uItehNHMzrVChR/Xp8bISh/QOZEQ6MNAgyJ06vCA5APyJ1pb4l6rCRXsg/hZVPVbQ5rq3Jv2UFs/&#10;2tBonKaGh8N3ip70jIEAZKWPsaY6Qv4PSbmG4AEY6iAzwDvOBT5oaVAp3ObVMGXw5NVFG+n0tVN3&#10;VR+1MlIS9iPVLsALJ2zaVVAEFiW8j1E7aZB0koABd+aEj9pGeEemgXla2QEGxsP/B05JBB88dfAA&#10;XgqYRvobaTsHFi7RA0VNDKgA7+fGTClivwW6kQpUp7JVoHWSiioZugaM5W2Oh4Y1o5VjgGeRoIti&#10;IJlqTuBSExwuvRvRRptLFxfrQlINzRX8NEZckQbFsorUKrgucFM8qAK6Sw+t0ECjVk6McSKOC4EA&#10;AmGsuPbEHZJIQY++qjmuojYq1241jsapYdCkRa3WqkY08q0GrfqnfH7EBCEyniJTBlqU6E3E+Cda&#10;GaV5EY5rMFDikqGGpa6qFaniQoUUYNOTAVHfK/ikRsjxCVMhiX0lgY7cYiYgWGL1bvQC1QBbrWbp&#10;i9o6hfcQINdA96oOuWaQa0i2cGacZFiXChQhmaG7nKKKVY2o6kW2rjkurYzzgbQvRdS6rglxl+pU&#10;gVjmX0UISc5bCTMhghICquKavajWtHqmGpDgckKQugbRxyI6B90AnohxEw811W3NGbmmc/xJ4nJt&#10;p11I6iqvtFhab9R2rGiAEFBJ0+W8o2BRlV/oBm0qsIvCQ5Tjkj6OoAC5p0Ka3aJio+pVpSXRLqWS&#10;cyql1X0hGYplUEjtnBVNwaLd1pR5pDfESLXAlP+M6gAhSKd32cGU9tC5Yn9rINV6RgKIiVSVI5CU&#10;41DqLGlRLkAbaVzpuQIvJZgz4MAGTx7YjxFTxg0P3dEy1agGq+sfqzVVNczqoHFCyHlPFhSQBQ0y&#10;wVo1onMN/XFVV22UVTolBWD1SMHZ9boiZ65VpoIZNHaBdyXTlCCuJKxlYBwIC8mZUFGNtau2B147&#10;6Ro+iCedeHXJumUCWaq+MFdOE5Js2VUAqD5dQrmccpSL5ayGUTULaxhUfYzqfbXENQFNm1iOUUHv&#10;jy5qOGgCITXloiHtBg5wzknmZUHLeqq6nJRVsLDqgVoZGpo733BpM2gQkALXESM6KSqUkNUrlJ/1&#10;MrgKqKoMwGq7r35ppOdGhEJ5GmJiGJUodEfFFRJWQvKFUPFNECQr/BTktiR4h/RLKq46oZFxGeO1&#10;GF8DIr8JZGlEOkBawNBkGYWCgcTzKpBp068acu5e2jPVcxdsucFrEpGmqpBsfnyVfZItgl80XTSM&#10;XTIg3qGQpxhFdaCASsXMTG+uibtmJFViIqtX2daQFlccYiUvEWsQmqI2JTX7f+qqErKcEKnqRbUV&#10;41zgaueTRab+Ofckxexpd35rINd0im738D8GR8sEriSAIENYArIKmA5XbWtOXFbjqfqloKv8C/hd&#10;oSKLVM2N6xXXVKj3heQAeowPAiODO0wewuGwSid1cyF3dVBWx3jnKnItNyHtElEA2oMcxvB3xJ5O&#10;T2xF4SmuMD25ASRdNibGG3B7kZGCyUY5UQYJOVHIJAtRzY58qsX8+xOs0ACWMQ9JFapWspg5tC5X&#10;YbcT+bUxVqu3atL5Eg1izvWv6iESa04dwrZU0RSxzMgaUCWJJRa0TnjQ8ZY5rRR/o3TELp7T2Qk1&#10;7yLgAyWY95MSl/JPAUTJEnK7ZLZ2Lei02vqtAZvqa0G+18R4bb1WzXTNOZd+KLhTq4B/xBWtHhm0&#10;MmnUnI0aKFL9ETObGo3IW4BBvPri7BGjxx5KOQlij9wYxEUNv9XUa+h8XX+UXFhT+yZooVQKAktX&#10;j5wltYUB7lbF+ZFowD9RJZTFa4yr0qZBS8uoenMdXb+2V5hPxBSgHA8oMBg+nTunN64+/frwg996&#10;w/m4V+/BQwY8/eysSxcvY5ywDyh0OX38YN++/V99Y45KeVh9T6oaIQeq5f684XKstjQxMNP3Cz7v&#10;1bv3nn2HmZ+PMqdSv95otVQTT5yYrsGt5hpwUgOnksm131ZtHDJx2uLUQM21/cKLzw4aNCQt7ZJw&#10;NpRBEan526PgKlEAxzqBZAV4Ij73wZnTRo4YX2GFLG/KvZoxoHffF155B6kftBi9muOv+lUdKSWy&#10;RnF7InfxU7n1SoIa1z3tMW/KfXHyZRmtkLOk5hLs3MRVpc4KnQ6tLAw9ggXuqFY7k99Yx40a6u0f&#10;vmHbbvUicxVol+t1rWfMUaE9Uj7GfF1rpKpv8G1meinniKr1QQaKLBeSmQovIltCyVtvvrVk6Vq8&#10;UGFBDIxF8YuusTtBU30UNUbkKsnUDfSwVayq9eHpd1XfHap/d/c01alTf9W6jRhLBQtX7tqwFAUm&#10;TL6XINMGokFffmmghvevVcBYc2qqwVvgp56/+exjqHPRL6t4z1Khdk+VhY6Dcv6vQK7+OUGmaqhC&#10;iprQEMhXQxlJbCOzoPWcKbc0D3CZLZutfNiwgdj6UlKOS7Yze6UFc88ESE4MrN4ealEOywSkRFaz&#10;seyM8ze1SvbyDqdXN5IRnT+O0Q0dfbv4oquWpf9ax6+BifZTUwQzRpraMicZk9hWNUOKpDDqQvgp&#10;OEXhCSx2lXQOASniCTPEIYmOReJtOFBJ83xLETyN5sqnpOhgj0gHKExxa0NBHy9PNy8vF5MKucSF&#10;9IyPYOiDWgMaqUUVwtw5dTpOAVwoA4UiVwIcGb+UFdZWlCdQzDgDfPX6T+Z++Nhjj+XmloFNlMwj&#10;FTq9Rcn+KoKXQJF1JQnmkWiBGaOqoW+VikMjz0pEhb+luDHTr97bxxfhBj789PP29vPxAmTOnDn1&#10;3DMvXs7Md5fC4LICfPw8vSUtnhqesw2gkoId+XEOQth9tdkq/sf51/lFCyAzGekdiXgBFqKoIEtR&#10;4kg4oeTvAVW1S7oEUMF1Fw/FygENTjrjVNgtON3Rn5TT4tTjqC0JlFhARN5BiK5wEGROmagiwDcw&#10;KDBYQCSyhcSJaqdw4QvjadS+LBKqWk5wWdLIM3uEVxEd7+Hlo4lHDoenTu/h4YXGyULJtLMS0YQw&#10;PlvpyJx/1X4iHiyKaYZKU8Yv6loN90GFGQNixVkaEoIkwTkat6DmA4KEjVkJWI94CCsElRwAPHBB&#10;lRKKTvdE4WXBrPN0HSFcGmNlqaww4rQx8V9lujxkxRGXFLzCBBXMiUDWTQbm4mtFLGNUKOHD/iM9&#10;gYxYJCYjYhaddIzVyCoEays8BBYn5lHieosKCystSALFw7Bk5kUsAsdGBb0gkwBfMeEqpY5RMOmP&#10;LtijuTA++2ZhcQnisQrxB/8KS0rSLl16ctasAB/33bt2bN60k/U4LG06dc0rKJgz55UKogzJLf0c&#10;8CnsvpzTwMQRTEuv2CDSP06qkwwIGslPZEdTvLOYOJAaSOLaUNiGpAp6zCloLU0FkDSgHBMiiudC&#10;HlWWCiSUIibQG5bcP0bN/AYy89SkSiucEPHEIKWUhHRUcxFLucsR0xHyz74pBtih+3z+/OyrWQ0a&#10;1EdrFZVg6+XMJcivpCA2nOyAbCUi8csxdHLUHAPhlGeoSCMoChbQ5eEK5aToqgkcag+FltkkYh2X&#10;kzGWLlTjzFxBGSwrsBUMow6V/KU7wj8pXMpixVCBkdJFZGWGmCU+SR56Ny+msbDrcBPJZQwmb9TC&#10;82SYmcW5lYB8usGXXVPRgWnmMCQhmSzPSk+TAfBViUAACGaQkERDMotAQnrhc3C0pBB1cfCFM+cQ&#10;EsZgsbA3yPSC19FjNM5UMGAAeQSOCk9Hp0xSD8tgIavCSCftiyzHiAzwJhaLctBTzTuSx+B9JXIa&#10;DF6ANmK9WZdAQLEuLqSvzig6bzJjtTQhdYhukARFp/cPDHnuuRenTBhpt5UdOXQCCagAPHjtI5LY&#10;Q6lt2IgJ8CRZUPgo35l0hkdYSa3aU7HtOKdUpllvcsMxhmhO0jZjIIQ8UVU5mCGKCsUIHB6Ghe1O&#10;ZRPh4EFoheBY3EzInE6BSvYRaJXQL9AISm4S5u+pTs/AFPMMLdrM3JgYCgl6kK2FKaIJD9Iv2jeE&#10;4gK72JLWUQ93NxGalKaTdgOQRFJM4p5AjEetwjpB1ANSSD4ROdaFhFzhL+6ow044elIG1A+lH94g&#10;9GRBKThRxNUYFvxWeZOUOzrVxMUl5j27tyE9EEonJNRt1bY1JgAjlX7oD+7dfeps+s0DBrrpzLt3&#10;b7uaW+QdGNbhpi6hfh4ocDrlUEpqqtlqT6zTsHXLZtzNNP0AAx1Kiwt2792bnZ2HVhISklq3asnR&#10;I5KHxk4jNkSQX0UcwF5Ty2F0y7iae/DAvuKCfGSnaNigcYNGjWgGFA2guAkTRY8eP3Hy2HHsIPXr&#10;JbVo1Sbl6LGUEyndevQJDw2yWazMnqbXX8nKPnLoYGFBPnb1kLCw9h06InwPVVWUV2zfvnnnnv0A&#10;0KZ1q72M1pvatY8MC9NLGHhuXsauvXvLCss83D2b1G+c1LCuu0T90wuRkFYZGxQ2VpczXatAeVbr&#10;1Wxp8yQ4KJpda/cuHd+a+60Zp/BQRW/MzcrYsGlPTHxiu/bJp0+k7Np7uGX7jg3rJGhSOT8cl86c&#10;2Lo/pV6DJq2bIXUHtx2svq1bN13NyoZgEhcb17pNWzeGJpP0aomwiMq0KYveFPiqP5926cC+/Ujn&#10;FhMVeVOnjqeOnzp49Ej7jl1iYyJoh7VZTG7epeVlW7fvLMjLwxaQmJDYvGVrN3SRBluEktj37z+Y&#10;kZ3Tp0+33bs3p1/O9A2Kbt+yeWhooLncvPfAoSvpl0B9Q0ODWrRsExQUTB0A9eaGXTu3X0rLurl/&#10;XwQZKl5BCLFglqLoEpB/9sLFkylHSosLgcDhEdFt23dErnZk4GUpUnHiohN/QeMJWKXfdyrkDUeO&#10;HjudehLZUQODgtq1bR8Y4I/XmZZAzYwISUiliqyi1oOISr5jKlKbq0eJtROeevbF/GJJy0zRwXLP&#10;+DG4/9PP6++YeKs2sXrPe6bPys4pXPXjD00bJKqbdeo1nP/Vt4yR5L7Gt1OOIN55vOSI41U7PuHl&#10;V9/IyS9kpUxQWnLv2CGBkQ3W7TzETcHGnKxbN20cPGykC31at2710ceflIMB1SRX7IVli77+onGy&#10;loo6Ljrq/Xfemjp1Ol7ZsuOAcCLgPst//P7b/gOHuuoB+iLDaOr5NDSdm51bJyYWj9yd3Nf33y+V&#10;Fx1bNq0fPnKI662bWrf77LMFyDVcySTIDkhdQuJd8muVDKiEVrnKXrjvdqDb/J/XyE+GxUNWM2tJ&#10;ZStfeIR5rqc/+AoyuGLP2LZ+JX7eOpaS6w9ff4zvd814ECBEcbyCF1HD4w8wZfbr73+qGki7cObx&#10;Rx9CkKrqZ3BwyAMPPpqRwbyz6Cdq/Wj2I7i/cMV2mcFSh710xaoVyDmnyiPp5Advv3mfQOy7Jb8w&#10;260V8bWWlKP77rjzDmQAUsViIiJnPfbEFeQcJm9cDLBPnniXf2Diq2++5R/EBOIBYXUOH04tzM16&#10;8P4Hg0Mi1VsgNZMm3rb/IIOkyS3bSocOvBn3jxw+zl8CJYEhM63YbUhjbrZVln751Tc3dezmAntg&#10;YMC0Gf/IysmX0dhyM1L73NQiILR+PkVFa8aZPQE63cjx95VUMO4a/yrK8t5946VGjUAOtGvs2Nt2&#10;7dnH0k5xnuygiGWVGRfP9O7FrNDjxo2f99FH77/7dqsWrfBz5kNPmOUQMPTpH3dMwAbXtGm7Vm3a&#10;vf3unHfnvNOkEVNjjxo5PjYq/u6pMz6aO/fJJx/FdlYrMu7Q0RQ1MTlXM7vc1A7Fbht367x5H739&#10;ztug1vj5zOyXkZgbMhxS/N41ekBgZMN1u1SCXPupIwca1qsLluOe6fd/9tlnr7/2SmREBDbrDz+d&#10;T+2MINWm5UtCAv2Dw+OeeeHVT+bNHTtmhIebvk4dJKQ27T9yXNVzYOe6sJDAiOjaL77yxrx5895+&#10;443GAo7Jd88sR3bT8vJfliwaM6Q/yMOtt8/47POvzp09C8ik7N+VmFAbyPrgg499PO8jaE4jQgK8&#10;ffzmzmfi5XIL0icojBcwujBcNVkN41+8bxI26kVrdyo4VLtsixZ8EFcrCF19c+5CkTas+7cu89D5&#10;T5z8EIpdvnisbmJCQoNWhYXIJW/lIsFSKcnp0qpJdO3GJy9mokxhfu6UCWMxliEDB3zw/rsffvhB&#10;9x698HPMuIlFJeUq9P7j2Q8Rm1eqDpQf3be1du04UNdHHp/18ccf3zf9Xj8Pt4TatRHOv/inZdJ5&#10;65nUI+3aNMNbt99175wPP/7og/cH9+/NasfeU4YMQFh99vzp997t6YUI25g77r5zzvtvP/LMK0hm&#10;8fxjM1Cs/82jPp736SfzPpg0ntRq0PBxSGMorZfcNma4n2/gieOp+OHKTI+jCO1M/F+BPP3LliyE&#10;dA8G4Y033vzkk49fenF2bGwMKnn4idlSg7Uo+3z/Lm39QzSMzzyzixg/4b5SiXJH9997fTbKN27c&#10;9M033/x43seT75iCn02atT6Reo7vC9I7Md5a+t5rL4IHmv6PWXl5+WpuUo4cQaJDNw/fleu3SIUV&#10;j941AVXEJzTa78xYveS7LwKFD757+pNm5nEH1EruvIvJyD/54mtVzzOzHsbPf9x/f35+nrpz6NDB&#10;BnXr+PsHbt4pxNhRfM+tg/0jGqzdeRA/KsuK7powDgj39geflJYj5TavjWtW+Pl41k5qfCT1PHCs&#10;vKRgcK/O0H18uehHVaAgP/3OybfJ0vbbupuLzW4tH96vi5+v79eLvldlcK1dtQph+37BUWlZWmc+&#10;eOUpvPPl4o3yHJth/rjRPIzk3TmfQshTby39+ZuI8JCY2vUuZuSCmye5ZjZ6ofEuFaiUrKYbK32R&#10;NF7fpFX3fv1u7te3T79+ffHRr2/f7t261ArDZOnq1mt+KDVN2jAf2Pqjl95/4p2P4YfFUnDPHZPA&#10;Cu7dtxsVMls5zmXYvjY6yL/v4FvL5YXvF8wHN3zrrWOzMpkoHFfaxQtdunQGQn/1rTbej59/FK2A&#10;xkvPSmbewRUy+9U3oBXGDeQge/oxLgk3d79FPy1nEWvZrIeJuEjbX1jCZOK4sjLTp0zGiwELF63k&#10;b1v2gzM5vz1vHllayjIFZeW5uelN68Ylxdc9d46rEVdhQWbHjm0MRr/VG6R1W+HYkUN9vf2OHWfi&#10;Ce4nGmkANHnwRGHelSF9ukPYW7+likB8+eVnSLLQpHn7bOaVsBekp/br1DogtK7QeFvG6V3+QuNL&#10;mb3Kcfz40VrBAa1atjgg5z7gKi4ufuChB9DVRx59BgNWmlDwRdQI51+90LN9S3ev4GMXuCeqzPG4&#10;fl3wARiRux98UYBuefxuYLz+0WeYYlxImy0r7Xh0GFCh/t6joI68g/+XfPs5SfgLb5NzyDzdrkm9&#10;8Kj6x89e4WPo36XqH+a9iTIPPvWGZO0ou2PswKCoRpt2sa+nDm9LikuMa9wxX7KE2GxI98x94JWn&#10;0XvDB1/8hDL7t64KDwrqP/gWHi1CxEM15RdPH4QKDAcg7DiAHPP23MyTYcH+rdt0yC5QjAPhUpSf&#10;1bFDB8heuw6fUug8R9Bi7nwSOSy3cyf2+HiaOnXtnZVfQrWzxpdZH5kxAVzjB/OXCJpDsEaSag3j&#10;nSYCUi5ZAew1BvX8TPItiG2XdXjt5eUT/uvKzeWquKN8z5ZfTPqACYLx6O3iz9/HSGY99yqnh0on&#10;y3svPwtR7tNvfsVja0XebcNuNhg8Nu/lrigUnWlBtm1YjTMjhoyaYObYrHNng9bov1tOHCq6ciLC&#10;36dD90GZeZKVRMhiTsbZnm0hUHl9t3Q9fualpUSH+PbqNyKnUNAd2hbp3Mljh7y9vIbfcjsXm734&#10;MclP/9pHC6Sn/HPhzMG6MRFNmrTKL1Z5WgiZjIyLEKvyC4pEZ1MyceQwPy//Q8c0sAuWKQMNumI+&#10;dnCnj0E/YNAQ4cfUuQIWHEeQlIhMLw32n7yAm/mZ5/t0bBUQmlQoSJNx+gCYquETZ5axTetrs58A&#10;erzwxtsCQA1BL6UdadW8cURonSuZZaix0mGRvKE6XdHVrJTDh7v37BsZFQpCDW9GIoi9oku75Foe&#10;+lNn0vLK6HcquhSvhs2acx7Fgw05Wjw9TeG1IsPCg3FTjl3XeUveC8nUpMtIP5+bk1OnSbO6iZE6&#10;K5SATA8PobFZs/q1w8J27T0omm0RSeSYAPw4c+zQuUvpvQcO9TIZLfCkZZZTah463dQGf1NSjqLM&#10;4f0Hs/MLe908EEnCKNOR4JZHxUZ2JjYzexhK+gcFHD1+at2GNaEBfmwE9VdWWirKfT0hmIqDpCCh&#10;MhY6zylznEk9XWq2tuvQNTTQh2PW9NTG3j06+5mMu3cfoo4AWV1pmkCvlT9MdclVybEUsFSecTcv&#10;D19vJIXx9PXx9EFCN2YiCRgzeca+Q4f79O2C7G0iiNHPXgJbBRw65O9uWS8m4qdf1hdYde5GQ0XJ&#10;lV37kALfHwdXoX5zSf72jRtatb4pJr42Ug1yBFaAqqxF0ya1goMvXLgEoZ93xfOEzsc6x4mjR/OK&#10;Shs0bREW5GutZDJX8JMh4eHNG9cBuohoqLt04Xx6bknT5m293I3msiKzuQxHwJaVl9eOiw8PDzh/&#10;8WzG1UJ4B7tJyFdMfLxZNECAR3g4sgbWOnbswMgRI7fv2FuO9EbWyoiIuMZNGgUE+InmnZoUqmRc&#10;mS+AlPK2mLft9Ro3uXgl49uFC5SAKW4aMBSWic8lTD1K60X4qAPd+UXAJd6I+Fe+Z8dOL7+Qjl3J&#10;2qG0VG2Ojgpp07xpZk5G+uVsASxO1xIVP1QoWeW22Nho0e3orZJiEj5+XuGR0KkX5OaVlzKlP7LW&#10;GAzuMeSutAB6UYQ5aBfw9BIFknRFOq06eeVKemFBAdK6i5rLiJOj8Qpa9A4KCw+rdeH8OZywgyee&#10;0KApr3AsP57GUZEQE8GoKmY0Uy7vPqGRsdjFzIWZWDEZ6QUAUxhZYVGVwPfQ6GOy2+rEQnKCZhd1&#10;GpEqnkmIDO6XrmQcSTmyefPmd157vXeXrus3bpYEHtqlpGmTh1L6mS5cvIQPH19fpZEF/yzmNV1k&#10;ZDyUBhmXs6BMhDZU/GM0QdxVVc0vmgv2B599UViMXK7FyFP92uuvIJtVbHTcvXfd2ahOBLSFFdy+&#10;ZBAIxHN6rVXqbLH1GjRqkJh16dyJ4+cwosuXLm3bsa/HzYMS44Iw8NzcwryCiojIcHcvD6rbMFwR&#10;vr2DgpAsPL8Y+eULqRHXFjUVcZeuZFExGoQDe6AphnXCQmuJwTsgOIQZW2lX0l1MzwJc3n7lOR/k&#10;a/IJ8EKuLqa6QhqrwAsXM3ORUhSJtk3uyiIWGRnJ8YuBycuv1lPPzQ4PCV6/5tduHdtGhYU8NPP+&#10;gwcP5+IMEg6OBzWoU2urUQc6iSpijHqQ/S6kVi1g3aXL6dgZVixf9eIzT/fp1ffMuctuyhYkl0J8&#10;LQJC09lQoVuJE9YLi2DiCw0J1kIoJEOu3ugRHIokzPb0K+mqBkXB9LD4kipiKxFNgjvc+kikgPzQ&#10;/5og4VUwrQ9oPA3DklkJOmlYNMhSQI+OP1TLUIFJIHD1Ov/iRbzk5emhhgpDg+o2Vg5Qvyg/D9YL&#10;vIecxiqjHC7QB/xVufvo3gWEZ4XQ+JNAwoohSQL4NDgklKsZF0m0Qedm8vaghgGnMkvMnhEZyB57&#10;5OG46JhmTZt369XnrffmGIwe/v7goatU6SrETaw2nBFLJebe5ASqlamLBeOhQmRsqCgopSC7JDo/&#10;gaDcE0Wbc+cQCxBuID89lIh0QnbzuHfmw2+/9fLZM6fGj71t/74UyYnPpOSEHCdD8zNhen2TX+d+&#10;fYryruzYxNyxR/cfvZhxdcCwoaJlM4Imc50LylClrfYVrEO7w8vNA1S5rAz0l9p29hTHFepsUMVi&#10;oYYEYcHIixwY58Hdi/oWKOnx11wBjxVdVGztdu3xX9v27dq1aStX61Zt2rRp0byFO6mVMkQj+yhp&#10;hNPzztar38A1q5beOmZ0k8aNvNxMkHpbtmw+dtLdF9KzBEaStNTlxyXrgPpzFScskLt47Njdd92F&#10;LHdNk5sMHTZs3qfz3dwDwaRRD3tD9a8ir9ouIRurpYIua05qKxu0nEXMdFeVovun4zu7AyO4zBkX&#10;jzJfifreYKuwmSus4bXCAv2Z15MxzDSychWJ8ZJkjOiFZUoDmHaJXVJsYCSW/shfaS4rVqSIHtK8&#10;bYR3SEmFJSk+3t2dDcqJCsp9FHpZYq1RTrZAK6DXkrZDV2m2YhpxBCT0wu4exMKLaemywmRoQi1K&#10;ykr4Ls0jhvLi0mlTp875YE7Hzl1vHTd29nPPfffdwhWrl3aE4she4Uq9qzpNj0YBYGAI9g3E9aiE&#10;8egs2Co2UgGq4NB5ecPApi1ZzcIvrzmpvUaK5IZG40ELBBqSPdZum3LnvSOGDr547sgzs3DAUzmA&#10;qB3cSmdY5fUpjJYDacOGeZsqj+zZBaKxZu12HLeW3Kqp9MXu4+MnDnKiz9bCWsS2DgWkuSwkBIhN&#10;JlPgIhYMHJYYHmKxW65m0NJCb1st1bG9oqQYRXDYBMrAFQLNI0k9dOc7d+3euWvXHpzwtnv3jr37&#10;9uzZ8/PirxokRcJwKzTCAL5QZhwLQGGNIblVh28XLtq+dcsbb74xauSwOnUarPnx29dfe4vLk5RR&#10;TOKaxxnfBHCh5hcab8jJypw4+faF33zbo3ffSZMmP/3Ms4t/WLRy5ZKE2CjQICd4FZ1yba0acQFB&#10;hAkM1lIEYYGiklarIuLlC04WN4KDA4Q2aSZXfUh4RFx4yJ7du2C1gXhEN05ZCVczcsoqrcHgQr2w&#10;uClN4CVZ24x7EJJHUqEy/Fb1RhpU7o+1ayeEhYdeOHvGDO6FnjlqAzBm5uSfvXAuMbG2zIcQcWcV&#10;cXUS/by9dm3bxmaqfFytl9PSwFoFBIXjhcT6iR4mt9QTJ9kQnaYZWlFptu3cd5i4L2ty1/at69at&#10;799v8E8/L/l2wTdPPf10x+49PP0CMzN4uobyjHD1WRziOX9x8bVxHyfDqE1LqDYLHj12rKTcHFs7&#10;mrSEQ9FMmNVoPMmN0zoiiEm+U1IisJdqPdN+PPP+GXFR4avXrV749feKgvEPYwTEGMi+4Z8xIrFu&#10;z5taHd676+DRk8vWbrmpc5cG9WLUU//AwPpJ0ccOpxTlldIObcW+BEOze25Gel5+rp9vkK8/GED6&#10;HXFIlL6M8QlxWMQ5WTm0J2LeOGdQkxRdTs8AIaS7BzLRQnep06WeOVNB4z728ArY/XHSo6Wy+MMP&#10;Ppz/zeLSskplUCKNV8BDMb3h/JljH7z1yvo1m9i3oJDbbr9z8fc/zvv4/dDgsEP7DhcWl5JrAeOg&#10;MXDqRcFcQpMg3LR+/eY9eydOmvzr0l+/+OIz6Lg7dOyCo4bLy81qN3POlDJZaTBSXeBuDr4qPNhc&#10;Wnzm1CnxmqeOBJteZYX5Sham2xYVFSVVyBHt+AiNiOjcpVPKkX379h1UlVDQ0Ok+/fzrUp2jadMG&#10;vpLmUFaIBOlRLCPtZRwkI4noU8FpVTu09p1DiU2oF58Qe/ZEyuZtu2D+VnmqcS1c+H2ZubRj+7aU&#10;q2h8E7IjONiwSXLDOokb1685ezEDBnHGVGIQltLP582Dtiu5RXOUadehY2StsPWrV2YXFgl9oXn8&#10;6MGjR0+ddXIHurOnTuCYjfYdO4UFBwEjqIvF4Wc79xw/eUqa02iFQkgyZ3I1bNIkLiZq2bIfL6bl&#10;mHQeDissge4lxfk//vQzDNk9u3UVIowFQtcawk4tC/UyWyD9UzRey3Kk1j9N3WL5Rr7Odjfddcdo&#10;ZIt/f87c02lXBHUYPMqNTTmQcIbB7XiMGzHo9OnUr7/6BufjdrjppjAfb4wTHffw9e/Xr9/5C8e3&#10;b6FbjlMaNHz7/ffZ+QWNGjaqFYA9WYJCnZOCJJdNGyds3bwm9fR55bKB3uCEqU3bdhvdvOQIdF1s&#10;UlLLRvU3rP51754D4tbPt0160+ZNm6dNn/btt0ukq5obCyaOz8WhoOBqxhOPPP7ss88rKMJMh02x&#10;U4dWersBnl9gtFEG/i4KSK5LM7iKU8zldPLZA/r39/FwV+5fuDas25CVk0vHAQ28nOnqpEqAT+sT&#10;uLPe/fqVmyuWL/2VhnnN8cKwb9+hDZu3JjdpFh0J6y/pjXjW2+3w77t1/G0B/v4PzZy+fecOZUD/&#10;cO68d+Z9lhiTMO7WYWxS6wfjabUNlc7nTI1EtyTpo+bAoGZA7kGdP236jLKywicefWTPnt1k5fT6&#10;9995Z97nXyY3bzN8KDTf4pUOM7REQuEKi6o9bvy4/PzM6TP+cTL1HLpoKTM/N+upH9du6dqtW/eu&#10;7TCk6MSmY24ZlXJw11NPPYsM0Rjw6WOHHnjkCbO1lBy/IGDdOnXd3D1WrVp57sIlZprU65f98vPM&#10;GTBYMH+0OnQKV3AIRDddWUkB/oKZDwmNnjr1jrS0Y/dNv+/ylXSTydNcZn76icdWb9jat9/N3TrT&#10;KgeZfumPSzA9T89+UZEbZzpA4pF4uIpXgBBOCdUhjKinIvHmernnnjvrRoelpO7/4vNFSlslACAn&#10;r0Akub31zTq0C/dzWzB/XkhIVOcu3XBLOSwajF4jbp0UHxMz+4l/LF+5BmpKTOOPi7994ZW3fPxC&#10;7rzzFuVhpHZ3ia3ReQaETZ02Nf380UcfeiTnagGm6ErG5Uceffx0RhaahncBywRF3XXv1Nzs9Hvv&#10;vnPTxk1I6wk10datGx5++FGccf/ww/f7epPdF0kGXA2ZDTHpOBq3bN+5c+t9B3a99sZHpZXov7vd&#10;UvLSS89nF2S1SG4W4OclspbmPCb7jhLrhHaze8bISJyCqvvi8y/yikrE2U+3YMHXTzz5XHlFJfqv&#10;RdyJhChhu7KcEUskK0Dm0TZg2LB2zRsv/PabN95+j/0zGo4ePXjfzIeyrubcd98MX1/lRyX8BMR2&#10;W2U56P8Tj0OjqYuMjkjG1aQ5MuJ6urmt+JmKaqi9oR+dSX28acc+peGnfrMkPzsxLrb9Td2y8pGj&#10;mcIn/v7yw5eo57GnX2bdNrPNUvboY7TyIJlv05YtYBKDWSE0LGLN+s1SDVRPpZPHDQ+KqLt6816p&#10;ubK0pGj0CBrtEhPqN2/SomnDJh5GQ1JCHMR/voFGrNDOXm7TuincGOvXa9S8aZP46MimSfHtWkA7&#10;6bvzIG2u5vzMPp27Yuy14+EZ0q5Rk2Scgty7S5dbR49CzUuWrVUJvLeuIOkKC49vmtzuu8U/4E5x&#10;Qfao4Ww9PimxadNmjRs0AT1r1KDu4ZSTgAIsoLjeeOkFFOjVbxBNG9pxtPS2p4ersmU4HI/dfy/K&#10;LBDPBRoixBKBp9ZypBov+/ajOXjqG1h7J5N9W3ZvWO5lCJ1yz+OqV9Suw9qaf37CYBrCm7XpXwxJ&#10;wmGF/p55zVGX1frZh+9CYgkJiWzUpFnTJo3CgwNBYT757DtoeSvIgTrefvEZjnTFRqmyrLgwa8St&#10;cA/R101s1DS5WWJSfO3IiK5tWxtNvgt+EHOE3VJaUninmCojwiMbN23WNLlpdGQYfj7/0mswNMsI&#10;Ch+YMRWy7p4jp9VkiSnJemDbmhA/X0/PoIZNOjRPbtqsQV13d1OLNp1ST19iKZtlwujRyE+//8Rp&#10;MeTwrE1loKa+BFnO0892akOHkbr1GiU3a9qwaVMcaXjbqOFtmzf3Dwr7dd0mvJSbmda9Q1v/8KQS&#10;Ds6efuYQ9tkR46cVVVTa6ZlSuXvj6lohIZ6+gQ0x2U2bxsZEo0KcZl7Oo6kVSBmHQm8JHvFuhU+T&#10;+cdffmnRugX2BE939/ETbz906BBnCIdqs9fmB6ZN8fD02b5rP35glaDjJQW5dRMSO3XpmZVXoKYZ&#10;1f7yw9ceHh5PPPeqmGgwg9ABVC5e9ENy02TwNNB73THxThBvaCppvxAT2F2TxoRH1d20XWE8NsDK&#10;ksLCuR9+EFs7CZtvUEDIzPsfvHQZNizx/lBH6zrsmVlXps980NMD3pr6W8aOTDu2f9KIMe5+cftO&#10;KHOYNS8r6x8zZvj5+sNLrnZCEmzXsMN9t+ArdO/+R58SxLRaSnNefm4W7LB6vffrb34g02Mvzs/9&#10;aO67kTERaN3PL2DWow9cvnQeT0oqtRPY5rzxKioZPuY2szKzIowELj/8R6Qo58EEjlkP3Ycy33z/&#10;i0CFswvzithqaVQvyc25uUdfKKwm3nUPnu/ZuDbAK3jK3f8gSLTyMOtb3n/1eVTy4OOvwgiIzP0S&#10;JSG++mjPXLZ5/ZqbunQzupvc3QxDBw3AsfcwCdP/Vsb/1ouz8e7Pq9fyRyUMT9Yr2QWzZ78UEhQM&#10;iHXr3uV0ypEHp06F5mL5RonFEa+l8vKSZb8ua96spYeXL+jyTR1ar169CgdQ07JJZ6Ki+++b5uHh&#10;dyAlVSIFeKK1GlXqiZTbxo1F/n4Q88iQkCeefPpiRg5sYRyOpfL2UaODA4L2Hj/BvhFiiL2hu5D4&#10;6GNw5rQzZ+++YyoQDH1LatBgyY8/lZWVzp0zx8PD87nX38FLBdnpN/foViumXjEQ2G7POJcS4OU5&#10;dsp0WqDgrWDBAU3m1GMp4ybcDnU5KmncuPHixYuhaVQNyj87g6mBQQwyBltudGeSfGgq6BZr5EYL&#10;7QwirAwIA4UHKWk4U4KAw8NJue5QUEKdAodHuAdCHgOTTsGNGULtsG+5IxeFh9r7TGCEPLBl01DJ&#10;TDdg6wxwcmV0H804iCmB+yACTnGQMI5jwtZfSfWLeJICEngMx39JJgMWSnw8aYIpyiso8gkMgb6Y&#10;ehD0A1uzpXj86Ekr95/dsm1lw9rRzBtprYAYDxIA33ts8fR9lvNNGeqkdwe/YaJGCFpHuxlOgQ5P&#10;uBDDpAVKbcSxmbZSu96TPog0TbADlRi8eE6iZrrf6YwVEE7dje4SsIwMKiIxQXGAM3CYNwf7m8XB&#10;Y2+h/VbyDcMCEPqgpxbYqPfA5mxm5hmdD6JdJSxIvG+hpoISw4pO0Z2LcSB6C9WYgDs17CbIneQI&#10;rMqCIUdZgGTiiEJseOgLvesFYEiaDTYNL8DHGH0pzs4u8PANwrkPjOqAjyXPxjQ+NG3amx9+uWHP&#10;7u5tGlHnK06MwEbRqpCHokOxyY2ewpwUKPHKbDp3C48K1HkYHWDwxF+XNstKazkOIeV5YZgxoAKy&#10;M4jmBIhjqKgE80HdtpcXcM1Dguchn1G4sqPn3PsMDndQCjdPzJSVE4Z/pB46OiHo4ZVudRclohWS&#10;HXqE3lQiFgp3vahrkdwgBiOUne7Q/WAhKo9lKr/sdtHoaxewlnEblC2ozcWMQqSmWE2uk9koVKJc&#10;xZWKepGohRPBKIvAA5pqHTh80QwizB11XjxhS+x8jCDgfOthGrLKQcR0SCZfywIa+4u6cFSAweSJ&#10;qebhpkAZOt5LhjPI6oALZoZesTT4ABBUEhhMm9b+mhSfMH78nbCJubkTXQD60uJSHEqDAxsCAvw1&#10;HQC0X2BPcaYCwMekSPTnwExKMgvxoaXKgVyip7sHTl/mUBkfowWLg2ewMT6aY+EcwSsf+50wLcoF&#10;FmgDa4Rwh0rYcqAd/Mbuz+9GA2x2RHUqJlVYBm8yGhmt43hLTKQReMMoHIzTzVOP4tAR4OhVajNN&#10;nkQeHn6Ms1ZBSWjHYX4iJSnLfJHvN9Cqiu4D3ZVEIYGylOjQkuRhYvKnC6dTY+ISRgwfi/3W3dNL&#10;QGC0lRXBCGjw8o2OjWU2K0kUAG4DCACkYHJMTpgb42MpjQvHzJT2nEV3zBtRRNqSYCEDgq0wDIdF&#10;1h7BKzEt2JdsehpiQALRQ6lEtMmiv+ZSBsfH020Nei8fD06MRKyITMhCUH9jlok2REpURKUK9eEw&#10;pPGUQ1Gx45bJjT4ekkUC8yKqFPGURwSzU0dEsGHyBKMloIwLjgRDdO1yNJzISWCc4U9LRSGQC6hK&#10;TFFqNEoO7KtE6aqgQM6GASgOj2SXcpmaESwSlWmLyntKuhLTZTJITAjd2CleKbaOpFIWKBeAHbsD&#10;0w3IqYTUyAhW1qnbNCwsdP/+nfv2p+CGhztOda2Y/+nnJy5dbNO+bZCfr7gtgNUgAaLzAocpLu0y&#10;PRJpwYFLoh9gnBvYJMCFQTxQ+wBp8cfogxI4jENOBBaNHOaMxlZJMCCTL94MdCNRShGJcuWmTbIu&#10;jylpEbAUtQheGRZ5PWCiuxzvxpVgAU1ADWBVWJWc+IdZloNkTTACqFB+QJngIOkVGYzbjhBi0DZS&#10;RTDZ3LhhHxSOhk7yzBEiyjR0IS6udp248JOnjm7ZvIUDEaT7cckPazdu7NqjW0yEvzBCJIzKxC1G&#10;P/FYF9mSZ4Rx4BQJ8Ui4KkmKr/gnOzpMYgdBwuHuoxJR0cLCmDicCUlMkxAhOWtdkpoQpEZqbNE3&#10;LB8ikwowFad5YoC8hdUuhELJyFqIEFsiM04iwt4ChjgRTDYjSX4tPWLeACaGoBJBeTPIZXx29rMK&#10;A1A361OxIwzF5y/QFMYBkcngBkECQ8WKc5myC0JDkEsERJ36BXINsv+5oRQJPXdJMmuYPNE/MDcr&#10;dWFMlUUckC1azCEqORF7DErAbsDCQYJIjS8VPyT6GBmiy+z6gJDwnIzLK9et27Nnf3Fh4b59O75f&#10;9N3zL76WVL/57JeejakVgvIIjaDmQ2WdV1sVMY8xKNw6sAUSzdShgu74Q3pqQJtICY+vDDdhBh2O&#10;GlND/TsBxQ1WNAeMWMRiwD5kx5FPGDQJKbGNMymZXVAIzamgHAgeIOnYxKVF0GsqXQX/2TErgcGU&#10;H7Ly4W5AwHBLZz8lY4SRJyZgBSDpnNqtheCIBg0/iUGcbMFidJTqN+xUREgm1hMdGPZhLK3vl/yy&#10;a8fu8jLr7v17fvnxh+dfeNHbP3DO++/Hx0YJNhGb0ZbMopzoTPaAPYXQrGaahgVhd2A5JEqCMxF4&#10;KvMZuCXQc7FuKqJg98B+QZQhYWZ/JMQOTBY+qb6RRStnaPK4JC5kMhJ4lxHHhCZQlpor4SeJqNzp&#10;laWSkaiyZ7IZvYFcphBU8ApCGTScoo2aQFMblCgztUWq5B0VCy4x5oxgVd5tVZkFtNJKttJcjiUE&#10;jk524gaoXBlJwV0186dWE8/RUs7RSpYT4R+ysRb3zvfFEVAuSoNaZyQ3HnhRkbLFsc5RkJX+1KMP&#10;RYlWS11jx926bQclMHB+mCFoLPA6/K/ZgvRGCxkW30bqWFTsOwUvJS3S14xvQyiXQdCXSQv7Z9Sy&#10;RDFQNhVSxS9UV6kwZNahQVB0Amp89MpTQ5G8CcqVno2JJoAesxLqAT5CFBfyjgjuAk4prUAjojq9&#10;NbWeqgfSiuiK6J6oUVtNU6RENf5ACItqrbQ4/403X6lfr4ELYgMGDly1cjVBIbMgHSDcVAdYJ4fI&#10;nkh1aoh0whPQcUQCI+mKQFXA58QOAal0XyWb4HxXiKAq+KIu5XBKNZSGUyKYq96rVnGD3WPrUk8V&#10;gqhS2jBhNXOBV2Gf5lbrnA4FBcpgskdqYVMuWPy5L7I7yVp2/r3+PVWG/E/1Mq7XhE8RXkiOwnRW&#10;pD3XtiLnm2o3ICcgDpU4jvjI4aPpmVexfwf4+zRNbh4aFKzq4lqWvqmt6beG46zfCYRrxuJqnoRH&#10;av1rVzVLoetFxdsoAig3RVwi+VJE+7pLdUIB5K91oArI/KY2BXvKkWNpaQwBg/Nf46aNoyIihGVQ&#10;XgtkABQ7oZr8J1qtNrM1h+KcXdd4nCnF1bjEW+KvgfefKf0vwXg1f7/VWwW3a8vUxHjVdS3rj+w+&#10;Wn3V1oA2PM6NqCrUzumyN6rHwrUoHlttY7IN/zGi3LiTGqapqv+Z2bghxsvkOquTRfmHGH8DAP6Z&#10;2a6JfK4x1lhX9OOTcQqUSCWrY7wiHzdciH+mAzXK3ADjKeW4SMn/DMb/a8bylwf/516oorDXlhcG&#10;j+HBwrfCOVM2Tphd/knM/HP9+XeU0si95vr072ihRp3MrSHJdsikAbs1akSRkFh/I4j/Myv9T4xD&#10;q1Z0QH+i+L+syP8zjL/RKCWzeE2Ces3eQT2P5qZGBZkS7SXdEkk51awuyPyTYESNijA7L23L/ZdB&#10;/NqKiGTOWXdR4X9ba5JkmB5dKj8mCYRzuEppp266rn8ffkgz/7L9488D7N83oj/fh79QUs2H0CZe&#10;/MJ/VFpqBoPryNQ/ifl/oVN/sagLxWQAStGi1DZ/saK/XJwboxB2BST1l65VWtPXovtfbuBPvyBD&#10;pTJSltu/feC/sYb/mXbVGv39jek3yjg3UEkxpSrhLKh5cPLpvwlCJXbzLTI2sAJRHsRbUouo7P8U&#10;9BVF1wRI51go3rkqUD35c7Vd3+QfAod5prQeOLe362r5M0C+8WhrTqkoQMXJVzz/RGeuBFb1TwRW&#10;DapS31/a3v4IRFUgFaJFb2Qu9z81Tf/KQn+BxtegrAo95bq+O9Vv/laZG6OUhrc1KN41tXEmnJec&#10;8KGSNDM4R9aKhvbVJ9tlgKjZW8FkzWXfuWmowWiDcu0k12L8DUetAOKCxm+VqQkuurmK9lqZyBRr&#10;fW0911T1OzB3vX79K65H9Aiotkle3+LvT2j17lVvRSnJr8MGJ8XgzGp7CRvnYqJCH+sAJjanruFf&#10;idm/VdeNMb46FBTKikG4xkz8PsYr1fMNYacRcWqJVAYHF5xIBhCv9vJLL7/19rslErfmxEDViypm&#10;RulyCTeDPjc9/dH7Z3z53ffMjajXH085+Mijj33/06+KUxSFjuh2lbrWuVY5GuYKApVlUC9ui2sA&#10;vWGcGOjcOFRORnm7OkrdcIAKUL+FtU52gq+ydrvt28/ef/CxJy9eyVYKOvZVGnLVc80Sur5R3KG7&#10;k/NyzZTKTXvN64CPlvRTG4tGGVzsu2s9qME6k4NrgyeURD1QvYecCWmI+gNoETTK4wKVSiSmW/D1&#10;14888lhWZg6KVpSWfDLn9edeeLmwtIIKZ202/3/spn9+sTjnUbMKqXzQCoi0oFQyBY36zlBWkfSV&#10;Rl/91LCg6kMzCigTAxyZaGNwpiZRpcQMBIMNTDfIz4ToP7q/igcnrVRICh4dGd00uU1uPuK7FSg0&#10;fFXdcP1U1gtc6ScOYbwjxk4qhMUJuWV+XIyf985kqiO49dGwQoOPZAAVk4xWCXtogUkExdasWfvL&#10;0pX0hpVhsiicQeQther0t6vWdPWOVYcAs45Z6T2rLtVf56jVdwJSWWv4wFIybkAPBGTvO3FR3qBt&#10;RylRrgegqypldpH62UBFBdJxa7OjvrhatFgYw8SbmAgngVF94zAJAfFOwCQoM6I0Lel1pbcwC1lR&#10;A9wLNaxwTXq1McpEsw5OhxinOO/aVKN+mVabrXLQgIGYl0MH4RrtKM7L6tO2mW9gxIW8AhmtglsV&#10;WbkOr/5lN2rQeHRd8QtCG+kA44pmwHfllEIPJYmqVj9vSMeR1FfVoBQCziq1Zcgq6FggFBonJgDZ&#10;SVSlWTvcGPUIH3b3gNlfdjvtAd+V1LVVl3IvET7I7ss0Q+4q+S2isj3cEQFURb2kavKwGvWVD0Eg&#10;dMBt9fJfJ0wYf/joMZWQVSzC9JVyLk7ihfiwaJBR6H7tqJw0RjrJH84C9Opz6kBIwRV4mS2Ct61w&#10;2fL286Uq2nkJOt4QgNqIFDIp+HC8ksVAvY2brmHipgoewn0x6fMLvZ9k7E4XI5JVLWZNagBUnBMt&#10;CKDcAKQSoK2aArVLqIHIFLA/KppW4l6qQO0UD1DW5O7u5u3lq5wCUKW3p3tgUHClHHOI8VbvthOW&#10;/5bPmlwNZXntUviKfihCQj87uWSkVG/hugaVXeNXiI63ZGq1vRUQV29p49C4OrQiMe1i5QbA/Hx8&#10;EE68fPkvfkwyI8tfqJR6USKJxBtMebAohhBOy2Dm3eh6hVe69+5z5tzZ5557ik4skt9ZXucf/HMu&#10;Z1UH3869ehVRrTBAgjOAEzHyHqvJ47xJa5J9h1u28m5QHVCju+ZSOKfwW1tRTr8vhTQKCAJPABZM&#10;vMELAXfwWZbVqLYX+OoJALXQeAkMZ60KwQTsgsRyqTuqcoXHqh7VDUFEjUzgPrZkniDmxEgUo1+L&#10;AolzauQpa8AF7ERmG9WSasI1BapRtfLxFKpiUAo8V5yUgoPw68KrgVG0Vn7yyScnT56sW7euDINO&#10;ZfSS4eFA9BdDYUVZ/t1XNYwHfogrr0L06uirxgZagotgqga1mryiC5k1msqlreVWvm4g1IoRl0Cg&#10;6PjB4DS6f7t5eiB1Qq0wROKBqBCg0h0N6K5aXP3Gmx5ubpB+QPXo9Wa3e3h5xURHBGLBODcJJ92R&#10;tNoyC8goAjKOPVumUGqFNh99kMS8XETiyOrS3vAbnaM1N+vqFK7mwLgeFPTUp8JUheiukmoBMxiP&#10;UR1c6WQrmJMai426FJErtLUNALqoqRPtqvBCESbVH6FKxHVx/xa3QAOoAImUQIC+91jLihFneXrl&#10;cdXJ+QZVY0LvxFvYBF7I5IGEajwc01mJuL46ZV+XUp90QQKj6a4ohaXParOT/cdgCAoJiY2Lhue2&#10;nM2j94BrGBlajJ09Fbz/C3qUf3phVGGO+BTaz549e/jw4YMHD547d66yorI6MTt18uSJEycwJUVF&#10;BUePHkWx06dPK4Jb/QIkEbqCzGEokJKScvXqVfVUUSYnsExIv3r08P5DR46cvngJgRqSCZ+FkMX0&#10;1IlTp06fddEneduRffXqsWPHjvA6ein9ikIf1kknWyswEaykSpFeXJh36MjR9IwsRbuU1+Tly5eP&#10;HD164OChlGPHS8vKQMiFpzKcP3cmLR0pQPQXzp8/cDQFOTcV2OHHV2kpP3P6+JHDBwCP48dTCgsL&#10;WN2NZErn8NEpA0QTxGJj7IcOHb54Mc05dqd6RI7lEF6RggEGwPhooAtTq7F2lfS8pKSkGgCZTKs6&#10;kNXiybp6FSPCTKVLTDRcZQBtRP67pFgMKjPzyvHjJwCyK1euoN5Ll9IPHzmKgDRtuyb/YYKqIPVU&#10;6uFDarIINC2WQtwcTx1LQTpLtH/q1CmM6PTpM67NFsw6bh45fOTAgQNpl9KVPyMplzCEan5krbP3&#10;+HPx3LmjR1NKyxG3ykB62bj1CAZQsRV09+V1g52zBnr9//8h4h+d5Arzct9/513kIFd1hoaGvfD8&#10;C5fTs8XH0G4uL2zaoG7Dxsm7d++aMoVxkLji4+M/+ujz0vIKcbLTXCZPnki5b+YMjV3T6bp167lk&#10;yTJQcZHgGN6Ihb1v6+bBgyjH4GrYqPFXi5cU8XgIhv/lZ12oGxnepMVNVwqZHhERGBXm0p+/W4gE&#10;pa7Btm3X7ttFi8xIRCJ759UT+8AAjZl8b5EkRl350wKQy7tnPk7sdFRWVJQuWvh1s2bN1Osent7T&#10;ps88mXoW/YFg1755Mm4iXF89fXvOXKnScfr0sSefejwkOEDd9/ZwmzFt2oULaeIsyWEop0/xmVS6&#10;FXoEZl5Jf+H52cFB2luNGiV/8tn8giJEtSpNEcVEERo14dJhKZ48rI+Xf62dKedZiZXRbMePHUcs&#10;vFIf4erRvfdPP67guVZK6mWzlk1rlnbvAZGX100dOmzcsGHo8OE+/kHbd9J1VNJ8W7asWdFTsg3j&#10;ateu7epVaydPnqozem/duUNmgvN16tjBB+6fiU1SFevWtesvP/1ShhM8pK+oKSk8pFfHjl9+tcBN&#10;kgg1aJick5OL1zPT015+6YWw0GD1YuMmyXM/nFtSgnzjWjipAiPFYqb9YuTtqMH9UfLwca6Z4rzM&#10;IV1bRCc0Tc0pEldK7VJv/VsvkBxI5pVWS/kHLz2HDrXt0HnqtPtmzJjRHVlqmXX6QQTwYfAVxRk9&#10;2ibHxNVp37ZddFTcnXfPvGfqXXXrxKPMs6/MIYAZoG05dnBXy+ZMVz105Oj7ps2488474mITgFEf&#10;fLZI8ILofnjXpvjwMHef4IkT73jw7jsQjm309Ptu3S6BUGlhTmrrhIjWnfpeKNJy2y747CNMfuNG&#10;je+6557p0++9ZcQIbMfIx/LT6nWC8fask4eQVmvM7feUSgDcmmXf+PiGTnvoWQFc+bKfF/j7ejVs&#10;1Oiue+6dPn3GwIHMG4xEqgVlZuggPnz3nQHdu4DMtu/c+94ZD23fTozJybjQrXNbFBt9y+gZ02fc&#10;c/fU1k04qOEjxuSVVwIrxf8VuIfPSrBGghvWrMtnxowYgmL9evacPo1QTE5uiZ9PPPdiqdJ+2OAq&#10;S9JG7Fc4bzdPGtnf2zvw8HHBeEflkQM7mzZpCkI5fOQt0+6besddU2KjQIPc5n79Iz2PmRLQsXvt&#10;qshgXzdP3wlTJs+Yfm+H1m2ia9Wq26BeRO3623cdEjyzHdq2OjLYz9sncPz4KfdNn96qVfPgoJBm&#10;zdr6BdfetldAjVV9fF+7Fo05ruHDp0+ffs/ddyXWjkHw0kdf/YBJR7wsYk+7NEyMDwsLDoseMXLs&#10;5Cl3PfbEC6AzmZfTxg4nwerbs/vM6fdOnTZTJV5/6ukXyhl+ToRRyijJFC+NWUsnjxrk7+Vz4PgF&#10;/CrJzxrUvWVUfJMLeUWKcmgqrX8rskvlzC2MmcvOPNe2bnxCUqP9pxToHZfPnWrZoB42pMMn0zgV&#10;Jem92gA6+tDwmOWrNqoy2zYtbZAQ6+sXfeosEjrbzObMCWOGYmd/6c33iiWzNstsWd+sYb2Y2Ian&#10;zlxg8n9zwV2TkJrZ9OYnC1WBNb98ExYS0qbbkGJmlbXmZ55uXy+27U29LglpzEs/1ygxPiYuaYdQ&#10;L1zmkuIHpzFHwNi7HyS0BOOhmhlz+1QgFn6v+vUrb9+w6Q+/gO8VFdmjh/Xz9A5Ys36reh3MyaCb&#10;mRB92Zr1CspLF36Gn69+OF8VwJl48997G3fumv6gOO7z2rVueYOE2siZsfVAKpBOHYMGjZzya2cJ&#10;e8XbLz6Nt6bNeCg7U8sofezY8aGD+nv5BixZvoEVI9ORkF9Rdkq99vJJI/r7eAceOX5Ohnb1thFc&#10;kG++NbcUgaFybd2woUndulEJDU9ewERYy4oLbpHt8d2PvlIFLp4526tTJ9ypVTt5ixw5gaDxW4b0&#10;hTA/58NPVZnTp4/3604S5h9Wb+sBlLFXVpSNHzUQ8Z3PvfpmqcQ+49qzZXW7Vs2i4uocPX2ZHbSX&#10;9khmpv9RY+9BajrcyEcyeLvlrRefxc3p0+7LymS+aFzgd4cP7O/p5f/LCkaRS0wC4SLBBLIB2kqm&#10;jBwU4OW7/zjRqbjg6sDuraJrN7mQSx20pvD+H8F65llEj86ePhLmZWzToTc4CcyomfpUS8qBPYu/&#10;W5ydnY9BVpSkdW9ZH+N84dX3OTeiWsHna0/e56bze/mlj1DJqWPr/Hy9Ro25V52/iDwTViTCdtgW&#10;f/mxQe/x0ktz8GLqyd0RYaEtOw/KVewAuJbSzAF9mKBi7/EzuJGffbll3bgOHXtkCFez6oev8WjC&#10;XdO1LUJQ8MCOraD6zbsMyJbw+mswfuWvX3p7h8x4hBhfWJDWumWTgODYzFzJQ8/i1nOpx5YsWXzm&#10;/HkGczhs33wxhzvVu59L7EOZpaygT/u23p4B+45y/0UUBoMcLLm3jwb99pz33VLZ8cV4RYZQ5dS2&#10;X8242Lp+fKs2Ha7IFIolgGiUsn+72iqR3Qv145aG8QpT7GWTR4DGhx5MIeVL2bcBOfJvG3e74npQ&#10;WA5vcyz89BMwOa+99S6+H9m9IdA/4OahE1VchN3OVnasXRniFxAc1XQzUh87HPu2r0DS034DRoHg&#10;Ci/FNo/t2uiPNMeBSZv2M/lKyt5t0aHBQ4aORM45JqWg7p1VLfnmC3T4rfc+k+rNbesmeRh9Fi+V&#10;FSv1ZKefadW4bquWbXLzmK/Fyak6Du/bjRen3D2jzCzqOcF4ieQQzLeWTBkBjPfZf/winhHju/2/&#10;wXiGvoJy+/j4Nqpf7/jBHdPv+sex4+dFKWFq3KLNqFtG4XwfnR3pES1QpngHRfYfQOzEJbFltn6D&#10;Bnp5G3cfPIBKju4/UlxSPnBAX0R9oVIPEBmkMNAZuvTo7uPuc/DQUbNNd+H0+czsnK49uvrB8ZFS&#10;CkK6/T/86IOdu/fXi4ugupphp3K6mAhrbTp337tj84vPPCr7nuQw4illoOmG4sICcGRKP6m6pC7R&#10;dmrJ8Lw9vRvVr1NUkDF5wtjde/ZLWJghoW6j4cNHIeWlCN0ILuRbSJklorOb0d397Y/e27lra8O6&#10;tSmHsUUcl+vj6Q2thbW41Ex4QSKj3Cnne8p1IfXkwdQLffveDF5C9cLAs7t0jZu3Aj929NBhZOXl&#10;EBB2zVbEDix/JMEVgk4pSBw9uB/1Dxo4RHI66ZAPQAXCde7VE2m49+87gF3wyNFDBUWFQ4YMo14K&#10;gbwOZPBytO3WKTYiRCJeWf7EwUNXc/P6DBuO4GvoZeT87NJGTeo1q5co+WJZ+65tW4GyI0aNxRGc&#10;DHBkHCo73Lx1u8S4xJVr1kKHpHNUeJr0CLIJqUV+XeUtu3Dm7KETp5HoPTjIX0YKWZuNJrdo0ahx&#10;w/0HDuTm54kI4tJN4QtP0tRAVd2R7lo3VWpUtVn8t31QXW21VYbVips4frzdXPrtpx/27tq5XoPm&#10;r749NzMjD1o/5j9BPwx6EP6ouCRkPOQoRa2gM3gFB4Uj3cLV/NzCclvauYtwbvnHzGlxUbXjIiMT&#10;4qOjoqOioiNbte9UXJFfVIa0Itbc7Hy8HhMVBigzSwV1zca4hKT2bVuCyZMwWSrDmAlRnC6Cw2q1&#10;7tAZ5WH5y7qae+DA/ldeffnW8bcj+tGT+SxEHVMFHWrEiNUS+I/L5OF365hRYUE+K5b/2LdP79i4&#10;+IceevjM2XOgPWWiIyNiiULQA2nBOU6EWOsaNWuS3KwR1GfmovLTJ86uWLZiwi0jECEKthjBqgw6&#10;kXBLlEasqxjQrBlXLuMnjhKKikmMjo6Lio2NRKbDyOiomPhTp89cycxCSmRE/kMlo9QY0jtx5OIf&#10;o44nv9ovnj+Lj3vunVYbr0VGJtUG+OKiouLbduhSUmlFhuxSs8qiqANTjtfFOsRTKpGHOSzEF6pO&#10;VXH6RWpvIuPigO7YijV3Fg9DQu0Y0Z0QIbPT0sx22/33PRAdUzsyGg1FxkbiM7pj154X0zOQUlxC&#10;Q216qyU8IhRB9Ow1TbK6vJxcrIV33n0nKjo2Kjo6Bpk42ctIsJ6nU0/DtFFSgrRwgiNV1w1RWeiS&#10;M0/nvw3Dr61YksBQW2qfNHPmxtVLGydGWSuKLl449dgDM4EfDz7yHFTXyDaD+Hq90Qv5JCRVCkcj&#10;qdjwIqJokegT2ZZ05aVmTBjORqXd21pZUlxutiBVRGVFuSU0NAS5XyssfIjXKsuRAZgiPJJ1S8pO&#10;oZSin9PZzCYbziMAWZDLYc28kDru1rE49zc2OqpL504vv/r6hbQ0yblRE6oKh9gp7X9539J30MAN&#10;G1Z179YRG2x2bjZOCKpfv94tt07OzS9W9Bn5nvC3oqwUNWIYMIpYLMWLFn1Rp05iQJB/i+bNx9w6&#10;btWardDpVZjN9AMQ1xdRJVIdKRsFjeSk2BBUys1ICWRG7moody1WjD8wIMjPzxeZkkjRVZoAIfAq&#10;GYTkO0E2c96rMJdhUNi3ynCyqbWirNhstlihkqqoMIeGhuJwY2hgy5jIHxgPWZ2eSUyiysB0Y0JC&#10;DI1WAgDkkcRfX19v0epzDUvMN6h1gEpLgsvGpOEAssNcXooZwpQxjRY4nEp7UFAQM3xL7opKcwXy&#10;qUsWG4IXq8CMLHnopMFotlaYcaQBFABmMxAAVSBNuZ+/Pw/K/b1LPb12Z/7dV/6VD2magN6VZNHo&#10;0a5P/4Nnzuzas/3ZZx5PbtbA39c0542XXn51Dg9tNXoZYHIGQjgVxxJ8gZzcVoPD6I1EUl5GD09P&#10;zMaHH3+SlZt5OTs3Bxn2r+bmZmdl52ZlZ2cvXfIFlAduNCqDumNKQPKQcIluRvl5V48cO3YlK4cI&#10;BCOQGzIEVSoqffX86T7dei7+cWW9uk27duw87d4pP/76/bKVP2OLgJ1Esqhr68VpF1BpBFzWO9z2&#10;bpzcfsPGbdDEv/HqG506dQT2/LjoS6iSlOrahCQqDIxnVm8elwqh8I23x4y5s9xsb9mi1ZAhQ954&#10;67W9B7bcMnKQzVaBZEdMSiG2ds3bS4g2Esqg3UeffDov90peXnbe1RzQwpycrFwAIDvjxNEdSTin&#10;Et3i7qjmD8XF/YD9x67GrAewdYBKf/rpp9k5Vy9l52Xk5eRlX8nLSc/JvQoALln0ZbC/r0o2lJ1T&#10;QHylEQkZkYC7jswrmWLvIx1QKXSKcnNVOzRrkrNwlJaA0GiHvIIA4eEHH32Qi4nKycNcZaPf2ehw&#10;ZnZ2+vHDWyXfDJJaucPoKllvNKOAp7cban/g4UfzsOdmZeXlZl3Ny7uSk5mVm52Tk3My5UCjhgla&#10;NmWNgmOOmIvL5ZSgxg9oOJNJuxBag8m/EsGvq0uMBXZHZlbmimXLTl+4VKIzJjVo+NTjjx8+tOu9&#10;V57x9fH4dekqUD7kizI6jDkZlwoLy4SYqehMa9rF09Yya3RkpJdBl1CHuvyzl/JBnoH6FSBdTEdS&#10;acnPXrFixfZDRwC26IgwAACnYcq2bmA6e4Phy3kfNWvS5MvFSwQSYBscSKmEbE2I/J3/+acnL2ZM&#10;nvbo3gP7123e8Oqb7/fs1NHfpAgq0VP5LmjcDZ29KXFhclTAemlxyfLly4+mnAQdj46Jnj596tat&#10;2xZ++WlUrdCd29anZ9E6Jp4dWoYlo64iJ+vCe+98nFC73qLvl+3at+vb7xfcdefdtRNqqwPDSUeF&#10;xqs8J2hLLIVIFBoJPufI8VM4E0MyxcCloVJnrUBK5PVrV23Ztps57PRGnkshjBiTLamJJ2+l5Tmp&#10;V4+6gXMXLwGAzNJmB4UBMIorCy+vXL5i76GjAGCd2vEoAy4J3WCKFb0NPgq2ouILaThIgnnQ8DQ8&#10;Dqdi6DLOnacIwuQpICsw7VmPHjvJoyBEfgqORof1x44x2w8TLwsKgnEvKchet3rdvr0H1OHHNpMn&#10;Uo8JI8TkHPgbFhGEbhw7dqoc5lLm9cE9+D9WQgeyZu2GzTt2YVMiSDS+TbGO3NiUe4Qzk5W4qIjP&#10;DmeLIGWRfyuuq8o5bVjBJ0+lDhg09ImnmSkXx1MA4OjDzYMHRoRHS4ZQOGQ4wOjmZp/ZtnUb1yyy&#10;mnDmTGtXbzRXWvv1ob6vUbNkf1+fX39alFFYrjKP8J/Re8V3SwYMGPD5/K8xoLi6CQm1QtavWlZG&#10;oZNiJlL2HUs5jvQnnUTFxtw/RBqeH4BVs2//IZyeNHn8GG+ko+MTzI5944bV5I3QVYUvYtcTxzCB&#10;HhcB1UAoUFBQOGTQ0PHjb4cLoGKawCb16NO3QcMG4gbI+YLSUCqzCx0zXDifln61AGfyde2ULBmn&#10;OA2XL148cDCFWQCRv8W5qdBiykw07GjthIQm9RPWrVpx6tRFzqMoK7B9HD18qFefm5979iUevQQv&#10;F5lWFfmjzh3gzDssZONhjGvazN/b8+cff8gsriB4+Q8jdP91wYL+AwfM/3oxbjRt1hxneq749adS&#10;JFTmc5vO6HF4z770q/k0dgpQm7dpHVUraMXPS0iqmNUJ/jOex3G89Pk0sfayTIv27YMD/H/6YVF6&#10;di6PxSK+o9/uK3/9pXe/3l99uUAsrwYcP0relc51AledPbZOUpO6cRtWLT158iy3RY1J8T52NKVv&#10;n57PPPM8GCNBcPbfSdc5PKUZoMQvP0TWkhmTmiULkjz6N1+aeNE0Oblb25arl/685PtlYn6EwsFt&#10;wdeL0y5dbtmqpY8nNrIKnNKOvr312ovbd+xWCaKXL/v5469/iE1I7Nm7GzqbUK/58MEDDu5a+fij&#10;j6dnZIBvRULAHRu2PvPK236htW6fMhHvRNZuOKB/vwO713/4ztuCYMZ1K9asWLexTaeuzRuSwpEi&#10;0YJLzR8qCI+JLqksW7tsmZQlCiz67suXX5uLn0z7xQNamKNHeS8pXlOEahjyOY6w8KjJk27FfjXn&#10;3XeYspEVmH5c8tOhIylJdRtGhocDHXw8yPVWlBYKqN0Dw6LQDnQ1OIeRwrlOf+7CxfsfmLX/+Bl3&#10;HhbFhUGvGzkNQTKPEVnCImvfPnlK/tX0WQ/+49DBg5L+zvPUieOPznoaHN9d99wNrpocBdWaIjLT&#10;uR81UQ5GzioL7Fo6e/3mrUcM7L9n55pZjz91JTMbKOemN23bsH72q3MCg+PHT7wNjSU0aDpy0MC1&#10;qxa//8FnaNyod08/fWb27NdyS8vo7SJHxzVs2Kp3r+4bN655Zw5PQkYOvwvnzjzz/Gt5sH/R245l&#10;klu1Hzi4/6mUg0888vCFC+cxU2hu9/bNL73+Vmh49MQpk7likavNhC5DU0cdGpNl6QzBYbXHT5lS&#10;lHPl4Qfug9eGeGt4nDx+/KFHHje5eU2eMjnA15f7gSTMV6AiFcXQyRbRtUlj5PhAyR0QgyQpllz/&#10;ZoRnY/ShRktLF34T6OlZKzRy2KCho0bdMrT/QJjsohIaHT530YKTRcxpndrWiYyLDwkLRzLhW4eP&#10;HDZsSERELRxj+8uytdS+i5459fiB1s1os2jbvj2OFB42YmR8LPDY+Op786hdFsp3+vDe+tG1kIF2&#10;UP+Bo0eNqROf4OkXvGoLTd/QfBfmXWpXJ7Zjp16XRB+/bcNKH6Mu0D9o8NBbR40e07dvLy8fzwGD&#10;BzVMSggMiknPowr5ysnDWF2jJ95dRmd7x8pfvvb2rnXfY69Ihfb9u9YlxUVgAQwY0P+WMWOGjxgR&#10;USvS3Svwp1VbReVsO7RjA15PSGo4fNiILxd8D/F6/LgRGEKrli3HjRo1esQoJNSOjKk9dPAgZMZ7&#10;+LnX+Q6kXfGYZxJKiR3A4HIyLo4YTNtQ0wYNRo0aMXL0qOQmLfBz5kOPF8MRg66b5eC5iXXITGeD&#10;WRM+EObJI4Z6+wUf5BG7qLHs9PGURrS58kiIsbeMGjZyWFwMecW335+PJL3iY1B5at+uOrHRHl5+&#10;fQcOHj1qdJsmTZol1o4IDwyNq79JbK7o4LHDu+Nrx3p4+g0cMHT06FHNmjVtEBOVFBPnE5S4ef8R&#10;OX3SmnbuVJsWzVB561atRo2+ZcjwW5MS4vHzpbc+otDN9FIlberEQXGVcp5KdAxA0kFbs7PSRowc&#10;hpKNGjUcxevWlsnJ+Dlt+gNFpWXKHZ7qW/j6M+GWMqUUTRw+JMjLf3cKDh5lvvJB3dvFJNS7mFdA&#10;f3qkaKJ9gXl1Fd7/+y6G/MAQiJmrLCnatWpNJzEXc1XqPe6+a/relJOSYspcUXymfZu69Vt3WLNh&#10;863DOVpcPfsOXrd1L22QKEFLA8ZZduHUoVkPPRwSwPO0cLXp2O/H5VtLxFWDHilcGJWph3ZMHDta&#10;FcARjcs3bKZ9SDJ85WSnNY2PadG64+UCelxAZbHm5+9aJRMJCOIGDb746rur2VfvmsjDeNds3Yf3&#10;kEQb32+ZeLecVG1Z++sCkyloyoynBWrghIv271o/ZtRQVQOukaPGbti2FwYyGnltdnPh1Zef5BnL&#10;uKbNfBz3MtPPPvLQvXL4D6+Jk6emnEzF8UZIRtyj74hiOStVy1hGm6uKMoFFrSIz4xKybNeN1dKk&#10;JdRp9PFnX13JLxIHAZ7UbrPgqHjmJwfhFIOXbeyg/rB+HDxxknVC4WOvPHP69CMPPRTkx4O3cN3U&#10;pc+vK7bgIHYaetkqUqZZDuzYPmTwEFVgQK/+xw/sbZ7cIKpO071HU4k+cj4hPKAGDdZmqnevjoe2&#10;rR/Yq19ITLOdKacYAiDGwfOnTz716MP0M5ULyvilq9YWlpox6WV08ilomRDVpH7DY4Lx9CWheohH&#10;bGdlnHvv/beio0LVi0kJdefN/TgntwBlxFYs/kfwXoEVkgjP5iYPHwZF8J7jgvH52TiLODQq7kI+&#10;X5F0bdh+yiSL27/3Qm5npI5GHmzkGuXppLn5+UXlxWgd6QJDAsO8fLypRNBhpjL79BycXu6/Ye1P&#10;Qd6mghxofI0eQbWgj8LxlticrA5YNqzIlG3Qe1aWVOQVZlbacdKou6dvSGBQIBNtC+fBrNMO6hhK&#10;iosL80sAek8/35DgIGqJkY0ZygqbriDjKhxbQ0JDEeJBsUpvycsvLSwtw76KbSeUqmhdITQRxWWB&#10;oWEBOKCqojg9M0/vFxQRjIbKK8oKMnJtbn7+OK7NYCuX1LDuhUXFRUW0ESIlpK+ff0Agz8nBhmyC&#10;+Gcvh0ouK7cYAouvr39wYBBsYFBr5MFZEue2Gk3+gaG+3l5Ax6zMLIe7Z3hYGNJDM6Ej00hCuYi8&#10;15x1k6VM5+YJo1h+7lWoZYF4Pl44OjKISaHRlrWSKctRCqImskfSQdgNxKa0KBuHrIfwFE4oRJiC&#10;GHofqEphx8GO4KZz8/PGwUoBeBOIDC4YUIJDNBRaRfn5hUU5UDv6B4T7B/q1bdU6p8Jj6a+LGidE&#10;OayFFoMP0peWFRfl5BdgFYUGe/n7B/XsPPj0VcsvKxa0SIpl8A2Ma0YjtJM5hUUQrOGpjNMhQwIC&#10;ME1wmoWA464rv3op327y9AsPhfWDPmEghGBPkBQduVFt+pycq+ayUgdcit29wkJDwHZCpYARuJuQ&#10;uRIcpwFfqYuAka/Smn81twxHEdYK9zaZPOyW3KtpZThbMzzSi6PG0JEQGNIZTZ8apfk3fYDgYIem&#10;ARkJ0bkNKY8PehCAnGipcrEDFGV0btWqQfM+Z9NzZA1qaxFkkgkYSemw9rFTV+A4EfVQHK1o5eZO&#10;qPIukuayAXiuVV/IWjSerQKlyrS0iSJ8sjDdfvBV/knXQGJhtOa+xHa4QSNVvuT6Z6UwldvIDoFA&#10;oSNMq27jeRnO4Dvpl3iCQdUt/gLoOkmL4nC0PwyIkxbJroAYileV0+GRXmEyMPGRoVQPlxMGxlWC&#10;xZJqNACq70yXSddR8jLiScaawNnA7UD5W7FRNqMNUnmnsT8ajFSMpJxPgZIrlnwH1f4jjz8nlSNB&#10;JGGNQ0LjYhJb3DToSgHc7+w/L56HU1jgF6S6IgGdJdby/OjIuLbdhqXlFGhJMsmOiduLNnJtRGgP&#10;zcOzwu6Q071lc4YISxYFcCa0zQ4L4Oys3vkJsGFQ9ORgrwCNSvE+4t7AV8npkHGRjQJgxy7r4JkQ&#10;Er1I11mbk/N1AvHf8UnnbLEgUhktmV7FLiKSOQmTAcn98UXIOLUglZBkZO1xUZKwiVcAE8HCXMF0&#10;s6BKoBzUh4FY0RWBRwNIEnpJno99ALfkLEulOeGnGN6Zgxs1wcSlrW3qeXAfbzM7Pq0lOrFtoBEc&#10;ayc5sGkNYJ1IuM1KyIYY3VEHCA20zegInb0NPPWwyr9c5fyAVoIHEOCEQDzDIUrsD01CTAqHCCXJ&#10;Sccct6BS2Axgc2BPVMfkRFVJZK3FbdBgyqgVplOQS+kplKFJDHzsCUU/5dPBgwpgflX1qNFrBjXC&#10;QcYBWGoaIdF48MAuSUcFL+6ISCDUquU/XmbgAQaLpOnWxYsXpl2+lNikSSgPPDNHR0TgXPL1q9ek&#10;X6GBFhXY7F7fLP4lPSOtRaO4iOAAeoHw2AdGCKguK6CrEVFrDKGZejTQX22WkUZdHRsGAg3QYiPS&#10;LIbSLUEWnrQlOmUqsdg3iTqUU6jUqwI90c+JVwXJP+oCLFSgIJLgX29T1ED6L/yQhafIANemhPPi&#10;CxYzjhS24swjRksj/rnk6k2tmjdo0Rnn6P6Jlcfcu+RTNdolWXrBN7Nm5XqltaravvZfVQPSO40E&#10;4W3Scu0hP1G7lsj2d7vkImHVSLCT0rteJN1hWzzZBv7RLsILu43ZUSIRBH88bjWUapdrbE4wy/Oa&#10;Za4Zvmwt0lq1oWrkFRtCUUHepLFjgAA3Dx26dPmydatXv/vaK4H+fjHxdbYfO0NA24uK8i+Pv4Vi&#10;0s39By5dtnz16jWvvPo6Tt7GeVi791Dy4WBlE3NtqH88tv+WEuC/FXA1jFeRCxrGI5UB2QKiaUVJ&#10;VpP6iTFJyRfSNVfY30cywFOUNwQqK5eFxG1adBz/LMZXYxv+LRgvbIwL4zlwjALKB9nB/wTG/6uw&#10;wrVQpEKF/+SgmHnBjjCOI2NvHeNOdzrt6ta95y8rVwvDCH4JdMF6JvXU2BEjPRmzp12dOndb/P0P&#10;KtiXWibRoajkBf+rLjAtVVmpNEMZj5zAjg4uAgd4wG2GKfRt1pIF3/5Qbve6dfTwAKqW/+DS7BLy&#10;wZOE5KAL7PGKe6jaR29YjUsnS5OEMxcl+wMJEBufpnZXpxRJlU5G6MadUsyTtn07i1AUVDs47wgb&#10;wgGL64scayDJ6YAeOL+AJhgeOHNtHX8EBNdYXQWdHb1G6/xn+u80y4NhNLqVlZb8Aqbl7BlI24Fh&#10;EQMGDMaJfOy/wwK2AiUwKnNxwbJV686evwAeuVZEre7duyfE1xbrnhzE4AwV//22/8QQ/2ZFrsF4&#10;MdnxXA1MCQAIllYsDMA2e7nOSB2WYlF/53Iy5+LXqxJa04+J/KAcQOP0lvudWqowXlrTVojCby0+&#10;Tfqh3DCcjmi/2afrMV7dwbuC8c4hYcBy+hR1VlrOA+1YIPSBkso/cf0GajuBpNV4zWq8ph0WBtaC&#10;0YV0BxEAJBk52K6dB5iHKWLJcoWUUVFu4LFWTtFCqoQjmpywxMlQ8eaULv6JUf2dX7me8rmos5bG&#10;kRgnSdgdVKj9Kd8H5zRrn06aTDj9RTuyvKrNiZMeK3BX3fyXTZkSNqvX7twcfh8jq8+/WkjadQ26&#10;K3oh1zVPqpQFVQ/UouA/zIAEDEA1CRUhdIPK5E+/CjjiQQkiqQTlvClQd/ym84UJ3jbUcUuHwBjJ&#10;FqWlVyCXeaNu/J0R+U/33TWXLqpDBBIwqfMLhABCuobTl+hN/toxDuSOqvryz+Mm31Q6lupXzTXw&#10;p8dcrWANLoNKhmtbEZ5Ktqv/sYtgv26tKGO9JLqBRkT8XMQZRawlKnuf8mKBXgjmExgLeCiieKuo&#10;+qgcVcHiQHd1irfm1PI/NrD/jIa0YzlgNldgVo4+gKf8U44oGrZV+QX9cddlL9AEIpU+l3RFYSg1&#10;l87FpBGr3/amUIK0UpnKzPJS7ascgH/clxuVkFMMNcyS/rAmEESSefaJjotMfkseR7E9qgN/9nLR&#10;D2dXZRRKcGcDSPJBiV6NQj37vf2PyWTdwJCoFHFEepXfhfRH5COl59TOeKNClM4A4glDxR9JlQGH&#10;QoqOlAeYqllVtfxvu2TMduTBkuPRJPkOd0oxjxq4PartT+Hqn4IPoSmecYQzvbvUGY/gkThbzPUj&#10;y0pwQsMhTTF9HezJsPKilUywhbOqUuggJErcdP9Ul66rWFtz6BbMSoIt/J8Jk5i9SOKwBGf4jWaE&#10;qmX2T+AHFibMmXLOKFUuYr9C6jz6bjHv13UZf5zd+f2muA4BV0ybAIaOaXQDpnex8DvKAvJ/13UQ&#10;cGGNnHhKQYZWeRh5GPcgucfkFaEImvz5x1Ak5aHtTTCaOMTAV2I6E3FhLuT4Qc1DVdvDb0g/RZVG&#10;TZ3kEmMwoCL5+AEyRxL9F8UC6bpqSlYljxXh2uTy4ymzOH+YgYRSKzweYN/h0OHb+BfIe03wAKig&#10;y+AoeCoydzkezsHaKB6heTelHVQg1jZUVYPrd9WiVnydxsvJViSyu0RJVvBQXJpx8FysaIT3H0/V&#10;/74SxmeefVZOI5Zd3mDauX37qk2b9+47YK60x0ZHitcyYS/4pWJa/pCsUp0vTACJJnaKjatXbty1&#10;LyIq2t/by1peun79xk2bdzRq2hj5FWVaZZsBNlTZRbV5kORtBoTOARdpuJRNQpQM3Dc0S/GfnTNX&#10;t4kHUEmj7qKikl9+Xnru7Pm69esBL3PS0xYuWmK2miJiwpDpLO3s2SU//epw8wwPDQEn4ETDP9Ne&#10;TRDxCBrkxsSmJOtMjryXeBAyM0xlqlgS158/0wLHIAeXMlSBBygjr1vKvl1Lly4Lj4jx8fdlukku&#10;M6c33J+s839DMTGzwg4K445l+aKFdeLj1ajvvOsfQn2Qk0XyZ2smGC2zyO/aLIBOcMih6x2C91DD&#10;oO43waNsw669eKs4J6Nnp26g+rmFJSpftZwRqtxYnJfTACMHPMPdAoZV85Iffj5/Ll2YXrI0+Lt6&#10;1ZrUU+d+tyfqobLgVNWOjFTKRy819XRYaGRSYmOVbmL3uqUY+L0zn5TTXMu+/+pT/Hzq5Xe0N/+U&#10;rUZry2VCAg/DXGvie2S3IAOP/fiJU8tWradToZy0KiW1tHBVtmenHfY3RycyzOWLl376eRnssbBL&#10;YYzPPjgTHV62ejN+VIin7p8Azv+6IsxlQDbbYCjJz5vz7hwETT/4zHPzv/nuzjun0PtN2zi1te8U&#10;OH+XFChBk3gsnjI6ix+SvwQFu0ngBR4JEwEuloyK0nb+ll5YCDl6Z/vgw/emTZ96NStX0yUb9J98&#10;+uGUO+64ePHSX6dK2rl2zn1EyXf8Bf01uujmhiA3XFZfLxgs8YvZ5zRF4Z9uzMWfyDaFXxCV4Ybp&#10;tn3j2kkTJq1YuQ67G6O5nafOCpdzg83zGgm4ahr0+pMp+8aMG/v9sjVwLjUgt4rO4ib+zaD8ivv5&#10;v+uGEBANrchKl88j1udCvXqNH31y1sSxt7Rp3Vh0AJoE9BusTJX8qXQN2pIAtkMhIBjt1JqRXuMH&#10;fPre+WDO5m0bvYhP8lQUQhoze+0MK7m6YuvWLZmZGUy9rC67bcf2HZcvp6nwZA0fnVzrNdyrK7BM&#10;6aIk07UkfLXbY6JjVixbuui7bzTFDYP2GTKkmGhrJU1SEqnk5KqrVV0lf1TdVE1p6i++JN53kmtS&#10;jG9644njh/fs3SnHuMMuCtyEpl1kTtVEtUtx4U54COfiklqEzcw4d2rbtq0VOO1dnOrg/Tvp7ns2&#10;bt7api2CM8AiSpSjS6dfo66a61d6fUOWX7v5++KAevnvIzIwcFOADQ6kHAdJmNx9A0wmOLYzws/N&#10;Bu9xI+weCisJQqgFyGoQwlRfogAZDO6xIDLqICsGayulmOL/IaVScIUjmaCTZ6Pk5C4d20FJpuyl&#10;IPkquhf9IJljdgMIvSqbDGFpsFb4IsmHzs3CfE8avnq7018BvWMJdkPi/8SyUt0CRHMNDxpSE6JM&#10;NaIpYh4KvZenqXXbVi1bJWsYL5opC3EFzWHQ4oZgV26eyHPBDiI4T8xwaE9eQsIdMV5KN9hnKmIl&#10;S4yCBLhCA9YRFYPiJkifBU2/TwkUMXiI8BCnDrA5itBrel3liacNBw1UIK8J2xDFKReWQAB+oVj0&#10;Dp271eAZlZDYrUunEIR3MMWyGi8rI/conZHQWk37LD5+orMSKCsI8JvTXoXPSrgoO61drsVYhd4y&#10;ZungX1Pd1ljZ/+M/gJmES1lZWVFhHiPS9PoiRE8Ul9LxnRIRtADm0tL8nNysvPz8CjOwgU7FmBi4&#10;NVGrQbsG8N2cX1BYUMg3ASnkWWZh0EhxzQX84VWtVCCgsCWFJdkFRSq6S1IOcB5wCk1RcQGuotIS&#10;mnZRqdJVV5qLi4sQBwpcR46n3JISaPSKC/KRCAe1FRaXFBQXgycmlWTacqClBdm/8vMLiguLKypI&#10;pKEJFHsN54aYSS7DSDcq6jisJQVZOcUlWrSx0Fqb5g59jf3dbi4rKcwvYPJ14bVIJBBNY7EWFhQg&#10;NY04z3PijQZ7ZXlpaVFhfl5hXkkpSbDOXcx5leVlBVDDQx1ktSJipsjMWG9HWUlRQWExlr0ZGSUL&#10;CvJwMJJgmaR8t5aVlBQiU2YhhlOEKAwwMHTZ0CPVc4FKhFReXlqQW1hajkAaY0VFSX5hPmKg0DPw&#10;qEV5eWhOjVRO0OQKKispzi0oYPpBBrZSvWszW0qKivML8nIK8pCwRoiPvpI0TdPcSxqt37/+ThiP&#10;pc+4iIF9u2FmvEkYuOFGJbTOK2IIaVFB7tfz5zZooIWxDR48avvuw3TbRSSFxLnBtf/qleOPPTzd&#10;qCeD0aZTl+07tnz49uv4vmDJciUWIbAtoFbY1oMH8b04J3Nw30F6t8CrJWXIhYYpgJSVdvbUrEf+&#10;4e9NJxA3k9c90x48dOocE0s7HBeOHQ715H09ktLpDJFJjTesXxfOhHi46GPtHRi/Y/9hKVuRlXb+&#10;mScfDwz2xbNAX5/HH3ni9KUrjLDAmqCEjnAFhMyB7GrBl5dPH2ucWLtRcjsl4u3fuAIocPes2RKK&#10;Ubb0G0iu3s+/8bkaxaMz7kU/flixmojDeDbi+Cfvvou23niLKTWxSdrtpRtX/jCgYxvlzhKa2PyN&#10;TxZmFCITpc1mvjxxWE/SZr3mDPfB59/jrXEjB8XFJe7bu69F4zp42rRlx73HzwrkcyA6t2+phTv6&#10;B4fdP+uFczmFEmxT+ejEwajFRJgzuvLxWU/j7vPPPYLv6zcdqCwvHNK7S6CP3+Zd+wEXiMwqIKa8&#10;uGD0kEHIzHPo7AUJ0LDlp1/96I05SCDH7rrpJ0256+Sps2iCUYMAaKUZMFMur5pUrWBRdYmkTrn8&#10;byMli7XZYWuJaNOWzRD07hMQ2qXXgB7dO5qQS7+k6PGHHxk/aapdF9Crd5+unXtu3LCqS6eOv65Y&#10;J8YlKn7zMq+MGzfpldffb968WfcefUpyr/br1WvturVcOpq2EXsq9D1GOZlCeFvMumRoQg4VBIik&#10;Ht4/evStr745t2XTFj27d2/ZrvmXn73fv2//A4dOoqSHr3+vPj0iI0KhoGzRqmvPbl2Cg4J69+0Z&#10;HRWBRdCsxU09enQNDwlCvRdTU4YOHvLcC68k1WvQo2f3+vXqvvbai4NvHnr6XAaOr2DcnTIvkKGh&#10;vI7KwfNQOEYA22+SsCpKj3dgSPDw4OE5eEu4ZEelhQcSGj0p7CJUYvWyZf1uHnn8XHrv7t379egd&#10;4q1/6M5xs2bNRnCX3s2jeasWjevVxfEIsfF1u3fvlRAfwz3BqM/Kyrznnvsq7O5dOndtUB/Z84Mq&#10;zOWPPPCPURPuKLcaunXv3r1H92B/n3deenL6vTPLytGivm6T5m2TG2N/RKho127dExMTMBpEY4jU&#10;5Obm6d+3f9/C0uJfV67j1gZ7lAgFly5f3Llrd4++Q2JiY7DnlORm3T150j0P3RceGtq9V4+2HTot&#10;mP9pnz499+89iNJWnQ3pqDRrhQz2N4AkHOB1muXfhOj/8wfUmomq7tzh7UkR8Y2b9XAuYMvij+Z4&#10;urv16Dfk2Ikz6uZn894O8PGIT2p04Nxlkjib9aVnHsUQxk2cgpRWuHHhwokR/XupQX33w0p5yTZ2&#10;QJ+gsLgdBxm8XHw1bUifAUbPmIxCEIay8qKzgwZ08/ANeub5OSApJF+Oig/nPI8Q1Z49BuYXl6lI&#10;8HtvR3IB94Mnq4JRHpg2GbO7Y5/WsfLyvLtZRvfAo8/mlDNWrSgva8adE3Bn7LipONMB8WcgVgjQ&#10;o38Jv7HeC6kHmiTGNGrWVcXX1aTxpUu/+QSS9vNvfqrG/tR903wNbr+s20Y9LsJlGKlt/nzOa2ji&#10;zQ8+4hZTXtKlfRtfv4ClK9eoV06mHmtYL8nNLWDD9gNKQ7rki7lGvddDz7yqAdlePvlWpj9o1qJz&#10;mkRPp13OQJjg+hU/Y//q3q3blexcVXLL2l+TYqMx5A3b9yo16d6NP+PFW+6a5azK/NLTD+LO6k2H&#10;cOf8iYN+Hm49B07IMvPMIUZAOioXc9fSvfLOp7JRlL365MPY0MeOmZyZfgm/EYT3wlOzsGt079Yr&#10;p6gYiRRpduY5DXiotK6/oaBVuti/ySUnAXH54oRNpGhzxwjBMiPGsazw6k/fLQbv+PI77zZqkAQK&#10;DU548p33zrxr/IWzJ1csXwtgZWelL1u2LLR2w2dfeSUoNMjhKK1dO/H1116OCqQDPc7wUqhPGzjC&#10;52iVglqBpk3ekh+Hdu9dunzT8Al3z3piBjSBSHuIeLKpMx68Y9zInVvWbdu5B5okS3mJpQKdMpQj&#10;NST6SoQtRwpIUFUEa0sLjtTjh378dV2L1t2fnv2Mj6dvpc3iFxT2wqsvdW3bYs3Kpbv3n3TDSWPi&#10;XCjqTu3IIdJ67jrO4zhqqEs0HYQ6rUdJvXA5wEBE10gEkHSTFCcod+h0uUg8mFcYHhPXrV9vecde&#10;v26j99554+nH7wv085TyFSWl4HAMyHAhuwqqQbZT2qRHjBkXGx+HqYiNjjDqK+Z/8Rnu/uPBhyJD&#10;g5H3A1V17tF96M0gJY7jp06pHakMCWoYzocuab6TKi6QkVzIGJVUp0Pb1imH9p86dYF34fRtrVj2&#10;48+BIZGdOncAWmdeOvvF/G9iYuq+8MYrtaJikNIBN5+Y9diEIQM2blq3bdsuSDs8/BIIopRIlKl/&#10;Q2MnW8vf5VIHXimvQQMkc4M7UhPo3PVuV86n7d13sHOXHon1amNWuYsLetw2ZhT0FylHTmFzP30y&#10;5cjxM70GDo6KCFWyEACe0Lhp587tCSJtG0SsLBUpNLOLZkYdIimRro7NGzZ5+UaMGTPKXaDmjuhJ&#10;Cstew4YPNeqtq9dvlHUBN0CUJgNOsLIaNCaqIASQ8rIcP3w0O7fwlnHjIQvgFnL4QVvnHxQ1ctiA&#10;nLzLRw6fYmHJZMstXmNVlAMWB/5bG3b1WeSZnsznzcIKapJLUTFpcCzV+fn6enp7Xbl08clZL6Rd&#10;uqJ0Wz1vHvrkc7NbNG0o4ABs8YJkBFYYT1szzNLeTZuSX6dTDNUzltsm3f7Dou+6du6MvGnuSr1u&#10;8A0MCUaZ7PwirVdShZbhUbz8FCzoPEbIeI0aMTTr8ikc8ISZAq6WZ2ZuXrMpuW3n+DqJKHb04OEr&#10;uYXte/SKiw5DOj1OMFaKp/eIkYNRz869B0RRRU7QKbf+fZD6dxefcqfDJc4eEuamkCrrSm52SWly&#10;0+agDiK+U20MXjEsKs7XwzMj42pFRXnW+dNgGOonxHLFMKOgh4Ohum4NmzYR2CtixDSMVf59ksWL&#10;7Yn67MiBPZaKwqf+MbNr1x69unbt1q1b566du3ftet/Dz0CwTUfeBGFDoTiiKlKSHEqWZ9kvxANW&#10;mqi8xNO5dAkJCUz+AP0P1oaEdiXVpziI9KHUjEoOMPZUqCtvCDdPj4UbwUhTOTqfYWsg+y8eoAwZ&#10;kQWtzsFU2knfwKAZ0+40lxS9/9oLwwcgMWHvuZ98VVAsmwDPTBU4G8HxM+0De0889sBycXd3j6rF&#10;TJECE3TG1Kf/0BGjb/EP8EfCj/zc7F179sye/ewXi39BeZhSxUAggcMuvSJfxJDV3Glba6eunX0N&#10;1u2bt5RYedzf3h27c4pLW3dqG+5HuT/t7Dnkfq7XOBm1AVrIn6FIUnhCdIivZ+oF5r6EwGOEuw6b&#10;o0ZPEXLlt1z90mb0RjD8D7znss0JwgsSCECRXKKCtIF5C4np5AX4TW/w8AaBLiwqqjAXOpABWKeL&#10;jQyVDcAA9WA5lJA6Q3hkLYGSth1qFQuKiDqbJF9yLkMjUY4jqI7s37Zly8b1W7Zs3rx525Ztm7Zs&#10;2XXgILgApqRGjIPe4UYaz2BE6Rq08Eg/zIkwubuJPGzRcpYrlywRLXl4pUOnst2XFBcoPx+4ovGJ&#10;Rq1kZ/vTlyg4KQTIgmGeA6pQVb5U5X9prRx327jlSxbWS4w+cPTo2nXrHnzoweQmjR996sVyiRwU&#10;fEHyBRywTF2OLFYweVSXeroT6igijpVY0hU7N60fPHBgUmLd5i3aDBo07IUXXjl39hybVWkglJ8f&#10;MRF6GPo5Sy/UE+VLY6sdH9unW4flPy/NLywGQ/XTshU+fmFdOnaUhJ664lLJCStJE+B+gzlVtA5f&#10;4U13/vJl/rIwd6vmoo3BSypmp3Phnwbcf1hBF8azX0zZICgOeJncyWDyeGEahaCrAtoj9g/5cs0g&#10;UQG+Pp6ePtD14v2rV3PFVMnt1EPYDOjlOQEaW6Md/K3wXrv08E/GVxxp4eYfEItwTMTfFxblFxUV&#10;5eF0+gKkU4IKOv+bbz7gaboWK4QANuAmSkkEOsCbEcpskHrEwvGWA3nLWZ3YV8SeasBbQMNKM4xp&#10;Om+k+pY9mqePyPA03NDyObs6Vp3Wy0qXyuUvMyYiPhQHT+OuQIUrFtot9sgBUkjZxM0zoP/Q0TsP&#10;Htx/eP99993r76XPvnzu9Zfgrfeesiy7GSqgTVc7lLB1GImcWevM/AHoA5VXLPp2QP8Bq9asv5pb&#10;4B8aMW7ChG2b1j447Q4gLvYB5fQHqzY3QMYBqiNpTSriQ3P91Bm9AgO7dW1fnJd25sjZooJL2w4f&#10;DYxI7NSmlQwHBzWT+0NeQfwQgwbaVbuWO5i02OhYdo87olg51Po28rBbJ7PqmksO7C9Qjqr3/t98&#10;q47xwsoptkZnDAwP9zeZMi+lYcsDDDhO8p/2gsx0hMuHBgW5e/jUio3zMBrOnb/EnVH5g9FU5Dhz&#10;5jSr0HKh6BFe6XKFVzZW2S1Qo1tC/WQcCFBYUubnF+jlG+jj6xcUHOjn74cMMLlXs8qKQZyQgcbd&#10;Xczy5TRpyRHpPGRZJgQOiYI8IaHcVWBGQaU0ojCak3OJE0zxNzw8mHuEaEZFo+DCY5VH5oZMjSAP&#10;e6uBCAmdLHYk1spiVfS8ZAfKSsmfgCVAUXOl+dzpsxnZeUYfvybJLd9994MrF899NvcNUIGdO3dk&#10;ZmMshkorsjlpjryUoOU0KfTBJugG+g6ZorK04Nlnn4NENffzL0EIDu3f/c7rL7e9qZ2nSPuwJai8&#10;yoq7gMSiJoyGNid1l+fokVvbjh0iA8NW/7zkaMqhs5eye/QbFOKN8yBALAzx9evhzPhzp8+Qe4Hj&#10;JYYjEsqVi5npucW1oyI5PvpfYg+h+x43HkF3elNfx9j8v0Hef6rVGjTehiTaJmVWNsbUrtu0VfKy&#10;5T/lXb3KE2ywg8P2ZjBt2rodudTq1k8EZanbGMf4xa9fvzmvjCH00DyY3PVlednbtuxEZ3DOhXTJ&#10;U5CPcoDMjHIsUNmW3Dv26mkuv7pi5VqY2rGgZNnAqGn79IN3k5Lqfzx3PtEWKjLupwbkeiOpNSFf&#10;IG9hlXmalF+NW92GDb29PH/+YVE5HXD1VvJgyKxVsWLpak9Pz9q1Y1Tj7IQyq2uUSqVWuJ5ssazI&#10;t1X0yz/IB8iRlcmcR9ToC6nduWsvfwqRPXBoX7OWLcdOvFMFgSPLncHNa+ykcfXjwksK03V2au6x&#10;C0KoBMlACeQDQyPuQFmdA1pY8mLiPZ156dKZi1c6du+FLK8krWLyNBfkpJ46iceuI35FaUSjB2i8&#10;5EfhrElnlOEDPTLWb9amQVL85lU/rVu7KT8/f8jIkfIKPQ8aNmgcFuK/a8u67BKcD6QkZlaxc/M+&#10;lEmuXxd1WbgJe+CUEWj6xfGD9IJ6NxVSoJwLfotc/FPo+D/wUg0ajzFC60CwIqN+aOSAof1Ly4re&#10;ff2VjOxc7OWw1e3evPbZl98KCgjr1bsLRhoVm9SnV4/zx/bM+3Ae+Em9yafSXPLOu++dO5eBmfPw&#10;Vgwl5p+7o5PNhGBJ1oIx+Tpdj149G9WP++HbL+d9/I2lshI6RLiP79qx4YN5X0RH1R1/G1MR8Uhr&#10;MK96OMrLXJISGb14sAfS6KjZ9WqQ3OLmXp3XrPh+8YLvoHGS3NC2z9+f88OydZ269e7QrqUyOMnx&#10;TdXYGh6lxnXw24Cu4m0aN2mCl1etWJmTXSi2LNPPi75btnwleyizjgItmzc4sHvHilWbqXLieWJG&#10;qFiPnk6PTUjCwTjogae3D8L3FENswGkf4NeYfx6CsI0nwVHgdnh5+6H7GVeuXILCB4BCismSsnfe&#10;fufndTuYs83bW+EYkj16uLsVFueyKgaCMLul6xKyZUC64c6d26VfPvfNNz9H1G7cKDmeShmeHGVN&#10;qNe4b7ebUo/tnvPG+5ayUmYR0ztWLlw0Z96ndeq17t6tE9XAdvvZk8e/+uqrjdt3ilJXY19q+p5J&#10;U3+jy5mw0Xp4x5rYiPD6ye15ErHs/RlXUgf27YKxDBg0/NnZLz0x66m6iTAT6l5560PmFBS7xMVj&#10;B5o1rmN087hnyvQXZj+Low2CAgIS41DM8OX3yhCD9Ll9AkJqb93PpLKleelDbx5kco/iUWm0W1Su&#10;/PlLnE+EGUTq8dmzZz/62GMJiXEghG9+8I28TtvOS4/fj3ZHjZv64vMvnz93HnW+Ofsx3Bk4eOys&#10;x2ennqUBZdvGJbG1QuCfPHnG1NnPPzf9rslIw10rInHZ+j1sRrTxnEOc1UHbCg1oF1NPNkqo3bBl&#10;J80CtWkVEHzqrOfE58e89JvPaYF64zPphiUnM7V903qY8+FDJjz/3PPT75uaGBd5c/ceuPPuuwuk&#10;TOUP38zFrhERWReq9Nmzn3rkoZlxUdEBgZHfLVOnyVbs37bCx8unbuPWTzw9e+OG3RBEJo4a4uUd&#10;ePDEaUlhiVRQFlulecotwzG67r0GPffs8089PRunGcN1ucdN7RDrOuXhZ1Rvzx7bWychLjy69jNP&#10;PvPjjz9aHJbnniVM1m06SKA7J3HvxpVhPAdeN/2hF4rtzOoGXyXm0rRXZpw72aohUp97jRs/fvYL&#10;T854YGqwLxZm6NdL1qKJcjsS0tm+mPMO3h004tYiHHxH4KlkmSpaovq/v40JioRFJe3eu2Ojn7d3&#10;TFx9SX4l2bgcltOpKfdOvcfNXUtt1apl608//aS0wsKEyvBSYUSDbc+ODf37aXbWyIjwjz/6eOod&#10;E3E0yIKfNsnUWAf37GBwC9mylxhfknu+V+dOECZxFq5Kj4VVsHLprwMHDnKRidatW30y/+vSCpVh&#10;maa+Q3t3tGlDHT8uHLCDelKPH+7ciasR1+IffpWlUbpl7fKBA/q76kGK+7XrNqu5d55+yjNmRRbg&#10;kM+eOhUZFlqnQVM1XTs30jninpk4uJg4s/BLYLzuqeffkIesZtfWdX369FX1R9QK/3TeR98v/A7f&#10;X3vtA7UqHJbSBZ9+1rrVTa4+9Ond78cfV4MPZAfsltKi3Pvv5+rFNUMyoQ4d0A/fjzLHNLpER1Tc&#10;hKPR7RNpMFZXp05dfv7ppy2bcFyuT4Pm7QtKgLfwPCt66aUXwHGgwNChQ2G8e/LJx/F97bptBIYz&#10;DWx5cV7TOgm4v2jJclQtDUhD9KeyH9i9Z/y4Sa6GevXqs+SH5eitpDdjgXlysMXQ4aOKyzDn4lwj&#10;cZjX/RMA/B0udXwLpRMo+A4fOu7p5dWmTWsRU5DNB4M1lpYWnzyZCi0KmIu4uJgEunBIGAe4esqy&#10;BFdmRlrqqVNgrcPCayU3TX784Zmvzvly6erVA7q1A496/OjhjEJ9s2bNQv08bZVZx46nZeVbunTp&#10;ANsK3cdhNjSZMtJxbNE5s9kMMRVeH9Csi+sLewDsROD5yZMnr1yBWUeXnJwcHByML2kXL547fwE9&#10;adq0SXhoGPdWvR6nSJ85cwa5ob28vBOTEsPDwzE518cTAuXhm4jmjhw+DB1E27atUSH0Q/v27YuL&#10;g72yDkaYk519JCWlTt16teNiKauB8TC6XUm/fPbsWfBX4eG1mjRpkpeXd+jQ4Tp16+IcKAQxAjBg&#10;eBBGeCktDcQA7vsJ8YkxMVGaDtNugW4ErpCHDh9B8oi42PikOok4iSknJ69Vq5aQNzBMlZ8DnSks&#10;yDt+4iQcbHDWQ1Kdejh9EsfD799/AGJW6zat3N2oYywpKTp46BCOAgwLC0dnzp9HPE9a8+YtAgL8&#10;xYmIbDfYr6NHDufm5bdo2TLAnxqta678nJzUM6dKSyuMbm4YeExUJDlFOaINFWRcuYTZrxUZ1aBB&#10;A9SGvqGH10ejX1/tf+wdyEV0cEXCZ6qnEMuMi6wt5XHIh8xxUFP7REUW7PIspz+0b9e9U6clJiYt&#10;WLS4+ghHDBu479C5xT//2q5ZHZ2jXFzDDVAQwJvMoC/VGQF3UU0I2rEi+a/6hROv5ZgWTft7jQ4Y&#10;oJe3RLyE8GGxuLm5gWOhF7MzA7CqDXswp+c68MPpV02eQi8qqCT/kVpjcocvat9Vc0jtjhzwpqpM&#10;joyeVsZXNkTjPiQ8OsRr8rTWKnsrjg30cWCyJU28qd6KGpEikdJh0YlUA0r1/ojqhGpySYOg1aaQ&#10;WyohpcBXiwVjlIif37uUDFNVhmm8cSwydZfaLDsBQv0Umqjek9+t+T/0IQGC6cdImA8fCTihYIHO&#10;hAyvHejO7VwYAIKSsQKiVWZQAs1Tvv7e+fm5SF2bfvGya3yHjuxbs2Z9YlJ8QlyEnF0JVQLVDVQ7&#10;UKfoBksNfqMSYBtVjQJEeJpL8noyHKgKhE0SaGmmTeC04nCUXkz0a5JOR5anIo1OuxIKkBFy9ucG&#10;mmKFVa4OC73HYoR1gQpW/EX9KEBXeE07QdqN9gQgGvPqInVOfIZ4LY6ZPKCB1mC56ATExWKAtIrV&#10;rqIc2W01FnHy0cQ+9VMSMEkxGpQ5TNUxTpBARqVGhc1IrVX0h6fnSgE1IqU3Ra3orat+YUU02NbE&#10;RNI2iTcmxNAAdAdQzaAVODiwJE9FZg8BIjWkP1pC/6GI7uoWT02VLB0GEwyBNDLg1BBs37yoiEX2&#10;d6hv5BKkFzcluex2c2JSUqcuXXIKC++8444jB49euHBh2/bNEyZMhLvemFtGhgchoh5Volp3YC5T&#10;wzHE1J0pMmA8oexPzCMQMYG4R8sfp82JapwkhfQKD9RfFJCdh+Rf8IadUVwK14NgFIaDO3LzBsp2&#10;54ucPLQlgwMHQv0KY3MlE1LVUuS+hG6QblLlWY2uKwxg7DnlOZJGhXIin7Byxp5Il9GASpkv1jG2&#10;pwai/lbKYcJqdGphc+MgULBxMZWQQlxUR6SXjGIybDkjzqHHAQquEakOcaKUx6PzUsBRi6T6xTKi&#10;DVNorYwCNMUidQToiEhRCrzqdTUdau39TS+ah4Q4CYVDYhmGTSqWBpfV3R2uMjSMCEmGQULObcE0&#10;0B2M4E5Pu3D3nXdv2rZN/LZ5xcTEjhs/4cUXXiDBY1pQ4fppGhQW0AhqyjwWEvfJxabIBlQUCjuZ&#10;OUvAzzlWDIONK9D1F3dctJ8vctvRiKWo0DnNkiGD2EMvMWfSOdcMqdWrsESxpEAzaUrbtdW7Ch2J&#10;K7Le2Tth0wWlqOhUFSp0FGsSdkUyA2KmUco8YRA15kuYFpzRgHyGgvGqdSw5tYBZ2nlf+bhAb4mO&#10;Mb+Ns8Ma36JKSsSu8HIaDKtTdNUBZajDGeIQEtSgbkChJbs5j/aWnAoYgvRf8Vi0wAsfS8i4Furf&#10;FNe1+WLaTiRvYRwf0ZDrXOAu0JEpEjIv8yGzoty5JAsvaAC0xebS4i+//GLXnt043Cy8VuTw4SM7&#10;d+rAmRDbp/KkldRZOP7JBJ6J/qckLSRkappdSHzN1LpmyIlkNcq73lX1aEpuwWBBQaI+UcflC+yc&#10;KFdtrg64XlEY7EJ3dtGJmuRrpWIpwlOB1SPgq6CdAh0Xg1qQLvxzwdOFu66lopBe9bb6l+qQUcNE&#10;lxTzpopdg7subFY9xyULCSRG20xcOKpqdl0cDmefBhO1UtVEO5cTLGUgW9pTRXT+7qgPB2uyqOKM&#10;IY7impSl4EL2W2Dh4hF5U2adGK/dlSNjqsNR8b8gZZh8+lDRn1EACWd32tFxFg39uVzTo76oWb+G&#10;frjWQHX8rj7fLty6BkuqY/Pv0KTqdMuFT9XRoloBYhrWj0J6df8aBKqOSS6Mr85OuIZT/YsL3a8Z&#10;gmthXIujTnZIVaIuV3+qj0g9coHr+kd8kaZWDkRhvKqzmnaLiFF9fm9Yye9A+D/tEZhO5U5FM/41&#10;YxMzsrquMc3iTnUUp7AoxajrcNXFCGlJpEKMF4M0HWEkO706CeEa/cx/Gmiu6w9XbU1Q/Md3+Y87&#10;WGNQrgVUbXb/llP1O+P+fdXVjV6sioVRiK72AfqlO7FBSihI8pl2SLSzLpS/1qqvylbRK6E8f9p0&#10;XY3O3eC9P1tRjdZvMG7FldfYyq4tpXF91W9fN7I/aka9/Eed/g1XoBod+qM6tMI1CI/6UXOQfz/K&#10;9PvL/P8DQk3TT18rxcAAAAAASUVORK5CYIJQSwMECgAAAAAAAAAhAPHMbT4IUAAACFAAABQAAABk&#10;cnMvbWVkaWEvaW1hZ2UyLnBuZ4lQTkcNChoKAAAADUlIRFIAAAFMAAAASggCAAAAXyL6oQAAAAFz&#10;UkdCAK7OHOkAAE/CSURBVHhe7X0HYFX19f99d7z9sidZEAJhhL0EHBVQRFHrqlalrT+1VlurRavW&#10;qrXWbqu1ztYOa60TrWVvZa+QQAgJSQhJyCJ7vD3uff/P+X7fewmaQFD8FzDXZ7jvvju/93u+55zP&#10;+Zzz1QWDQeFMWzRBwF2J+KsTcHcivuMjaTodXw1K9It45t34mdaQg/dzLrWApoNUkDz48b8gyEFB&#10;hRSQYNBTQiJ0ur4fF8edgbKCZwkKuGNNpIeS/PxxAoIkCiLJuUg/46HOpVc4+CyDLdBvC0AKIKii&#10;St1ekyAMEGlZEAJMuhUu4ljOMiFnqlzHhiiVRq4ARNov6CUMYKTVsQUDGT3d4DLYAud8C5DwBtWg&#10;Dv9BHiRYsrBqIQvcxBVDyhBKvW8pPzM1OR4p9OIwQqn0ICqexSdIeDA9HlBwQ8hVwXDOv93BBxxs&#10;Ad4CpMtJwwV1mgp1HtRJJPA6yIaGjyT4meWu71POz2AhJxs9iGcSgzq43/gDbc6eE9a6Bw8T1BnO&#10;QE9jsFMOtsCX0QK8q8N91QleQVCCghRCq8ipxUYfU+KwbSHqn17OTCFnTxTUqTqMUqqiwjoRyRKB&#10;XRLC22CuQ8wHzfUvozsNnvPMawFuhpNYwCv3QZhVhjsDciN9TnY64GhoeGjAPiz2M1PIw7Y6eeYY&#10;pwCmsy38/ukvHomBiZHt/z9XeHNH2v3LW+EPe04+Wk+vPeVn1DSGFYvoulrA61FkJRDwy7LeHwgo&#10;kqLCtzu+0egbh6XIHqS/Z11chvzVoCbKkqYFBOg+oFNGE3nmDG2XIQc+VZSBSp9dPvmZN5gO3tH/&#10;vAWCqqZDP9bp/Jrw/AvPr1m1KjEuJsh81IAWlCVFQxwGwh9BdPpBokj7nVWLiEUSfYGAKMELV3UB&#10;YeyYsYtuvyMtawjkHwYtKXLyaAeF/Kx6r4M320cLELZMUaSAGrh4zpyWltbvf/+uadOmBjRN1TS9&#10;3uj3+kXoNYJpmR3b10KRWUjKWRV+pXHLHwTcRrY5Bc/EZctWeFTtoUcfSYiPJ7EXMNZpsgLgrY/l&#10;jDbXBzv6YAv0boGgRuY2tvg9vou/9rXcUaNkg/LQIw8NHz5chT5n1Amy4nnoNbxwK71H7JmTd9we&#10;Z3wrk/UCGSeHXApqfpDCDpUeeva5Z9PTMn5w7/fj4hM11SdKBEn3+Sh9bz3jn3rwBr+KLcDCSFpQ&#10;hLBrFrPltttui4uNe+655xsaGyEDIngiFEyGMMCo7fkAn+JfsQIh4V+ls+qjo2dm0IIKpQ1cXcwd&#10;M+aeu++uqTj8/ptvdXd2ipJygnFrUMi/itJylj5zUBQCxHjU+VUiQaakpCx+4IHubvtLf3rR0dVF&#10;mk4S4aBjh94fMnPJeCddyHiUZ98HAxduHoCEIILuJqpwWATduImTv/+DHy5ftWb5ilXUHv2ocWbC&#10;nIm01rO0Ew7e9pfbAmBx+gRNATru882fM++ll14ZM2Fs5ZGaB+6/b/b5Mxfd9R23QRcE+ZnCydx4&#10;Z1h6D9oeuj2KPH25d3qazw4zBZQw+CHkj0iSG4xPMWjQBItOWrly9W+eefYXP/351QsvP7u466e5&#10;jQZPd260ANxu8rzhk7udC+cvePnlV0fljcGjFR0sufP7dxrTYpWsWE1FaElEkAyAtKLIkgT6MxbY&#10;uz1tcPYJOcXN8OShyIEPjrkuYFCDpqAImGL7J9vUds+qJUvHj6bW+OwyqMnPjf7/lXgKnoQFKfe6&#10;HVfOv/zFl1/JzRsLaoguqN39yP1/X/uOZfpwrwSNx6iSTK9B1IlscfzSA7x/qXwHdqunjeZAkgo0&#10;gR7Kh3i5oOqDmhIIyqLe5xO8hVV/fOg39950+6CQfyUk4Vx+SAqNEXzmddmhyV945dXcvDyQPI2C&#10;cNuTi1/f+WHqdbO69V6VEhW5/mb7MyHvbZ8Tuv7lUZi+AM+nvxEByBnYnhpxAJCIKWAgA9lNUVUJ&#10;xDdRkVSD851Nj9/208duurfPtz8IvJ3LQnGuPVuv2BdLyGIYGiLnMOCDPsEsuGMkT7QQsAY1q6Da&#10;dGqUTsMnRsInGB36aNGSyracRR+64WhZjRXVGDEYJQlRshYl+i1Bf7TotghBqwzEXe4fXBsU8nNN&#10;EM7x56G8q6BfJIucR7v1zCw3KrKgerxKAPkOAZ3mE8H/pI9PUH3BAD4e9hcfP/sENPb5Ulf4yfH3&#10;C6/4g35v0O8XVL8Q8AYDatAP+k9QL/pENYDouCTqwGolgL3vZVDIz3GhOKceD/61BICd8iqRssQX&#10;RgMTpEAAlqsOUoBFBPFLHxSVoE7RCYouiK+KTqdogqLpsFEvaooYVI77G/naewXrJ/3wU/GjIqeN&#10;bDzp4QPegSWfyHgolpclA4SjkDk0uE4OIMPcKxr6z7wONxXjGWCB18MHBJ6Pzj9fhOo7sGMxOvdm&#10;HJ9TPXPwYU5bC7AINzFaCCxH3JidmAk5lCbVToFOg2JXEUXWhICquDVLp87YJRm6RaUraHQEDd2C&#10;vkswOkR9l4avRnvQYA9iXd+pmhw6fZdq7KaN9BUrXZqpK2hg6ya2jg82mu2CsVPDigEbHYIBG7Gz&#10;QzDasa7RXwedAR/aTsd+4U+3gDvHIxhw3W4VV9R36vQdOpNDMbaqti4NNWP8hET0vTB0nUs4qynD&#10;y0fhQ1UawuhgiD0wEHmNwIm8/cN5YjS80vfQTXCaIQ3DoZfE74+igHyXsyuMedo68eCJTtgCrKdS&#10;13C7PAsWXPrSKy/kjZnAj/ju0w+8lv+OedEsj+gPBgNBRdL7xNlp43N0yX6d5Jc0CWMCkjGJ+o1k&#10;bATKwSjRqWoASWyqqpERoIX57GCNwj5QVb2s+P3gkOokCYYCaDhkNFCoGrwU8O5E1CMDiE9MWzDw&#10;KC4fjlPT16CA8F0Q5zwdMXlGticUAoqbPy8qwyB+APqewS+YA9KSP7zy0G3333PVbX22XziExmuq&#10;USvSAMlqyrC0dP4hce8FepzoTbC0dp4IxCQ8PID05uP0hDBCQk77ozGY+TEo5IOi3k8L8F6FXgIh&#10;v2zB/BdfeWHcmPFcQd359AN/zX/XvGimW/RLMmTSZ/Pqn7ry7vmWSZBqxJjMtJ9XpJQtmVcD5Ymn&#10;zBLgecuQGQlOr4oSBjDsySEABUXVC3qP4MGWiKnJufB8vMF59JTdTVoKQwNRVsilgPSBlcNi2/0T&#10;0Qb+npkQhSo1Un1TuhCNWGAEKEIwOmi4bdEt3/nGrddfdcMJhTzCfEV4nQlnj4RzIQ+VTD2xNsdD&#10;Rex/GjVYQcbwKEFKO6SuIzlCbFwKuwrs7vlQPajJB94Dvjp7DkTIXSggRCpOl+CU/nDV/VfYJhlI&#10;sFVfV3vQ54UCVvRmky1akqgYKMxY6t2IpQtBp8Plcjnj4uOIP8NUdgCUE6admQRAAKh0CcQY6zxF&#10;XfX7HXY7OGg2qxVHsf5LPRcJYaT2sQ+zTE9LMgysDzJ02QVYgQjOC8JVg3DQv33tjTcvunX+NVf2&#10;2Rl6fPKQ1qVySxoF2/GBGQJqAQY+lq5KZ0NlyBN9WB4MGMb44H5Chn/vFS7SNJIy54DLN6MehjL5&#10;T1ebfHV6/uCT9m4BKE4ZRqGoiUZNNgUki6AYAVM5A2+9/vZ99/34kZ888djPfrFx/SaQ4FEhVNRg&#10;UiM3leLP69dsfOInP+tq68ZX1ClBToiMFPUgdoDQ4yuALwmCReuqSNsFydHl/v2v/rB6+VoRJwnS&#10;SfATao5KqOOgYRSR8ZXo5l/4w04i44oiXQXnpKvjL5MgGlYCip5Bjn0vEYwypFJDezHPA+MYEAxW&#10;ioLI8SSUJ/yEPPCwMubSiwZnAswkn8wYZm70iHrogsxCCAEpvRz5wR482AKn2AJQwpKkBlUGxZHn&#10;ir7m9wXWrFn/z7eXtNsdy1atfeyJxxuOHUNnbG1rLdxX2NrcimvsLch//Y3Xke6iaVpdbW3xgeLO&#10;jnYc3NzUfKDoQE11dfWR6ra29qL9RR3tbRXlFdD8cNSdbpc/4Ks9iv0PwIHv7OrcvXu3w2EnMzbs&#10;AofzY3iWzOf9cOuXKUHoXJIoDqYx3JGNJycTcl4zh0GW2BXyzEY3ls2Dv176kHlw0g9SCPg+AWQJ&#10;sRVeaZXnybH/uWIPW+lALnoZ52y9x3o/xdc7uPtgC6ADUV8j/aZA3cL3ZH43qWRZL0u/+c3v5l12&#10;2e7dOwv27926bcsP7vvBE08+/uOHHywuKZb0II9BOwZXrV65+MHFjz/+6OOPPVp9pHL7ti1Y/8nD&#10;P/7wg/d379z+w3t/8Munn/rB9+9+45//0IL+ts7WLkdXa1fL408+vnTFUsAEf//n31xeFznoNAUI&#10;j0190Q+ZvYTtcTCBPviK2CDsama5C16fk01I0L8mDxnQXJXCWifwkU5F5bKY5MOn4ftAhk/wiYg0&#10;iTeVUqad8ReGBI71onYFbo22A/Bn4gyPAJdhhap4KmBYxgflfFBcT7UFQmYgA4mpzCGcZz+IMQwH&#10;Ap2dCk4EheHZ2cPS07GltKLk5VdfKSkvufXbt+7M3/WbZ34dBBYuaR32jp889hPMX/CNm254b8l7&#10;7y15v7q2aumy5TFx0XMvubi+sXbL1q0Gk76p5djfXv9rc3vLuo/XFZceyBmREx0fvfhHP/rza3+Z&#10;MmNKdFwUpAcMFuB2JOdf+IOThPxbriJJUCCm5HKgshsJKcu7O5GQk3QD7KcRAidTIZY+VfCJglsU&#10;jnnU4mOdWw/V7Cyv3VxWu7m87oSfo5vKqj8pr8Jnc1nVJqyUHcFnS8WRLYePVNldLYLQBWiUpkoQ&#10;MYJQQT5mcPTc4IlxvVN974P7f4VaINx1SGcwOAnWJBxkbloyC9Kvqh9v2Lhvb6HJZBo6NLu9vT02&#10;Ju78Cy6IiY5pbWnzelDVGEQ52OctI4aPnDN3HqpKwRpX9HrFoFx7/Q0TJ071wwUQhGuvv378xImt&#10;bR1Y1+sNKrLBTGar1VbXWN/W1op1vWxEVUlIlUjI1Oe30Hub9oQzcLcXAk2npRLGVCqD2cUSmQ39&#10;Cg/tgRYA4x0peTRrgcwYRZJwWFU/PFjyiw/f//2WdW8U73u7cN87+w++W3jiT+l7+8reKyxnn4p3&#10;91V8UHT4w/2VH+yveHtv6bNLNzzz0brCFrsdzU/tjhbAncHl7w2lwzDp37f4CnXZwUf9nC0A2JiQ&#10;Y8wpRB4hGYoQcm9QNUfbzDbro088tnPvnltuXnT53AUIODnbnbffervm1n743R/GWeJizLHxtrgf&#10;fX/xhlUbv3njohHDR10y9zKTwZYQn2w1R+N8ZpMVwhxljbVZYmKj4xWdPsYUkxqbUrircMu6Lb/9&#10;xW+/cfVN/3n7Py2NrQbJANIpHGXye0/PJxxyCtv+wPloVgVG/dMBFCfAq++Fx8mhU2Hl0zjhZLhY&#10;hy/wZv6e8iO1Q0cMV9Iy9Dq9UTIQpniSlqf8PpyH9qJgOwXMVQ3sWp3H5dA8juaGxo7qmq+fP3NW&#10;bqZFEEyU5ctCEhQaCEceuVrvL//9c776wcPOhRYYSAjNLfmYkIuJDv1z1zy4wDbFIMh+fyB/x7a6&#10;o1WiTolLTBmdOzoja0h7c8eBA8VNTU3p6WmTJk2qOlJ9sOTgwoVX+Hy+Xbv3dNi7hucMHztmTM3R&#10;o0VFBy688IKkxPjDlUd27Nh11VVXlZSWtLW2XThr1rYt29LS0mJjY4uLi2fMmN7a2lJZWXXBBedH&#10;Rds4vMQ5Zl98iYgeM9XZ+SKCohNuvOnWm2++6eqrFvZ5IRJyqHCImkwkGNEtA04Xlu3Yv7rs0OzZ&#10;56OSVkl9h93h9gY0P9W0PrGYc8ca+5CLQEFDOA1BFV6+1WhMsBmzM9PKCw90VdffeNlF45PjwE+Q&#10;wUAkicY4wCwKfnp6iNPRMF+8aQfPcCa1wECE3CXBEg2CpJ5s1//x2h8vtE3Rw5ilaqfw0FEbCtCa&#10;LMgiskZQ3hhKFt4pTb4F01IFNzaAOhNkC4M3A0a4DJYstlNJFlkmteMPkG8pIQhO4DmFsNQAxdJx&#10;IPq6nqbqE7xeFIEXZaqRzizofvXrKbRsRDJ6i1+olhUDFq+/+ZZbvvnNa67sW8jD5jpEHX45HlsQ&#10;ajrsuyrK8yZMcFiUN3bmbzp0qLDhWHFra8WxtsMn+XRUNHSUN3SWN7SXY6Wxvay+varJgY0l1Y2f&#10;5Jdt2FWSPX6yEhO3taAYnjmD31VM6kQoAqPZ0QhB0j0o4afQAwZ3Pa4FmHUMMgpVdiSXlTpWwBdw&#10;OF3gugKngn8eQG4HzffLuG4wJoNql70bwWK9AbE3eO6Q2KBREQFfQ4j1ks4AH9bt6m5vD3gcAbfT&#10;73Y4uzqQD4ZTKwq8Tk1vFA0G2Llkt+oNIspCE9GGouQ0Ly+UXOjv514BK5/FzPCXRaHphKyuNAe4&#10;8ZOfkXb7XkIOMJqDaDTMDthfU+u2GFMzUjcVHUIVTI/F4jAYXIrskw1+2ehTTH7ZpIogGph8sglf&#10;fQo26gMy8ntAspP1omSQZKOogGkk6fReIJWKzaOzqEZbVZP9UGXtiLzc6tb2Zg/lAaM9yG8KL3zt&#10;ZE7B8U/C9qY/X0FI/tRa6isyGjB7lrE8KBLMPL+Ojo4PliyprqlyeT12j8fpcXe0t7uc3Z1d7Z1d&#10;rQ5H17q1K5tbm7ucXd1dnU6nw+7Ef92drS1uR3dnWyuSU2urq3du27pt8+Y1K1ccOli8ctmyluYm&#10;VfU3tTTY7R1Op72jq7WjE8iySv2ZYGxyx1n8jhPPea33z7nCZhLqOZYJeeiEvO+zr/0KufTkk08y&#10;+xhUGuhT1SVI60or7XpzTLQ1v7QmKJslZOepSN4D74dME01H5B49kD3i/cvE0SfqkF/wOVMUcUJS&#10;zPnjcy6aMHzGsIxMiynosTv9qldTNPjzFOmTDT41NyXxcHNLks06LtZKrEFeVBrXZyo8HEY7mTJn&#10;Fn3ErCfKH48Asshkr2D7Sc4T8g/6HFrYoafRc/iUSPbc2XFG2EBEkbtNPc8fTuKjmw05bJGz07Yw&#10;VkPnPj5xYCBXO7P2IcEN+ANv/vvNyxdenpyYzO5Ot2zzuoKGYmVCBk/GwkOa/dLlo2aOMqTAPG1t&#10;a/vPfz7o6G5vaW6trDhSerAkf9fu7o7OPYWFe/Lz66pr8vfsdbq9JWXlq5auam1urz/Wsn///uLi&#10;A59s2lRefnjU6NEWi7Xb6dp/oDhlSNq+ogMZQ4fqDUa/z/f8c8+3tLQcqTzSUN+46ZNPJk+aLMlI&#10;a2XMWkY9oY4JuSf+KDQ6I7pysjfXZ+yNYSNGBf4g9J1otiS5OIo8Xoq5c5yLxctxhtDOBN2zHXRL&#10;liwZP258bu6oPt9VWJOzyL2sk3wIG2AyGpOtyw2CPVx1iqnRucky4NQ3Ihqgwk5A5wuIXk3045kM&#10;Lv/YpISrL5g2dcLILmdnYWlZ8ZEqk9F4ycxJ86flJZuBcTo1E1IHgk6PM4gIot7Q4XLxp6J30gv9&#10;P5lwH/cUobbiMTjmuES2nFk988u8mwgKM3CO9LloAYSMudCAxuJWrEFoO9LIhmQMGT9+vMvh9Lo9&#10;Hrc7O3u4Iso5OSOSklPTUoeMzMkF1w15L8OGDR89ekxnZ5fT5RqWPTx31Jg8HOX2VNXUtLV3TJ0+&#10;A1bzsOycbofTYEIHN48aNeqiCy+C1CEsh+AZpFKCsc5cUOaFQoAg2aJOkinLDXYr6TFY+Cy0xFbQ&#10;cSkNDsAARJ32JYFnwTOqzApxJlScTSuBM7A5AAk7YL4+CwyGqGWRlT66Wq94FRMUuCv+gF8xGLwB&#10;PwJrQfBWkLsn+vyi6kPCHUIT4O3rVJ+s+sGWFV2YoUl0u8fGJFw5fWq33fn+5t1rDxzeXNOyqrLu&#10;nZ37120rTjUJl07MjtK7nQFHQFK9AY+MjB4ZoxFl9vHP515Cx/LydkznsqQf/v0Ul0/dyuc4w4Av&#10;+Omn/tzX+rwHft7jBvyEZ9SOQQHo9/XXXZ+UlHzppfMBpA8fnpOUlHTerFl5eePOmzEdM7Fce921&#10;l15yydy5cy+77LKRubkzZkwDnD5u3LjZs2fjLw7Hkp6RlpkJFT70wgsumJA3PjU5OTo6av78+UDX&#10;L7r44ujo6Li4OEVRWO42+flMhVFGKtNiQVkmzxRLpAg6Yd5MvfF9mP4nIBxfI+vYP/Irhioi9dCE&#10;UPreTu5JGzss5Mxs4BYgDAAMJwivY+BhwS18xf3BSmDwAZQ5gRfM6VAls0/NNsuXTh9TWXds2Z7C&#10;Gq/XGYxyqdFO2WrXi6XdTUvzCxKjDDOHpkT5fQoI9gAsWe4ubp3GuVA6+0nvc6A7sGc4TVGLgV7z&#10;1PbrW8BOZbRj2qBnIOOPzP2V3icPYRSfud4XH1tP7YH/F3uHxYeujZwwKFnMxGA2mxMTE3NycqZM&#10;mZKbO1JW5PiYmLQhaVDmsbFxIMNlZqQnJydZrebhw7NHjBgBoU1ISID0QqggyWNGj4ZgJyUlmCym&#10;jMx0bJQlOSk52WgyxeI8aWnz5l3C5RALoD4SaFWz2+0q8ctIzrnooudjS3d3N28YnoXe1tbm9Xr5&#10;Ojjw+JWLN09lZ6nvpMjxlU4LjX4qS0jIe+w3ug0ZBaRAvcVVNFSWEVj1HE0GD5glqRA9EEk2smYw&#10;euVkTbpi1rQup/2T4tJOg9UtGQOiUdSZEKnwQuEbxGaHo7ho38SMrGTJjFw/P6peMeucmSSMLUvu&#10;yqnccqhtSHVHjuNUv54l7Jme+nnPiiP6bC9ONhhcQpITGfCgrdxu94HiAyUlJZWVh/1IONXU2rra&#10;PXv2dHV1BXz+luYWj8eDgLmk08GUh7x1dnTiL+Tz6NGjx9gC6M7lxH+usoqywsKCiooKwHBHj9Yg&#10;PRUCiWNrao7GxcXT9KOi2NDQgBRUqGNI5kcffVRXVwcBbmxsxAkhwPiKy61Zswa/4irYGV/z8/Md&#10;bMGpOjs7S0tLEa7HnljHgvvHrWL/+vp6rswjBSoG8r458MbahQmNXQ3uqKz3m2xmRT5c3xKQTYJO&#10;jyA6kf1BPgfAhjR6v6zqTJIvmBbUXT5lkmjQ/Wfvnkb8FtTrdcYAPHcQEgJuTfMOj4pZNPt8sPwz&#10;R4xqbgk0uDrNem1cWsrRlo50q2VqSjyEnGwTDhAyxIz1U66E+u2yPb9Fdokotl4abiBWex+W8/Gb&#10;TqPcnFxbD/hioR15CjDHkEMvkbVeL6IB2x5R3gO+wED6zv9mn/6At7UFDQcBvAU48KYTLD5pQe6s&#10;0YZU2KRgsL799pt2e7caCDY1tTY0NpSVHdq3b7/H5wFsVrC34EhlZX1jA4TnQFFRddWRXbt2s1zz&#10;4Pr16yFjBw8ehOxBGhvq63ft2FkJTsyRI59s/DgxKaGp6VhhYeGxY80lJaWzZs3isrd161YYDiDH&#10;lZaUvPbaa6mpqc3NzWVlZbW1tQaDYfv27YT2f/BBbm4uhHnHjh0wMZC7FhUVBbQPwwcOxD4QaVwX&#10;Uo2jjEYj9sStYiyAYs/IyIgIOV8B8Aa3Aifs851EgDfSqUy+4OODcsrpvlRQSwOojm2S5pNQK4/Z&#10;66iGoXpjBc8FecPNcfrVhfsbvXA+jFQYFskxqL7hd6RIgWST3qpTzYLHo5ma21xpNpE8fj5xbKiW&#10;BGEJfUDLPHsuFFoLQ2lhcC6EM7GMf7Ybs15Do1SIXBT66fgn7u0LRX6JnIRbWZF9TrUDD+TAnhvu&#10;6+wDvDof/3qZayHMseeUEfg80j69LjfAq5zq45/h+wMSGzt2rN5gOHDgwKFDhyBj0Jkmi3nH9h0b&#10;1m+AOl2/YUN9Xd261WvffeedqqqqV195GU8EW93pdEKjQudD/GAF7N69Cx+j0ZCUmMicWnHlylUY&#10;ESB+3ITmf/EVgoqVDRs2wPnHFT/55BNcce/evR9//HFNTc3atWuh1XFaWAr4CRsxUuzatQvyjJ0r&#10;Kysh6nwfDAEYaDBG4Nf33nsPYl9UVDSQztb7jfQmivNBH/AgJDkAva0LuoL+biHgELXuQNDu1blA&#10;+TEiSBWwJ+rtcyemDx8Ws7q4qNTh0wJmgzcoBTwawmr+gM2jXjAy64rpEzs6WrcdqkQVOtXjS1Bg&#10;vEPHAHhk9S0Y2AAf47P9g/oxc2g435YvGNhUrCOYHwkHsswWYiBwn4cJPBYOQlJDsK/8WP4Tfwd8&#10;hUMgkRX+hvieJ+2ykX0iJ/nUCNKn1xS5gdAj9fKs+HlOet3QDlzQiZeN4RckLOJk8Rtn9CxYXKF6&#10;nCyp+bhn5GeI3MlAr3gW7HciIwXNk5yUnJSYhPlPAYqbDMaYmNjhOTnQsUDUQF/NyMwYkppqNZvT&#10;MzLQptOmTsnOzubDAdQspkYGVjdyJLz0WHxSU1PQeXNzR0iSEh0dmwiFnpDApRpij0EBnj8YbyhB&#10;BT2fmZkJex7m+ujRo+Pj47nFjh2wjqtDRWN/vgI9nJeXB9UN5YwdhgwZwv15APiQbUAAgAlwbFZW&#10;1qm+DTLX0WHA9+MGnzugFhyulvSmNJMRjIF4kzFVkVMlKUFQEw1asmyIDeqSjML49MSxo3JX7d5f&#10;Vteu6IwoaH9eTpqsettd7ijVbxE0W1K8Wy80tTbOmTEF1HebSXF6ug+1tpsVcWx6SlVzW0aUdWpy&#10;HMtj5yHyEOOdLEtsYhgDcQpIURPYiOaD0uewI5cHRj+k8D7mpqbqPAyWxE+0B8UYOf2wB7Hgv3Jh&#10;/hSeyW0ejoswDKsXgtWX3xA5Lb8xfkt86bm9z9DvCc8Iy1jvo0KACgufnNSeDu9AoswJmKxvUayF&#10;3z6NhJSgRLfGxgEaQPjzYReETgAXcWuAhVjPuqU/c31Nv+Y6OoIEP7nO7rB/59u3WS02NM3YcWOS&#10;U5KHZQ3NGZ4DwU5PTx85PCd76LBJUydBgKfPmI74Gd4mJBDw27hxednZQzEKwAjPg0kwZgxMa6D0&#10;Zotl7Ng8FGycPHkyhBmijtYMBPzx8XEWixme9vDsYVdf/XUcNWzYMAgnXWXkSKCAEyZMwGkA6S1b&#10;tgwG/J133hkTE4OBBKIO8Z42bRp2xg6wKaD/b731Vkg7LnfBBReg22A33FLktQ3EXOfcdco8A2kG&#10;5Z1avIGX1myRYhPmTRh1zO0DlzfoCxghYNCPwOAAYlC4T/A77X6L6W/rd2UmjrBIclNLxTcvm13R&#10;2Lp8b+nciXkQpq2HayS9N1YOZFljvG0OTLNaWl+/paIiQS9fN2vaxgPls9NTvjcuh/LxBBUxeqot&#10;FfHJEYBgPZ76JXVlqrnFt3A54XYo58fTVyITUDleP0iIwAsZ2Q89mhsJXOowIiKGEVGwEVHE8ST8&#10;TFZosJBQDIgdFWnFfsABDn5EzsMvwceRSAjk0wJEYVDSonyIoWfgoxUTQbJHyIw6ueCRPIdKaBGR&#10;QZAMPOeKVQEgUBQBSrxP0KopSMLGDd5o7PG5R4MxFA1+0iHlzBoCTspdNy2a6ZFQr4SaOdFheOHq&#10;B6+xTVLAZEe7UL5j0OPyyZIBqaMU4oGtShzWgN5kdLndSE5F4JvmYPIhzTooKyZ0eShkvBcUhHO7&#10;XXpQWNn7xQLGC7M0mU3KXih2453B7/cZDHpuTRIYzpQOvmK8gDaGuOIrxgi0LBx72N7JyckzZ86E&#10;iuZWLe8e+Arhh5UOV/yiiy6CH44FWyLdJqKG+MpNN9108803I3OmzxfWA7xB0qAPgdxvr6r1Wqyi&#10;QdlTVX6oo6Xe3lHb3XGkrbO2xeloax+WFuv1O7ft2zs0e+ixtubpw9OyM2N2IFXH7aruaHO67RNy&#10;hhv0xgMlVReMzB6Xk11w6Ijidk0YP3JTVXWHx2/WgmOz0qDJM3trcrq1Hk1OrEQgAYEAnCW0PtoF&#10;1g7+AmP0+gKQVerj4A+gRQJ+pAJwm97lcSsKUgR0iF2QtKDFsdHl4m3HYxt0mbB6R+uwOrt0Xeg3&#10;/MoimSGpO6779yUL2BNDNTBPvDyMzTgbLhHRzxExPr7RCY3gQwgujXvjV4Q5h6RlREtolBmAMsc9&#10;Ei0bqBvSe0TR5fI4nW4QhKGvyOzBbxrKCUB9SW0trQ64lU6nP6CajZjrlkZpEncq+wNtf/IB5cyS&#10;ctZ2eBt9Md6OB94EAG/y5aMiwBvwaoBnxzo7utCJwDeva6hv7+qsqTxSVVXt8HjbWlvtHR0tjQ1e&#10;NXCorMRtd0CMyysq0PHgIYPoimOB3qEH4q0dPVpdV1eLW6murkECeWt7W3dXF1A5vM2KijL8CtOp&#10;s6ODm+4NDY1wwiG0gOhh+e/cuROvA+eBhGMjlD9ib/DMsQVfIdXoUag0Ba8eX6HG4U1ACrAD9kcn&#10;BwqIbobBItLBBqLJWRQ+VHuN9T+i1Us+SV/ncOcfrimqbSqobdpaWVtYXV9edVQ2GZu8/pX7i8q7&#10;XAeqGy4aM7a+7HBhwUGjJNU3d7mcngsnjq6prCwrKh1mNcGLd9oDbp9//NTJlU0dja0dOskgK8ZI&#10;5Ctku362H0ESJBnuE0am+fMXfO3iOTBRLgWPYf78hx9+GCIBYcIQS3a+jHlx/Pi6cd26G667rrml&#10;maL8KHHHAPu6+nqMgmigHjOejalcqwPk+NmTT3Z1duL5n33uubfeeotRlEKzYZ64c2M3SOm9P7wX&#10;SYVPPfUUukJBQQFeCbw4wLARv+BTJ2GucsgpwJi1YMECIDFYbvrmTagNBm1DFIIBSBUnNFDdH0oO&#10;Vt7+95uw3158+c+0GfYYJV3IDrvjvX+/tfDyy8HuwDL/0vnl5eUh1CJsOwzgUmfrLtxziSx+vxc6&#10;ExGpqurq1ta2lpbWgweLa2vrKsrLYRKjh5SVlx0+fLjsUFlZxaGjNTUQxe7uTvy0bds2vFPAdVVH&#10;juDN4iQIm2FPfD3W2Njd3YUjgKUDJ8OCUQCNDBwOKBpkHhLOdDUB5oje8RAaOgm+AnIjrL6hAagb&#10;hB83hh1wcvzEUTdA8chdBdqHi7a2tuIr1nEbUKZcwjkONcAljK5HJkohj1SvCXooOUEXrYmxXtWm&#10;CbE6VZ6ckzZ0RObmoqrqdqlVjCmuao/SYpISkxsbai8YOXzeqAlJmmFaRgaYewk2840Xn9fQ1La1&#10;4MDI7HRDbFT+wSpZMPoxCRUV3TrZgq6uBTKzsnbs3A3h+eC996ZOnbpp89bCgoLX/vJqPHNI6B3C&#10;4ITRKSOMT2Y9ZDseThE2s/dLep75orw5+FW5C81HwWPHGvfm7wWQgo1FhYUGA+bGRA4iVcA86R3i&#10;ELyb5mMt27Ztf+655zBwvPXW203NzatXr6qsPPKpHhZ5WhEDE+MCkY+A+pu4FivZC7SMTH0anU6i&#10;WiPQHLM4yAsXgr41q9dedOHctWs2tHc7WRiUbPlnfve7p3716/fefx8NiOU73/72lV+/pmDffsoz&#10;FGEynKVq/GQ9p+d3BkKEv8JDnjxl8qhRudAWw4YNNVvMgLXgJ4/LGwcHO3vYMHQ2eOZwlTPSM8B4&#10;GzEix2K1ggYLu1pVfVlZmcDhAIzhqMTEhJEjRo4fm4f1ESNGjsodPSx72JD0NGBmwNJGjR41fvy4&#10;LDjomZlx8fFmswWIHX4CsIdLwwmHaw1/G5fG2UCeA5YG1A2OOtx14PDw3oEC4iv+Yh0XxQIvHWdA&#10;hAynHZqRAb+dQCWa3bT3EgF8+mgi8oTZwrBolsniJ20ArotoDOrcflWT9SbVPWFY6uixw/aUVFQ2&#10;d7l1ZkyL3Op07ig/OGt6XpajFb6OaI7udHg37io+1tYZZ7NWdbY63Z5h6Sl5Q4fuKqmqcTq8ElLU&#10;0K3DTPywQg+5jJ++Y+5Qw8AU/c52FMzq8HhihSgIBMxiu73rD7//XWNTi0kxf/uO706aOEYOuqL0&#10;yq9/8/yx2vKEhOQHH3kk1mrm3r6EWaIEoaOt+dHHfxXUvOmpQx772RPNLU3PP/vsoUPlDz36ZG7O&#10;0P17djc2NaVkZX1t5nkITP7+98+43Z5p08+/4/ZF6Cm7tm/FMAxI8pONG3NzRnz//sWd3W0P/fiB&#10;gwdKH3jwoe/eeXv5gbKHHnoYXKj77//RK6/9Q1LkaeNH/evv79vi49duXHXDN26YN3feK6/+ZV/h&#10;XowvN1x3zZx5lxJFOYDZ+RCi1AyACZHeKAhHq48+84c/eH2eC86ffeuib5FdrQv+5KdPtrc2GRXl&#10;u/feNzZ3RChoAKcalf8FubSorPxw9cuvvfjg4if27SmeN28GjNmKykMfrlz317/+M3PYUHq1mnrP&#10;PXeVVJaXHiqfPnkSvBvkTIdzeE46oA1crv63e0akmnV3lrTMno3qkhiN1oz0TJPZ4Hb5TAYrWNUx&#10;CbFGo0mXlobQhCfgGy5n4dU4urrMUVaMuBh/4dgkJCbDWu7q7IDkwyDHMmXqdKejG/oAbDkARxgu&#10;o6JiAchF2Wywt21RNpPBEGW1DRmSirJQkCcMFsw0FL1eD8xsrAHkh9ziBiku4vePHjUKCt8Mf89o&#10;xJs1oyS8zaamq0D1ob8sFguF6xIS/ap/9JhcqglNeS/o05I/qFIeDC/Rik7Ea7j2s3xadSBAhskZ&#10;0ESYxA1TQerBcwv4s2It543LKT1aV3y0zg2eHeaRwzRrilzYVrevunLC+AlOR2Dv/n1uWLvRMVm5&#10;I2vbOtbuLkhMip8yfkT54aby2kaPInnwjMhkI6Y9w3nZDfXRxUhFUTIw7cVAIlHDiTE9pYh4PWkp&#10;v+/pJx9Xfa558y6NiYr58cM/b7e7rGZh67btJaXVEKfW5qafPvwIXgESBfDgmDCno/nYXXfcKZlN&#10;ICfv2bXnF79/AUlFkyfkRVljpk6bhjDBkOio0ePGpaem1pSVfO+O78bHJ86bN++tt5a8/sZ/cAO7&#10;tm17cPHilrb2efPmLv/ow+eef8lsMk+fNm1ITOr5s86Pttn+9spfSsvKWXJR4KVX/7Zt+y6d6vnV&#10;E0+//a8lOE9mZtZf/vzX/Pz9WJ84duQvn/xZ0cHDIAUbZT0kFaa1rJPNJkP5oYPf/b/bU9Mysdvf&#10;XnvtzX+/D0X9xEMPHD5ciS1ZmemPPPpkS6c9xDkkbY2Xanx3yUdpmcNmzZiZMzxr9fIVrFHVj9ev&#10;jk3JGDNpPPq36qf8Imx9/PHH5186D7cok6EUyen530rmabx6yMphvYs7oSGbDF0JZZU3bNhYWnoI&#10;Pi2s6+07d5TAGi7an783v+jgAUTIt2/f2tLSvHX79sMVlUg03QorvQyG9y6GusnlZRXgwHyw5IOt&#10;n2zevGlLd7dj9+78Q+XlH2/YtGrFysK9+4BxNtQ3bPlkE17W+nUbVq9eg9NvQlbaJx9j4N62deua&#10;VWtQxRllnov27d+xbfuO7dvbW9vwddfOXaDWHD1au37d+oPFxYV7C9etWVtaUgo63dYtW1AHGvts&#10;3LBxx45tDD9hNetYnVXKE+NFULlos1S3Ewo5Q6h5GUiIFyJXcMw9is4p63xBFRyW88YMd3a6Ckrr&#10;upAcTiUyPDrN69PpHHrbrtK6qprmyWNHJycYZZ19SJQhNcEm+31DTLYZM0YV1TXurK10YsapoEQ9&#10;OgSHn8weDmcShQcBwFGwZIFrUXT9wP7Cvfn7Hn3sqRtuuP6uu252O9v37ysP6owx1pjHfvbgDTfc&#10;8Jtf/rR4z5b8goOYLAPPjhH0ow//29HR/uwzv8Gvzzzz3L/+9a/qIzVzLp4L5tCVCxecN3tmembu&#10;7Au/ljM068O3/2mzxv7k8cew588f+/GLzz9f39xpMtsAgd5+xx033HDjrbfeguREFMy5bP5lQzMz&#10;r7pyYRZyas0W4gGzEchoMBtNZshnXELMzbfehPMkxcWtXbnyzu/djvVv/d93ExJiPt60FbVwMJDT&#10;JBwawhcAetW333ozdciQnzzyAF36iSee/9OLVRUV2zdtunXRImxZ/NAjLzz/B6PZTKY+DX3wivSd&#10;LdVbPt5wx1334N1d+/UFGzeu9PhoqDlSfhhR4Si8EGpxP1zBtvZOBIejo2OIRMDgxnDw4TSK2Zl1&#10;qhDCyQQAIWuI6+HKw/CYQFtDFhoc4H2FhRzNgplWXl4Bxxg12AGwbd6yGW5wfX0dfHUcjcA1Npqg&#10;ZE2m0tISmHhoT7jrNUdr4LJh1MCe+/btA1qGHgp9DiMJTjWoaQCPgBxhN3jgbe1tuAouUV1TDbcc&#10;PjYqPQI5B7oGTW40GHBFYs66XfuLinASgHM4HHgNELiiA0XVNTUsEMpiUSF5pmgJK6LOzBUC9vtt&#10;/4i5HtoDYTIEHDyC6sZsEAYFt5Adn5AcE7Vx866OgKQZUPYCCSpeSksl10506uRdlbWYU+78mdPj&#10;S4sbDleD35tms86aNvFoc/fOw2XdkgCmEeadgH72U/cciH3Iwlah2BVVxKCABOPGYebpCVMn/uXv&#10;f0Pq708ferSuoaq2oYVqc3jUMXnj4pNTUB8+NjF+Ul7u9l17hlw1H2MD4pZbNm8ZOiwHLr3Or7md&#10;ruio6KrqqpS4KEgAZsZRdOaAICO4gsmrMbSn50zDgArRk5QgagEAn4MlNG78RIsezr8KMVMDYD8D&#10;a/M6HE6cHDY3sXFhv9EYiakzwOsjDWowm3JGjkCzxsREv/rqC5WNTY8+8dTS99/qaG6ateBmGHEo&#10;OSIjSgBU3GC0t2NcL8oaNiY/fy+LgwkI6tqdziuvvf6279x2zz3fu+6aq9KGZdv0iBGw2tvQ/oKx&#10;uKCgqfGY2+NDlwqqvs7WY8tXrL/+mkswZIOdSPej0x0uL1v8wIO1jU3trZ3zr7ry5ZdfQHCCOsyA&#10;ML4zS24HcjcMq2ABw16dHm7tnDlz3F5nXEzcnDlzYbePsMOQ1hDUQKlWiDp2yMjM/OY3bzaajJQf&#10;SRlaqAznh8EMDxzDMSQcTjU8HUh7VHTU9OnTEdASdbIP+Zki1WwFJR6ZLSgml5Y+BJMrwHO22azA&#10;d71eFRoCRji2QLAhUDgnkmRg4eOWoIGwHXWmrr76amSw6Q16/JSYlMiJq4iMAFrPG5c3dFgWZoah&#10;tE0RRSnJAcCsLCTzEc+cQJZ+JYsJOf+VcVLI6qcDArD2UTPaJIhpFj2ScBtAztdDqUs0hTvN/YKi&#10;yqjQpvPqxDpRtR894vK5pmSPajE31B+pHTtuLFjCG/cXOCRUjJNRtF6HySEpzo07GUjYhr8pCp+z&#10;e6NYNkOOqdsea6y76Rs3gmg0edLEjz585cZv3Y+xUAmKKKSJwYTXn0a6mwepsvA1qEOj3I+GYbvh&#10;Zz+nYnZBbWxuDtAXe3sz5fES0wYgPcgziHOKeqNl46YNBw9XIPqGQl3zL780LTVpPw1NoRZEiX57&#10;t93j8uBRZAOaKiBhQh5ocJyLBSkMGL0BfkJQAW0wfMzj6H5k8eIDNXWjc3MLC3fff8+deNlUvAei&#10;hnAf5vegqbMotrd5y6aSQ4fw4nDUgvkXw8e77+FHE4aNevfN19evXCrHpLz1+muZaUMQAqdJAARh&#10;5fI1UMpvvfEPVQDzSIuKsaxeve7aq+eBR1Hw3hqHFzxEOTdv3Io169Amf3n+pa0HiryMF4BJrqmq&#10;Pq/Zfc4vmoBEMbPFqGoQSNlmifL6vRAkxEcA2+K9jhiZOyQtHREKIF8s0O2HvPEIK/7CTMP7CGiq&#10;1WbD/sSPEHUAz9i7JcliexLFEG+eRWcAHFGgN8yb0CUkJpD7zALpPPISlxiP4wwmRKUoDo+Nw4Zn&#10;cxIH4DpsjIqOJgce1NpEItjExkaDRNHpR74YiR66MaWFMuYTdHk0alqhY/f/MkO/sAmdGXTB3F6a&#10;J0oL6gM6g09LMujsrrY2DYXt2M4YACmJHDRKFRM9QqH7gmK7Kuyrbty592Cs0XbF184zRds+PngA&#10;k0qpQUmhmR6QmwquLOv6/XsOfXQ2fkc0/ToDHOibsmrlSr2iX7d+zW+f+a3dpR45cpRAa0U6Wlvj&#10;cjpYDB0DQVtG5hAVAxKiZYqSmpb87UU3rlj23xUrlq9YuRKjJtoOsXFK3adURNXh9RiMeqxbTeYf&#10;fP/eFcs+WLViFdhI0yZPttoseJk+Mq2x4JVALhFkpDQIQlLonZGDi26BO9R8AdhaFMADBY2mh6XR&#10;tqq0ZHd+wdtLPnj9H39XDJaWls4Qb4Vi3ToaloIBk8WCfvjDHy5eicJCy5ctX75swoRJsXH0gm/5&#10;xrVLly5dtXpNe/Oxf70FRx3bUInX31hf88n2whf/9NLyZe+vWrb8v8tW/vHlP27fvOlYQ/PcSxZ0&#10;tByDr0i3RAXuwXUC+KT3+TwY5Oj2qD+FqK/npIyTAEQUW4jfTK1NIoqabXqKpOAr2gEyhvA1kG0u&#10;ltiIV8nZzRGZDKBCCjxFSvOkHZgQ8FArOjX9ywb2EOuRH8W5Uvwvduakxh6WFLslHuXhgFzkLbDQ&#10;TGgswApPZaeJIYK6Jpd3W03z1vr2rXUtm+uadjR1ba5vKTrWRvQHmHboFP0sIaYUxolQ1JpXmAlq&#10;CKMZAqKCmZ5FwYlCEiAQ4LaIR0E7UF9hegCdXUFqqiBjIvTqY20+l9fuD27cd7AOOCbVs0ODgX+F&#10;ena6AGGAxEIdQK/q/YpwJQNRxTAtBlsMeks37KFuiIqw9EMgHEUmgyIb5L37CnZu2Y6zv/2Ptw4d&#10;brhs7kXgihCYH9RuuOnGN99+d29RMTtk6a9+/QysMeQKw1ZXQfNUJEx50d7eBhPoymuue+ml5yuO&#10;1mHPP7/w8t9e+wdIi0irgQIPtQ8r3EHJ9pg6yu/DUGqyAkSP3btnNw5Zs3p9RcUhVpkSFB16x9io&#10;mIyd9s6mejrnx+tWrtu0XaFOQc9Dulz1YwA0GMxfv+6G55//Y21tA3b707PPvPnvdxVRemTxD7ds&#10;3YYt1ugYkyINzUilHkbNoO3asjmoj5o6YzZtodxg37gpk2PMyvKly4YMzfnO/9127913IZ0CZqcg&#10;6tcsX/qrZ343asRIKwvTsRgj/TuAd3E27dKnW0qlzdgco9x/oedh8silLiTt4bwGnkTApZTTqHgi&#10;Cu1JNV0I5IjIJxNgFgNh4zVZ0Szf+7MSG+GucLYVF36s9Bnu5qQ6PiLAgYd/7nK4cNZ2r7p2f8n7&#10;2wo+2luyqqRmVXnd8oOVO6vq4KJKNIVxv2+THpIZx2wXZDiwKRawVQnQjOeI3jpgEphh98EdpE4B&#10;6J96CNA9lK1FmRhyC3QIFxjFYN7Y7JiE+JUFZUi98wt6FLEUgwoRrJkjoIanaeO2OPcJ+7kvQPzU&#10;emE3wkjsLW64a9rXr/3GwisXTp02ffz4vOZ257XX3nKgeJ9H084/b8Yrf3oe4cSXX3/z1X+9kWCz&#10;Uja8HnWkA5OnTv/5U7+85qor8OvTv/zN+++9kZiQkJ6RZbaYZs463+5wXjBr4m+ffur3z/1pzsKv&#10;33/fD6694hLsuXLDptff+qfNbEKFXQZl8wWVd3FOso5EPXUWWdE/+fMn//33v+GQtZu3zr1sDo1H&#10;QREthoERBwwbM/6Rx376zRuuxw5LPvzoW4u+VbhnJ5pAUgyypKc6GpKKKWuuWHj13d+7c968Odht&#10;6849/3rjr5Yo6/zLF952+x0Txo2bPGHcgoVXXXfN1ayPUnP++19vXHHN1dExRgorglcg6GKtiVct&#10;vASYLubgu+vuu1598fkH7v4ejsXys6d++efX//mj+36IebfRc2Egwho5m8T35Pfak3HA7Fimt8ly&#10;pOZixQtIWsN6mASSnzJCheRiH1GkXA/THmF5I1ibZT1w8WN/eZckVco38trMYcolbYnQn/mZ+Vc+&#10;fPCz4bqUfBUmSkWsAGwBAQ45p0g+W7r0o5JDpQEZ1RmcbT6/S5C9Osvh2ja/0ebmJG8qAdHvvKbM&#10;liDTDaqHHrzeH/jjxs3+uMQEc9ya3QcFozI8xTRrxuT/rN7c6hVh+4pAmAC5BZB7ih6KlDOvqPPK&#10;fvek7IyZo0aWFNfuqT/aIUPZKzASgSTQJM+E+MPvhAEbTNV8180avxnc9YyUO/OGE5ca0Wy6zzB3&#10;PYScQMQBPIPZosBRgM6UjAQ6EVZFUyn63U5QxAB4RMNNgqbVS27AKB5oVsEdVICemFF9Eu6VDzRY&#10;BQFzNLdmd3VjpFEQ9reYAkichaPh1xxuX5TVJPrsbhWX0psNBiTZOZ0dKsZxo9VkgA1P8UzgmFCJ&#10;RBiFYxfQFANl1weQeIeyeJhSVid6AIz6A5iEwqQH1R6Oug6vQjEqKKFFg2ZQc9ndoKEaUE4ExW0D&#10;oNzpVb8XfDUQEnAiSTYxPSFg5EYXESXFajYApsEI0uVw4pYQ7dVbY+GY4A7A5gXW4XF5NVMMbkSi&#10;Cb80rwS/UTMFRB9BKSgiTMLs7upApT74OAJOhJEavQHWh4zS5NRLMcXd2bWckLv+4F/z3zEvmumC&#10;a0gaVktym/505eKv26aIKLEui13dnSA9w2JydbssVhRjIzI5FrQAkDDQyLgO55VYSGrAnmZmORdF&#10;NrQep5LIpWdcaf4r9+SxwjnqvGFpzpIwCIUdsGck7TKi0iOU9cgl+E+gviFLHKg7XVcLGGKiRl13&#10;S36nt0uVom3RXa3dPp8uJsWa5G17cOaE22654eabbvz6ldf3+UJ59I0CMoRQ8YgqpX6Q4vQrmt0g&#10;1nQ5NKdncnpWDGZBpmLyYOTCfTHKftHvcUuCy6A5xqbHzxqTU1JRtbu+tgu6QkMnA+OA0AGa/xg9&#10;lANi7P+Qfu7TtOJNEzYuIJpEGBEkUAXI56D5nnjMQGeNio2yRSsGCqwZkDmgGGWDwcq4BLLR6KZT&#10;0HzRxAmnMZYdYrFERUUDJiVMjyVwwVxDUVrKUTLEGPTAXPU0bZOgM1vijUaLSY8kBFgugOXgDxCP&#10;BxdncCgic1RkT29ALUA2q4ymYWNMtM1kUmDe00tRg3oTZUEEoKSDgOWCwG9wA6Ad40AjyvCLgsGI&#10;06L7Yagi5566WFCjWXiirFaLAdRA0KehpWFKWCyY4icWzAUCWnC3gD/VIAgelBPMqG9oU8QvAAOg&#10;OWQcxUr/gZFvskTZrAjkRxkNJrpNdF+i/NOzn2uW+md7N4vX4oPBGXTSLVvg92w71nRszZp1IK/i&#10;fSKU/eqrr77//vvgliO+VVt7dP/+faCRVlUdKS8vg5EMZBvp3PkFe/MLC+Bp1tbXeXzeY4i5Nzfj&#10;agjCIXkBEgiSDAiq6Bg4CSJeEHLE3hBaY1GxTvwEmAanqq6qBncVATmwX3EGjB2IuiEUh185B5br&#10;eT7WdHV2IZ8cN0MbkT4saF2Ojs72dntnt9fjBtfSYDIkxCe0trW7PS4MLTQ7af9vNAS89ZQSoa4G&#10;mEsmLo0sQE07NOlQVcsY0AFjrHqv0xDUDBSh0fSSapDctoAjN8p60bjxh4/W7zxa3YL5afQGwQc8&#10;A846xlA/IYBUdRqanxFcQi5lKAGrH00SSi5jqBsKzTCwjgVFiJsdGh0xDCFkT/wTXv2O+i1FgYnl&#10;BqyPOj6UHG1AvXyaZB1wOBlXbBShhqQK/ORv87RyUshEYiLCDSAHhP3IcWHgmQaBYzdO9gC9BNLN&#10;ZKMRTMGyu6g7AZLDw5IkEZ4HPYBYoxYEWsBMQJbyyXGPMA+FpBNZZGEOMjcmcYgPUTkWE2WeGR3D&#10;XMrQQu43DccAPQU9yxmlcCYBk6IenELIPYwLaidypKjWB3CVAAw9DNtoAUxlDyuLSvPiaz+NfxZv&#10;ZrZ5uKG4a8sUC0/DhgQiQI2VgoJ9mOcEJNasrKGzZs3GuPrhfz6C8BcdOIgJknbtzj9aW79q1Wrg&#10;ncho2LhhQ/6ePUUHDoAjjPoNoLXjLwS4rr6O0ZHVgsICBLfLK8oRYAfNZT3KUGzciAEFKytWrkBQ&#10;dsvWLTt37YQ1um7duo0fY87FDfiL1IyVq1bi11WrVy9dtrTbbqf7Ju1Bln9nd2dTcxM6J/UvxPk1&#10;IT01JyU+XS9a7G7f0baWLk11aGpDeyebvgC6CTO/EJrYryZnZ2ezspGKY9ExQGXEB0fnQJFmpQRp&#10;MZ2t500eN3JIUpTmtfrsJrVb9rdFy95xQ1LmTpzS3tCx81B1C+q6KSQ2CJpBbjCxEisKx+Y4D8XC&#10;yErEagR46POeOKEbMomAMys7TSLGpmFgtB7W4yGLrBAEAfZ0bug0SB05wbBNgebTjJYkVDyvmjbz&#10;V878NZb+R8KpaQi20T1wRjmLd7N5I3nf4IMSXZ3GATajE90MWXDk7aGgLTs15cOQ3AOYZSEKBhPy&#10;aTpY4ITUL4G25IvRHI8EeLPuB+VLJ8SMPGy0YOMAEkUBlVEWHT0fJ0AQqBskZ4/ZjDg3xg3Qi2TE&#10;dRgOTHYFjTR+ah9KukUL0D0SrReiTG4AsiaZAcNNKhp3qJxo/9bU2SfprI+FXjKrI8ZrDzDDDzFt&#10;8BoQ3waVBcZdV1cnWg2F00FbSkhMampqxnbw0BCoBtkRVAVo/n37CqF+MS6MHjMmITERDKj2jo78&#10;vXthk4PWvnnz5sSERBAf8ZaRyJaekX6guDgmNhYJKAdLSlKHpGKWBo/Xizy2lNTUvQUFQ9LSfH7f&#10;7vw9CN01ArEK+MHMQbYMPpVHKqGbOjo7aLhmtdlxwzC+cAhsP8SG8HfkiDEXf21OWvwQb6cbYWKT&#10;Re/ydR2rP+r3eVhStaAH0xzI9omFnJNpyDNGUAe9B7iSGNT7ghaKb+vb1cAnJQeanc4LJ05YOD73&#10;ouy4C0fGXTQ6bd6EsXmjx9Q6vBsOVnR6Fb1gwRxUPtgXBpyEsVJJ0jDrMxx+psN4agbFA0LE4n56&#10;GZWGhWkJ05cFInl5F9bz6aVRLgcjmFGOBwYUHqukDGEK7VPgTi/I4IJTL2Zp6aztcCzh2SSniBDC&#10;j+VZpzDHdTp4ZuQJY52TbilrniZqx/2yJHNIF/1lIwSJHvMAyMGioZaTRNnPGHIJNaB0V0QPKelV&#10;pCAEnQd+Mwp4qnDvcWkSyZBtQqgEsX0RkcTQSuAmE0ACAZizR5fElWA8EQJEN4RHgtpm5fhxE5hz&#10;iz0ogwLZgEO5/zgHRiuWko8eRGsQdyrOBaSDiTdPtz/XbHamydlDMRA8MoghjJK/Jx/EMlSHOHK4&#10;MmvoUCNQUfCUoqPhsoEAhxAauC7wCjF7CnI/wTBH6sjQrKwZM2ZE2aLgY2OdZ5WgNgx+xZCBv3hB&#10;MPtjY2IxHwvypnxeL/Ycnk25JVhAs3GyRF+sI3fFaDCCA4/isCnJKakpqTarNSsza0TOiEkTUaZC&#10;BEeLlSvh3UKIi41dcNkCUG6QmjJ71uyrrrli4rjRRsE3NEo/Olq5cFjCSJ1nvDE4I9mWE2MEACAC&#10;HGOB0j6XUD45M1Np+EOn3VlT75CkRKupsr7ZowP12wQSl8vnbm3tRNn0hChbamp8VKwlKjYm4AuW&#10;1TbtKjvSQTAcrAX4o4CbocxpIhPcOqfB82mceI+yisKo9BQUxMuJjcpLjicnk+QWvzGNSg9KzFw2&#10;DtMc5iTXPHWMvzj4lJQ8QPfJKVuk3+jGmSfP5mGBxcr+sPIyLBYKaWTam1BQyCxcWib5uFk6N3UG&#10;biuz0YKaglQuSReNRngm3vRMt/Mpp0PAAANXKSZFp8YF6UceNmcShJQz4vPQeYgjAHeZQBY8CswM&#10;XAv3hCM4X46aCL50+C2zSAw5JyxrlmsjYi4yphrpYtrGgjp0KT7M0b1hNzLl2Ro3XshUYXfLTk07&#10;sZlsaDDgz3U2LWExACPY9+83/33llQuhh/mjLdu0pqCx2DA+AwUf6EVSAFg3e/SUJH2cS9BaVXuj&#10;q9VlUHPGj+2SPMMnjg4YJKdODURLWrQ+KiPBofhHTR9vTIkWY4zjZk8xpNgSR2boYo05U8fKCVZz&#10;ckx63gi3UR02YZQ5JUZJshqSokyp0ShA4RZVJcXqUrQRk8e2BuxJIzKSR2YoiVZrSpxgM1Z11aeN&#10;zh4xNU+MNcmxZmtGXFxWijExypYWb02Pt2UkRmckRWcmalY5c9xIlxhwAFHWaV2C2wWFFK3PQO7U&#10;uNyknHTBpu8WPV1yIHFofHZ2QlKSPmdY4oihSdkjktKTTdGi/M6StzF5y+iRfRdypI5AjAlYgzT5&#10;I/qg8NyWXQcdjvPHTX59654WvWIWzRLmSmExXVSOB7gUHQW+ng78EFD5HQCVMRkbhZGZhc/noCI7&#10;gIkLEw/uLqNP+QL+3KSYC0dkFG3feuOFM6enJgIOCvU51tmo2jMrIRmeIIJtDJn6kX+ot4YHjcjP&#10;kT1DLi9Hlo7vx9xuiMACoSGfDxBMYEO/9/7KBpC+l8g9RM4bORHbwsUqdN7QuMA88kg1Jr4XnYcd&#10;cIJr9XkHPddlJ2VnY8b7cU/TZwN+pm36ecYzazMLxqBCkc/runz+/Gee/eOkyVOhvxA1uOvp+/+y&#10;+73oW2Z1E2Iki37N7BUumzR7ZEw68CNCKnibMF3PwMpwX+D/0pAeedaeNuzZRC+N2XGh4yjwHjkJ&#10;s5np7XF9QTF2WYKBAEserNgIpMKcxNBu7AXwTsedxx67o6fNe3oeRcD8mKwsqOi1oFcBd4+EUUSu&#10;mCZGBS1/X/zrB26++9brv9Hn+woJOaxAmjCF0fTWHq5Ztrvg4vPnb66t2lVzVMHEhriE3sCI8XzW&#10;NXJnmUspUURYR+4eE02GVJGtzTxJ5I0FNQTdqCak14eIUJSo/9qMCYHuptbysruvvSJVr0D7cwiL&#10;KRvebIRvU5nYc86YPLME5my8G1YtjHzPoP/Rhx6CVff4k0+ZbRbYLd99+t6/7nzH+u2LnJj1HtQt&#10;JB54VBQdlfwaGU4k2byD8kH+yzJieLwN0stmQUZ4BcxQBuV80YVpYirlJyvgMMuaXwrIKI4OO1hT&#10;TAFL2+sbf3/Pz++55f/6vA4z19nAhruDA46dLCbr0SN1HQ57zqhcMridbnDmEG6F48imWaAPwrMG&#10;zFmqqVS1iKxDANo6gwgKq88oBIxBFR+Y7Qqy0hHB1XwxsphqMEwfNnSI1VJ+sDhvWMaEzCEYgGGy&#10;ciM5dHNstGQjHP8MLoMt0KsFGFYKmxAWX/bQocv/u7y2tnH6lCnI7v7w4xX72w5L4zP80DvkgSH2&#10;AukmEBhBIL9BRKlgt1HyGkWPSeczCF4jfdBZT+MKzqZaJbcc8Jp1fpMONrxXCfhAwghf6wus6HDb&#10;XoOEp/AadW4LnT+gYPKSoMdqQvzdW1I9e8y08yeimkAfS9hOYD4laWNAsjrh47LqJcWF8dk5iXGp&#10;ql2FJkdQTIJxwLAfCoqR58fdPgE1gYEvMcyHwCrmGxNahB1pkxogFxlME4S6ZV1DWUV8QLtm7uw0&#10;sxHEfxB1wvM/RoxV8pwHJXxQuPtoASIeBn0U+wig0sa+nQXPPfunOXMv/s73br/96fv+nv+e8bY5&#10;HsFJHjl0OOucrEeTF8ncx7CBzHEfZiuHVMnpWiFAhtgULFZD8d6QY9DbR/ys13jSLXSvTP0BzsUI&#10;B9OZpipj8SJNNnqNgdc2/HbRTxcvurfPbhOKk9M5QEBn5SWgvcePzJo+ZUz7sZr6ylKPo9Ui+uP0&#10;gk0UoiRdlKiLRWENvRQliTZJF62I8Xo5Qa/EggEuStGKEqU32PR6m16hv7IcbzLHgn+mBjHxDKKU&#10;YKjOmTYpFVUFmf/IsSJ+/6GFZfwPLoMt0GcLsBqpDP/UiZMmT77rjjtWLF++YsUyJJYJMC5R11On&#10;J84blWalMAPpIiLwsjlBCNzln4ipeLpXcDkqg4tRiBG/Q6PIabgKTkFp4EgZYSMWVCvKNkHcAaAa&#10;FT0ktxeX4tMt16PJSdJAR8cAiNxMXbBB0A43NJTU1B1oafYqsj8gGXRm5m9TnJnl3DJgiQHL3OWh&#10;NGqkogC6psETgymp/gDgOuT9BASbIOVlZU7PyciOotxruPhSEJWm6JUxdJkPVp9GRAb7+mALRFqA&#10;0xMQ6kdfA9lIRN6VJix5990PV/+3uLP6kK4p4frZnYpHBUMbTiQ4MCCEk6T1pM5zzxxdHFQo+rcH&#10;r4wAl19shTHSQ5ktjDPPqQ4cbaPe/blWcCDhXmzSUZzHz0p+UHkDiKomRGnm7tfX/fxbjzz8rfv6&#10;7C0ceKO8FJIzzJDEUEgqLYiwE6qOdXcfPNaIkRFXAYpOoSlcipFJOLeewtKhLAAqpExYOpNwPAsB&#10;dMAFGNgh+9UYo2V0Zkq0JIBKhl9QL4HxTxiZjIScDRlMrw9a64OC3V8LoHfA02a1zqDNiNaDTvjn&#10;f/zl4Wd+3h2jJn5tQhcqmrBZAqiUHUFfjFnACFk8rkjmLjEmesD009vauB8KHtP4QsU6T8vJ+fiA&#10;2yd9qILRBAeZYYhQtapo0OTOzUW/v//pxTd/r18hp4YDosZLwbFAGDtniAoWOYwGAfblUzfeOx5x&#10;gmfiuDlZS0zx85zqsP7mphRbjo9tnJY2GjzJudECvNNQX+GdhOlhqGu/6nv2ry++v/6/7ihkBFFQ&#10;lkLlRC/kBXBJlZLyC3vnLFJ7Ni244QCjbUE6UamFCrowWQTpTKQJCiXRqz71o5/Omzw7ROrkzROu&#10;Lx7JQmM5KjRYcCFnGafMjYGDT2JJ8j+ApgkBDJ8Bxvn8m59ajttrUMjPpm73P7lX8hTZFCC8h0J4&#10;0Ul9YOyKYoezq+xohU/AFDpIh2LKiFIIQHzivZb+gDZINiY78Oxa2KRAPJ2RqNM0ZSijRIk+TU8h&#10;bMWv6EZkDI+RjMQJDS/HCTlvg5A/HCrsynU2tQlGCnwBdsG8ghM2DhkQ4Z1ozxARLRSXjGhuLs6h&#10;m4nAjqfHsDm7Xt7g3Z5SCzAaBZQ3ZwWT8UdVt+CbEwBFKpzZn5/uSL0tzZ5+d0oX/l/vHDZcjns2&#10;uBwRtrqH2Tgo69BbyCN3HfLJueXDWCncWmeZFkz0IeeUfgw6TGhAZMdGpL3XoEjYGysmyS0kbv7z&#10;SAXeAY2oIVM8ZCOEz8Eo7SG5P9vG2P/16/+KXZ/3IZ63zDtn6MNEPuRohvonh7TZwseEkOI6+xR5&#10;b9ngUCF5vGyKSyKiI0kmgDJsINLzOoifWcJCTtAbt2UY0k30PO65sAQMhlGysu4ncrrZMEHDAW9b&#10;/gIibjw7nBwFbhnwknLsTUVeFn3rQeC+Yv138HFP1gJhiQaNmok374s0lzXFc6h3MepG2CwNnY6J&#10;Qqg3htQK63lnmTqJPEPE36Asc6Yuib3CZvztIZUd35Q9Qs4lDsY5wyeQdcVc8ZBMftrk+YwiDw+x&#10;vMRqr4W/j+P1feikfC+u9sM4HAdBz7Y3cLLuOfj7aWoB7vJBQ4SEnCK1lDLJMm9YYnGkv4XMw4gy&#10;oV7FNQ5fWKeLdM0vY4VfJGKkfpEVxufhkw9BoFkgkD5eyApMdKASPOGaion2sUSEnP/GwDm2xk13&#10;1goRZ7r38b0Hwt4iP1DXOtLevQC3sIdwmnrE4GnO1RaIqBQuQqxQAEsy6dMm79E63Ez8kmU7conT&#10;KuTcAaYlVOyALkNTdHNx55OP9VNL//8B+kQEOR2jUs4AAAAASUVORK5CYIJQSwMEFAAGAAgAAAAh&#10;ADd0vT3cAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdpLUaYjalFPVU&#10;BFtBvE2TaRKanQ3ZbZL+e0cvennweMN732SrybZqoN43jg3EswgUceHKhisDH/uXuwSUD8glto7J&#10;wIU8rPLrqwzT0o38TsMuVEpK2KdooA6hS7X2RU0W/cx1xJIdXW8xiO0rXfY4Srlt9TyKHrTFhmWh&#10;xo42NRWn3dkaeB1xXC/i52F7Om4uX/vl2+c2JmNub6b1E6hAU/g7hh98QYdcmA7uzKVXrQF5JPyq&#10;ZIvkXuzBwHyZPILOM/2fPv8GAAD//wMAUEsDBBQABgAIAAAAIQAubPAAxQAAAKUBAAAZAAAAZHJz&#10;L19yZWxzL2Uyb0RvYy54bWwucmVsc7yQwYrCMBCG7wv7DmHu27Q9LLKY9iKCV3EfYEimabCZhCSK&#10;vr2BZUFB8OZxZvi//2PW48Uv4kwpu8AKuqYFQayDcWwV/B62XysQuSAbXAKTgitlGIfPj/WeFiw1&#10;lGcXs6gUzgrmUuKPlFnP5DE3IRLXyxSSx1LHZGVEfURLsm/bb5nuGTA8MMXOKEg704M4XGNtfs0O&#10;0+Q0bYI+eeLypEI6X7srEJOlosCTcfi37JvIFuRzh+49Dt2/g3x47nADAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAexaZJsEDAAChCgAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAKAAAAAAAAACEA62u5+YuqAACLqgAAFAAAAAAAAAAAAAAAAAAnBgAAZHJzL21lZGlh&#10;L2ltYWdlMS5wbmdQSwECLQAKAAAAAAAAACEA8cxtPghQAAAIUAAAFAAAAAAAAAAAAAAAAADksAAA&#10;ZHJzL21lZGlhL2ltYWdlMi5wbmdQSwECLQAUAAYACAAAACEAN3S9PdwAAAAFAQAADwAAAAAAAAAA&#10;AAAAAAAeAQEAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAC5s8ADFAAAApQEAABkAAAAA&#10;AAAAAAAAAAAAJwIBAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAcABwC+AQAAIwMB&#10;AAAA&#10;">
                       <v:rect id="Rechteck 12" o:spid="_x0000_s1027" style="position:absolute;width:25238;height:16104;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDAG3U/xgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvBf/DMoVeim4ULBKzSlWEUhGqEfE4ZMckmJ0N2W2S9te7QqG3Gd5737xJlr2pREuNKy0rGI8i&#10;EMSZ1SXnCk7pdjgD4TyyxsoyKfghB8vF4CnBWNuOD9QefS4ChF2MCgrv61hKlxVk0I1sTRy0q20M&#10;+rA2udQNdgFuKjmJojdpsORwocCa1gVlt+O3CRRdXtLp+PNrv1vr+oy/h+nmdaXUy3P/Pgfhqff/&#10;5r/0hw71J/D4JQwgF3cAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwBt1P8YAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt">
                         <v:stroke joinstyle="round"/>
                       </v:rect>
                       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                         <v:stroke joinstyle="miter"/>
                         <v:formulas>
                           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                           <v:f eqn="sum @0 1 0"/>
                           <v:f eqn="sum 0 0 @1"/>
                           <v:f eqn="prod @2 1 2"/>
                           <v:f eqn="prod @3 21600 pixelWidth"/>
                           <v:f eqn="prod @3 21600 pixelHeight"/>
                           <v:f eqn="sum @0 0 1"/>
                           <v:f eqn="prod @6 1 2"/>
                           <v:f eqn="prod @7 21600 pixelWidth"/>
                           <v:f eqn="sum @8 21600 0"/>
                           <v:f eqn="prod @7 21600 pixelHeight"/>
                           <v:f eqn="sum @10 21600 0"/>
                         </v:formulas>
                         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                         <o:lock v:ext="edit" aspectratio="t"/>
                       </v:shapetype>
                       <v:shape id="Grafik 16" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:3948;top:1385;width:18923;height:8198;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAY1Mf6vgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwgjdNFRGpRhFR0IMrunvwODRjU2wmpYm2/vuNIHibx/ucxaq1pXhS7QvHCkbDBARx5nTB&#10;uYK/391gBsIHZI2lY1LwIg+rZbezwFS7hs/0vIRcxBD2KSowIVSplD4zZNEPXUUcuZurLYYI61zq&#10;GpsYbks5TpKptFhwbDBY0cZQdr88rILHtfHTw/mH6ajNabe9z3RTeaX6vXY9BxGoDV/xx73Xcf4E&#10;3r/EA+TyHwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABjUx/q+AAAA2wAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;" stroked="t" strokecolor="red" strokeweight="1pt">
                         <v:imagedata r:id="rId22" o:title=""/>
                         <v:path arrowok="t"/>
@@ -7768,51 +7148,51 @@
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="54EBEAAD" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Taille de l’écran :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7996BF3E" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="7996BF3E" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-1077676414"/>
                 <w:placeholder>
                   <w:docPart w:val="C940627E56DD4D499D6062005167C460"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D7174D" w:rsidRPr="00831147">
@@ -7828,51 +7208,51 @@
             <w:r w:rsidR="00D7174D" w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2733A9E8" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>1/3 de l’image complète :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0409F0D7" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="0409F0D7" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="1177463772"/>
                 <w:placeholder>
                   <w:docPart w:val="7633ECED352B44CBAE798962928862BF"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D7174D" w:rsidRPr="00831147">
@@ -7950,51 +7330,51 @@
                     <w:szCs w:val="20"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>°°°°°</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="1EA011BC" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Enoncé :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DD50DF8" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="7DD50DF8" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="1259413349"/>
                 <w:placeholder>
                   <w:docPart w:val="6A16AA826AAD482789C2CA5BFAB5A9B7"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D7174D" w:rsidRPr="00831147">
@@ -8050,51 +7430,51 @@
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Publicité définitive : confirmation de l’entreprise s’agissant de la taille des caractères</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65C48FE6" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40D1691C" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="40D1691C" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-477997409"/>
                 <w:placeholder>
                   <w:docPart w:val="249BB7B93A2941ADADBB63BCF4D2946B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -8152,51 +7532,51 @@
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Police claire / couleur qui ressort nettement par rapport à l’arrière-plan</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0302FCEF" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24AE02F7" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="24AE02F7" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="103466252"/>
                 <w:placeholder>
                   <w:docPart w:val="5BA051453C5046CEBB0132DC07BA86DE"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -8261,51 +7641,51 @@
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Pas de musique ou de bruit de fond</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25B9D551" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="25B9D551" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="807131322"/>
                 <w:placeholder>
                   <w:docPart w:val="921C9E91A0024B3C8D672A94A4DCE83F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -8360,51 +7740,51 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Le temps d’énonciation du texte doit être aussi long que celui pendant lequel apparaît l’avertissement obligatoire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="307B46B0" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="307B46B0" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="1553501739"/>
                 <w:placeholder>
                   <w:docPart w:val="4CAFC818C3164E338AB1BE377FF85874"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -8462,51 +7842,51 @@
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Aucun élément mobile ou animé</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FECC242" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48E540F5" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="48E540F5" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-544060023"/>
                 <w:placeholder>
                   <w:docPart w:val="C7367DEFE5C649A6B75621E7065CAE6D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -8572,51 +7952,51 @@
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>L’adresse web ne doit pas apparaître dans l’image finale des publicités diffusées à la télévision et au cinéma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00329A59" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="00329A59" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-885255004"/>
                 <w:placeholder>
                   <w:docPart w:val="9C26E5DB324546ED8EA3EAC5840F8DCD"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -8684,51 +8064,51 @@
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Aucune réflexion / ombre </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76788ABB" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="096F243F" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="096F243F" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="2083782547"/>
                 <w:placeholder>
                   <w:docPart w:val="355885CDDD0644C4B23BB65B0D186A58"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D7174D" w:rsidRPr="00831147">
@@ -8786,51 +8166,51 @@
               </w:rPr>
               <w:t>(dose simple maximale)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="287E0E2D" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="06F29756" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="06F29756" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-989404705"/>
                 <w:placeholder>
                   <w:docPart w:val="FAFEAC454DD7462988C0275EAE958AEF"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -8889,51 +8269,51 @@
               </w:rPr>
               <w:t>(dose simple maximale)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74A494B1" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="dotDash" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68E93C6A" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="68E93C6A" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="1269737654"/>
                 <w:placeholder>
                   <w:docPart w:val="21F74C485EC44FD98A6F18637CB98A88"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -9027,51 +8407,51 @@
               </w:rPr>
               <w:t>(libellé : voir ci-dessous)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71922FD8" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotDash" w:sz="4" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10425F64" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="10425F64" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="1583405985"/>
                 <w:placeholder>
                   <w:docPart w:val="C2DA509FD1FF499DA96EA993072689F5"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -9093,379 +8473,180 @@
           <w:tcPr>
             <w:tcW w:w="10214" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3825BB78" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Texte fixe de l’avertissement obligatoire selon l’art. 17 </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> (dans toutes les langues) :</w:t>
+              <w:t>Texte fixe de l’avertissement obligatoire selon l’art. 17 OPuM (dans toutes les langues) :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A95CC61" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spots </w:t>
-[...6 lines deleted...]
-                <w:bCs/>
+              <w:t>Spots radiophoniques :</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00831147">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00831147">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>… (Präparatename) ist ein zugelassenes Arzneimittel. Lassen Sie sich von einer Fachperson beraten und lesen Sie die Packungsbeilage.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00831147">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00831147">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00831147">
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="20"/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>pluriel</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00831147">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>: ... (Präparatenamen) sind zugelassene Arzneimittel. .......)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FCE5A49" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
+            <w:pPr>
+              <w:spacing w:before="160"/>
+              <w:ind w:left="357"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00831147">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:br/>
+              <w:t>….. (nom de la préparation) est un médicament autorisé. Demandez conseil à votre spécialiste et lisez la notice d’emballage.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00831147">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00831147">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00831147">
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="20"/>
-[...48 lines deleted...]
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>pluriel</w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
-              <w:rPr>
-[...61 lines deleted...]
-          <w:p w14:paraId="7FCE5A49" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
+              <w:t>: …. (nom des préparations) sont des médicaments autorisés. …….)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A6A9370" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:ind w:left="357"/>
             </w:pPr>
-            <w:r w:rsidRPr="00831147">
-[...58 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="00144971">
               <w:br/>
-              <w:t xml:space="preserve"> … (nome </w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve"> … (nome del preparato) è un medicamento omologato. </w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>Rivolgersi allo specialista e leggere il foglietto illustrativo.</w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>pluriel</w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
-              <w:t xml:space="preserve">: … (nome dei </w:t>
-[...23 lines deleted...]
-              <w:t>. ….)</w:t>
+              <w:t>: … (nome dei preparati) sono dei medicamenti omologati. ….)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55A6FF56" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Remarque</w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
@@ -9502,51 +8683,51 @@
               <w:lastRenderedPageBreak/>
               <w:t>Pas de musique ou de bruit de fond</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F9C47A9" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="dotDash" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="597613BB" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="597613BB" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="995385079"/>
                 <w:placeholder>
                   <w:docPart w:val="091016280D314893BACB59877D426DF2"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -9640,51 +8821,51 @@
               </w:rPr>
               <w:t>(libellé : voir ci-dessous)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D317C82" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotDash" w:sz="4" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E826DF5" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="1E826DF5" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-2099708915"/>
                 <w:placeholder>
                   <w:docPart w:val="283436CF2C404C42B94F34AC2A68A414"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -9728,408 +8909,233 @@
           <w:tcPr>
             <w:tcW w:w="10214" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D1DB5B3" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Texte fixe de l’avertissement obligatoire selon l’art. 17 </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> (dans toutes les langues) :</w:t>
+              <w:t>Texte fixe de l’avertissement obligatoire selon l’art. 17 OPuM (dans toutes les langues) :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37D0683F" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="675"/>
                 <w:tab w:val="num" w:pos="284"/>
               </w:tabs>
               <w:spacing w:before="160" w:after="0"/>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Publicités diffusées par affichage électronique :</w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dies </w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">Dies ist ein zugelassenes Arzneimittel. </w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Lassen Sie sich von einer Fachperson beraten und lesen Sie die Packungsbeilage.</w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>pluriel</w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">: Dies </w:t>
-[...47 lines deleted...]
-              <w:t>. .......)</w:t>
+              <w:t>: Dies sind zugelassene Arzneimittel. .......)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="513C1905" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
               <w:t>Ceci est un médicament autorisé. Demandez conseil à votre spécialiste et lisez la notice d’emballage.</w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>pluriel</w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>:</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Ce sont des médicaments autorisés. …….)</w:t>
+              <w:t>: Ce sont des médicaments autorisés. …….)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0998B062" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A57EB3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">È un </w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">È un medicamento omologato. </w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>Rivolgersi allo specialista e leggere il foglietto illustrativo.</w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:br/>
               <w:t>(</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>pluriel</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>: Sono dei medicamenti omologati. ….)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41B351BB" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:ind w:left="-76"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D7174D" w:rsidRPr="00831147" w14:paraId="55CF99F2" w14:textId="77777777" w:rsidTr="00FF7AB4">
         <w:tc>
           <w:tcPr>
@@ -10160,51 +9166,51 @@
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Police d’écriture = au moins 1/3 de l’ensemble de l’image</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65B3D757" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F590989" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="3F590989" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-379317683"/>
                 <w:placeholder>
                   <w:docPart w:val="80FFA0035DCE4489AFFE0C9E9FABB260"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -10246,51 +9252,51 @@
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Lisibilité</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11C7A1D7" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32986A61" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="32986A61" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-65265564"/>
                 <w:placeholder>
                   <w:docPart w:val="2F899DDE5937447386A5469CD9729500"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -10332,51 +9338,51 @@
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Arrière-plan neutre</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62D23360" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3509D433" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="3509D433" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="1922302560"/>
                 <w:placeholder>
                   <w:docPart w:val="92A3B22594D64E1A92E74AC95D24AF2E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -10416,51 +9422,51 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Affichage pendant 5 secondes minimum</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39AEF2C9" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07A4CD48" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="07A4CD48" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-1839227682"/>
                 <w:placeholder>
                   <w:docPart w:val="D9F92574AC964950B2AF02F766DEBD54"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -10496,65 +9502,51 @@
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Art. 17a Publicité avec le statut de médicament autorisé</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="631B4F80" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:ind w:left="357"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toute publicité pour un médicament des catégories de remise C et D doit mentionner son statut de médicament autorisé en utilisant les textes visés à l’art. 16 al. 5 let. </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et à l’art.17. La représentation graphique figurant</w:t>
+              <w:t>Toute publicité pour un médicament des catégories de remise C et D doit mentionner son statut de médicament autorisé en utilisant les textes visés à l’art. 16 al. 5 let. c et à l’art.17. La représentation graphique figurant</w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> en annexe peut y être ajoutée</w:t>
             </w:r>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29C5BE0A" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:ind w:left="357"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
@@ -10619,69 +9611,58 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D7174D" w:rsidRPr="00831147" w14:paraId="74B27583" w14:textId="77777777" w:rsidTr="00FF7AB4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6024" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="14D6239A" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>OPuM</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> – Publicité de marque</w:t>
+              <w:t>OPuM – Publicité de marque</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76208B02" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Art. 18 al. 1</w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
@@ -10801,69 +9782,58 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6024"/>
         <w:gridCol w:w="4190"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D7174D" w:rsidRPr="00831147" w14:paraId="28D7483E" w14:textId="77777777" w:rsidTr="00FF7AB4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6024" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7964D7C0" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>OPuM</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> – Restriction</w:t>
+              <w:t>OPuM – Restriction</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CB5C96D" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Certains médicaments à usage humain</w:t>
             </w:r>
           </w:p>
@@ -10966,123 +9936,102 @@
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D7174D" w:rsidRPr="00831147" w14:paraId="51CB355A" w14:textId="77777777" w:rsidTr="00FF7AB4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6024" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="65FB2DA4" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>OPuM</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> – Publicité illicite destinée au public</w:t>
+              <w:t>OPuM – Publicité illicite destinée au public</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7012D27A" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Sont notamment illicites :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D2193B9" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art. 21 al. 1 let. </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Art. 21 al. 1 let. a</w:t>
+            </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> la publicité pour des indications ou des possibilités d’emploi nécessitant un diagnostic ou un traitement médical ou vétérinaire</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C2CEE5C" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
@@ -11150,91 +10099,81 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7BCA9E33" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art. 21 al.1 let. </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Art. 21 al.1 let. b</w:t>
+            </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> toute publicité envahissante ou tapageuse</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="272408EF" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C777CC9" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="2C777CC9" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="186726619"/>
                 <w:placeholder>
                   <w:docPart w:val="42E7DF2CE1984125810053C1E352A022"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -11259,91 +10198,81 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7D836E46" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art. 21 al.1 let. </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Art. 21 al.1 let. c</w:t>
+            </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> toute publicité donnant l’impression d’être un texte rédactionnel</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="362A6DCA" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14C2A9B0" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="14C2A9B0" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-1197308281"/>
                 <w:placeholder>
                   <w:docPart w:val="238C610909264FD48F7862A94CBAF603"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -11368,91 +10297,81 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="62E407D6" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art. 21 al.1 let. </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Art. 21 al.1 let. d</w:t>
+            </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> la prise de commandes de médicaments lors de visites de démarchage, d’expositions, de conférences, de voyages publicitaires et autres manifestations de ce type ainsi que le publipostage adressé</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="610D9560" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61286EA5" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="61286EA5" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-343780314"/>
                 <w:placeholder>
                   <w:docPart w:val="7CA616601BF1428AB148D675DCAD9EE3"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -11477,91 +10396,81 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4468B7D9" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art. 21 al.1 let. </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Art. 21 al.1 let. e</w:t>
+            </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> la remise directe de médicaments à des fins promotionnelles</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0061D601" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="445B937E" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="445B937E" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="833958964"/>
                 <w:placeholder>
                   <w:docPart w:val="448804A7D8BA46DAA06059433D764037"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -11586,206 +10495,166 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="214D906A" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art. 21 al.1 let. </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Art. 21 al.1 let. f</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>la remise de bons pour des médicaments</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37A9E636" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> pour des médicaments </w:t>
+            <w:r w:rsidRPr="00831147">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bons pour des médicaments </w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>gratuits</w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> = </w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>non</w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> autorisé</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BF165D6" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> de réduction = autorisé</w:t>
+            <w:r w:rsidRPr="00831147">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>bons de réduction = autorisé</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46DC6968" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> pour des </w:t>
+            <w:r w:rsidRPr="00831147">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bons pour des </w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">cadeaux </w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>liés</w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -11809,97 +10678,87 @@
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>non</w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> autorisé</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10C48A22" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> pour des cadeaux </w:t>
+            <w:r w:rsidRPr="00831147">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bons pour des cadeaux </w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>non liés</w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> à l’achat d’un médicament = autorisé</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5EF3FB8A" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="5EF3FB8A" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="472799824"/>
                 <w:placeholder>
                   <w:docPart w:val="84E2F6E184E4408680242602921679FB"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -11924,62 +10783,52 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="63717E51" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art. 21 al.1 let. </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Art. 21 al.1 let. g</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>toute forme d’encouragement à prendre contact avec le titulaire de l’autorisation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1407D5DA" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -12042,51 +10891,51 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Divers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DDADE37" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="1DDADE37" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-554244681"/>
                 <w:placeholder>
                   <w:docPart w:val="EAF2782A91D14ADAB1363A137949E887"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -12112,80 +10961,71 @@
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3B3A7BC1" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="675"/>
                 <w:tab w:val="num" w:pos="284"/>
               </w:tabs>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art. 21 al.1 let. </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Art. 21 al.1 let. h</w:t>
+            </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> la mise sur pied de concours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DAA8057" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="4DAA8057" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="1516264597"/>
                 <w:placeholder>
                   <w:docPart w:val="1073D95A346F4E8BB2E0B9EE02BA5383"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -12212,103 +11052,71 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="28DD63D6" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="675"/>
                 <w:tab w:val="num" w:pos="284"/>
               </w:tabs>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art. 21 al. 2 : les dispositions de l’art. 21 al. 1 let. </w:t>
-[...31 lines deleted...]
-              <w:t>-h ne s’appliquent</w:t>
+              <w:t>Art. 21 al. 2 : les dispositions de l’art. 21 al. 1 let. b ainsi que de l’art. 21, al. 1 let. d-h ne s’appliquent</w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> pas à la catégorie de remise E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="504BC330" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="504BC330" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-566571054"/>
                 <w:placeholder>
                   <w:docPart w:val="BDDEA21A41BF4E6DAA0D6A07FF3B1A0A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D7174D" w:rsidRPr="00831147">
@@ -12325,119 +11133,99 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D7174D" w:rsidRPr="00831147" w14:paraId="2BC7B828" w14:textId="77777777" w:rsidTr="00FF7AB4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6024" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="609D24AC" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831147">
               <w:br w:type="page"/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>OPuM</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> – Eléments publicitaires illicites</w:t>
+              <w:t>OPuM – Eléments publicitaires illicites</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0794CB8E" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Sont interdits les éléments qui :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7251BDBB" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art. 22 let. </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Art. 22 let. a</w:t>
+            </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> feraient apparaître la consultation médicale ou vétérinaire ou l’intervention chirurgicale comme superflue, en particulier en offrant un diagnostic ou en préconisant un traitement par correspondance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="44E8A326" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -12494,89 +11282,80 @@
           <w:tcPr>
             <w:tcW w:w="6024" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="27F097B8" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art. 22 let. </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Art. 22 let. b</w:t>
+            </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> suggéreraient que l’effet du médicament est garanti ou laisseraient entendre qu’il n’a pas d’effet indésirable</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53F948BB" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D681470" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="1D681470" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="1806509800"/>
                 <w:placeholder>
                   <w:docPart w:val="A4C060335910472AB3DDB2C4F0E88755"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -12598,96 +11377,80 @@
           <w:tcPr>
             <w:tcW w:w="6024" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3175BCDC" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art. 22 let. </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> suggéreraient</w:t>
+              <w:t>Art. 22 let. c suggéreraient</w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> que l’effet du médicament est égal ou supérieur à celui d’un autre traitement ou d’un autre médicament</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CDB04BD" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49517EB5" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="49517EB5" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-906605549"/>
                 <w:placeholder>
                   <w:docPart w:val="898EB51D2EFA41F7A7C76DC4D6EA5D36"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -12710,89 +11473,80 @@
             <w:tcW w:w="6024" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="23DD84B0" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Art. 22 let. </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Art. 22 let. d</w:t>
+            </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> suggéreraient que l’état de bonne santé du sujet puisse être amélioré par l’utilisation du médicament</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="043812A8" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76306BC7" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="76306BC7" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-2094082681"/>
                 <w:placeholder>
                   <w:docPart w:val="17B312B4834849C09681A978BAF89449"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -12814,89 +11568,80 @@
           <w:tcPr>
             <w:tcW w:w="6024" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="34252F29" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art. 22 let. </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Art. 22 let. e</w:t>
+            </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> suggéreraient que l’état de bonne santé ordinaire du sujet puisse être affecté par la non-utilisation du médicament</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="118F1376" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38EA47FF" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="38EA47FF" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-341248500"/>
                 <w:placeholder>
                   <w:docPart w:val="48A0384BAF1A47459D4E247F11D9C20B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -12918,89 +11663,80 @@
           <w:tcPr>
             <w:tcW w:w="6024" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2DA2A8F0" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art. 22 let. </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Art. 22 let. f</w:t>
+            </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> s’adresseraient exclusivement ou principalement à des enfants ou à des adolescents</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5437C6AB" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7ACD72E5" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="7ACD72E5" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="1792320198"/>
                 <w:placeholder>
                   <w:docPart w:val="FDBE990EA5544D3F89C92925D596C494"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -13022,96 +11758,87 @@
           <w:tcPr>
             <w:tcW w:w="6024" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="298E2F10" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art. 22 let. </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Art. 22 let. g</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>mentionneraient ou se réfèreraient à des publications scientifiques, des études cliniques, des expertises, des témoignages ou des recommandations émanant de scientifiques, de professionnels de la santé, de personnalités connues ou de personnes non spécialisées du domaine médico-pharmaceutique</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4EB03102" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5854FC68" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="5854FC68" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="774212450"/>
                 <w:placeholder>
                   <w:docPart w:val="D78361E1A6A843AEBFDD531BB4DF3F4B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -13133,90 +11860,81 @@
           <w:tcPr>
             <w:tcW w:w="6024" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4AFDA5D2" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art. 22 let. </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Art. 22 let. h</w:t>
+            </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> représenteraient des personnes en tenue de professionnel de la santé, de droguiste ou de personnel médical auxiliaire, ou des personnes dans l’exercice d’une activité médicale</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FCF3D5B" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:ind w:left="357"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C71C49E" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="4C71C49E" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-238566809"/>
                 <w:placeholder>
                   <w:docPart w:val="9155F885AE374914A6AB6DEA4BCF9080"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -13238,96 +11956,87 @@
           <w:tcPr>
             <w:tcW w:w="6024" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="23ED1381" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art. 22 let. </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Art. 22 let. i</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>se réfèreraient à des titres ou à des distinctions trompeurs, inexistants ou non reconnus</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5912061E" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="238186F7" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="238186F7" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-1640182988"/>
                 <w:placeholder>
                   <w:docPart w:val="2A5E04C01C23454E9399D3CBEF3A784C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -13348,104 +12057,95 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6024" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="59D71DF0" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art. 22 let. </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Art. 22 let. j</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>assimileraient le médicament à une denrée alimentaire ou à un aliment pour animaux, à un produit cosmétique ou à un autre produit de consommation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CA475E7" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Cave : il est interdit de montrer des sujets en train de prendre des médicaments, ainsi que des emballages primaires entamés</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C4BE01B" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="3C4BE01B" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-387496447"/>
                 <w:placeholder>
                   <w:docPart w:val="5DC74C48CCDB4797886E26E51688820E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -13467,87 +12167,78 @@
           <w:tcPr>
             <w:tcW w:w="6024" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E62012A" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art. 22 let. </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Art. 22 let. k</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>affirmeraient ou suggéreraient que la sécurité ou l’efficacité du médicament est due au fait qu’il s’agit d’un « produit naturel » ou d’un type similaire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40D394AE" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="40D394AE" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-280572341"/>
                 <w:placeholder>
                   <w:docPart w:val="469B9B9383EA4129BD124702884E755A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -13569,98 +12260,87 @@
           <w:tcPr>
             <w:tcW w:w="6024" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="44D29C42" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art. 22 let. </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Art. 22 let. l</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>pourraient faire croire à une anamnèse induisant le sujet à établir un faux autodiagnostic ou le détenteur de l’animal à établir un faux diagnostic</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5EC16A43" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D1687D2" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="3D1687D2" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="633134887"/>
                 <w:placeholder>
                   <w:docPart w:val="316BF184DF0E4A2AB94F80DE56FB748E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -13682,97 +12362,88 @@
           <w:tcPr>
             <w:tcW w:w="6024" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="61AC75E6" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art. 22 let. </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Art. 22 let. m</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>utiliseraient de manière abusive, alarmiste ou trompeuse des représentations visuelles d’altérations du corps humain ou animal ou de ses parties, dues à des maladies ou à des lésions ou à l’action d’un médicament</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3033D58B" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:ind w:left="357"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F93F8EE" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="4F93F8EE" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="479351312"/>
                 <w:placeholder>
                   <w:docPart w:val="585764202235425B9B315FDED0A968E9"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -13794,89 +12465,80 @@
           <w:tcPr>
             <w:tcW w:w="6024" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="73536816" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art. 22 let. </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Art. 22 let. n</w:t>
+            </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> mentionneraient le nombre des sujets ou des animaux traités</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61CD0BCD" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="124AA266" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="124AA266" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="2045095880"/>
                 <w:placeholder>
                   <w:docPart w:val="C33592DF210B4D96ACF76241371543A9"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -13897,88 +12559,72 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6024" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="710F03C1" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="006A4A70" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art. 22 let. </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> utiliseraient des expressions pouvant susciter la peur</w:t>
+              <w:t>Art. 22 let. o utiliseraient des expressions pouvant susciter la peur</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68100064" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48EBF124" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="48EBF124" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-2060541380"/>
                 <w:placeholder>
                   <w:docPart w:val="6331355AB9EC4B68B12E636D60972338"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -13996,106 +12642,79 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D7174D" w:rsidRPr="00831147" w14:paraId="33A6E4B0" w14:textId="77777777" w:rsidTr="00FF7AB4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6024" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="68375C46" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831147">
               <w:br w:type="page"/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>OPuM</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> – Contrôle préalable </w:t>
+              <w:t xml:space="preserve">OPuM – Contrôle préalable </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2EDBCB70" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="006A4A70" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art. 23 al. 1 La publicité destinée au public au sens de l’article 15, let. a et c </w:t>
-[...15 lines deleted...]
-              <w:t>, ainsi que la publicité diffusée à la radio, à la télévision et au cinéma doit être soumise à l’institut pour autorisation</w:t>
+              <w:t>Art. 23 al. 1 La publicité destinée au public au sens de l’article 15, let. a et c OPuM, ainsi que la publicité diffusée à la radio, à la télévision et au cinéma doit être soumise à l’institut pour autorisation</w:t>
             </w:r>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> seulement </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="006A4A70">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="auto"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>si</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006A4A70">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="006A4A70">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="auto"/>
@@ -14243,51 +12862,51 @@
               </w:rPr>
               <w:t>L’information sur le médicament mentionne un risque d’usage abusif ou de dépendance pour ce médicament.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06631A0E" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="006A4A70" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:spacing w:before="160"/>
               <w:ind w:left="1080"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22EB3041" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="22EB3041" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-1742635542"/>
                 <w:placeholder>
                   <w:docPart w:val="F75452992EC8450BA001A61703683D19"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -14302,128 +12921,92 @@
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D7174D" w:rsidRPr="00831147" w14:paraId="23F5C6E2" w14:textId="77777777" w:rsidTr="00FF7AB4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6024" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="249FFAD2" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>OPuM</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> – Disposition transitoire </w:t>
+              <w:t xml:space="preserve">OPuM – Disposition transitoire </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28661DB0" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="007837EA" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Art. 25 b</w:t>
             </w:r>
             <w:r w:rsidRPr="007837EA">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> La publicité destinée au public relative aux médicaments des catégories de remise C et D peut être faite conformément aux anciens </w:t>
             </w:r>
             <w:r w:rsidRPr="006A4A70">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">art. 16 al. 5 let. </w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> art. 17</w:t>
+              <w:t>art. 16 al. 5 let. c et art. 17</w:t>
             </w:r>
             <w:r w:rsidRPr="007837EA">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> jusqu’au 1er avril 2019. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="708DA2C8" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:spacing w:before="160"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
@@ -14454,51 +13037,51 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="26DB9AC7" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00D7174D" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00505C14">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="00831147">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Remarques : </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51CD937E" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="006407EF" w:rsidP="00FF7AB4">
+          <w:p w14:paraId="51CD937E" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="00831147" w:rsidRDefault="00AA42B6" w:rsidP="00FF7AB4">
             <w:pPr>
               <w:pStyle w:val="Text"/>
               <w:spacing w:before="160" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="937026295"/>
                 <w:placeholder>
                   <w:docPart w:val="4D43A53D63A7414AAA37868107D57CF8"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -14567,64 +13150,54 @@
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="72127083" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="73C3329F" w14:textId="77777777" w:rsidR="007E7BD5" w:rsidRDefault="007E7BD5" w:rsidP="005406B1">
       <w:pPr>
         <w:pStyle w:val="Inhaltsverzeichnisberschrift"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D17376">
         <w:lastRenderedPageBreak/>
-        <w:t>Suivi</w:t>
+        <w:t>Suivi des modifications</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...7 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelle"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="7371"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
       <w:tr w:rsidR="007E7BD5" w:rsidRPr="00EB7606" w14:paraId="73BAA85D" w14:textId="77777777" w:rsidTr="006A165E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="382"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
           </w:tcPr>
           <w:p w14:paraId="2279F9EC" w14:textId="77777777" w:rsidR="007E7BD5" w:rsidRPr="00EB7606" w:rsidRDefault="007E7BD5" w:rsidP="006A165E">
             <w:pPr>
@@ -14653,426 +13226,437 @@
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Description de changement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
           </w:tcPr>
           <w:p w14:paraId="038DD896" w14:textId="77777777" w:rsidR="007E7BD5" w:rsidRPr="00EB7606" w:rsidRDefault="007E7BD5" w:rsidP="006A165E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>sig</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E7BD5" w:rsidRPr="00D653A9" w14:paraId="602455E7" w14:textId="77777777" w:rsidTr="006A165E">
-[...95 lines deleted...]
-      <w:tr w:rsidR="00D7174D" w:rsidRPr="00D653A9" w14:paraId="42211519" w14:textId="77777777" w:rsidTr="00EC6458">
+      <w:tr w:rsidR="009F3C49" w:rsidRPr="00D653A9" w14:paraId="69BE26C9" w14:textId="77777777" w:rsidTr="00B808B3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="415"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58A3F862" w14:textId="1715E3ED" w:rsidR="00D7174D" w:rsidRPr="003C6EF7" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
-[...1 lines deleted...]
-              <w:t>4.1</w:t>
+          <w:p w14:paraId="17B6E238" w14:textId="59CA00BC" w:rsidR="009F3C49" w:rsidRPr="00A453B7" w:rsidRDefault="009F3C49" w:rsidP="00B808B3">
+            <w:r w:rsidRPr="00A453B7">
+              <w:t>5.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="257CBFF0" w14:textId="0A332D56" w:rsidR="00D7174D" w:rsidRPr="005C6D8F" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
-[...4 lines deleted...]
-              <w:t>Adaptation LPTh2 et mis « art. » « al. » et « let. »</w:t>
+          <w:p w14:paraId="5E11332B" w14:textId="3CEC77B6" w:rsidR="009F3C49" w:rsidRPr="00A453B7" w:rsidRDefault="009F3C49" w:rsidP="00B808B3">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A453B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mise à jour du numéro de téléphone en première page du document. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DDC2916" w14:textId="685EFA21" w:rsidR="00D7174D" w:rsidRPr="005C6D8F" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
-[...19 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="54E4D4A2" w14:textId="501A3A9D" w:rsidR="009F3C49" w:rsidRDefault="00A453B7" w:rsidP="00B808B3">
+            <w:r>
+              <w:t>wek</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D7174D" w:rsidRPr="00D653A9" w14:paraId="4B3683D0" w14:textId="77777777" w:rsidTr="00EC6458">
+      <w:tr w:rsidR="007E7BD5" w:rsidRPr="00D653A9" w14:paraId="602455E7" w14:textId="77777777" w:rsidTr="00B808B3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="415"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="349DFC35" w14:textId="3DD5A702" w:rsidR="00D7174D" w:rsidRPr="003C6EF7" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
-[...1 lines deleted...]
-              <w:t>04</w:t>
+          <w:p w14:paraId="5AD9E8A0" w14:textId="72F421B1" w:rsidR="007E7BD5" w:rsidRPr="003C6EF7" w:rsidRDefault="00D7174D" w:rsidP="00B808B3">
+            <w:r>
+              <w:t>5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BE15658" w14:textId="056B8D1F" w:rsidR="00D7174D" w:rsidRPr="005C6D8F" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
-[...9 lines deleted...]
-              <w:t>Adaptation selon la pratique modifiée valable du 01.01.2017</w:t>
+          <w:p w14:paraId="74BE313E" w14:textId="0FF262E9" w:rsidR="007E7BD5" w:rsidRPr="00B21A68" w:rsidRDefault="00D7174D" w:rsidP="00B808B3">
+            <w:pPr>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Nouvelle présentation, aucun changement au contenu de la version précédente.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EBA46AE" w14:textId="0A11877A" w:rsidR="00D7174D" w:rsidRPr="005C6D8F" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
-[...4 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+          <w:p w14:paraId="3F73FFAD" w14:textId="52A46AD3" w:rsidR="007E7BD5" w:rsidRPr="00D653A9" w:rsidRDefault="00D7174D" w:rsidP="00B808B3">
+            <w:r>
+              <w:t>tsj</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D7174D" w:rsidRPr="00D653A9" w14:paraId="6E03BE39" w14:textId="77777777" w:rsidTr="00EC6458">
+      <w:tr w:rsidR="00D7174D" w:rsidRPr="00D653A9" w14:paraId="154FD4FB" w14:textId="77777777" w:rsidTr="00B808B3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="415"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C5C1373" w14:textId="4874BC23" w:rsidR="00D7174D" w:rsidRPr="003C6EF7" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
+          <w:p w14:paraId="6AA718C4" w14:textId="471F4E91" w:rsidR="00D7174D" w:rsidRPr="003C6EF7" w:rsidRDefault="00D7174D" w:rsidP="00B808B3">
             <w:r w:rsidRPr="005C6D8F">
-              <w:t>03</w:t>
+              <w:t>5.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20A58A65" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="005C6D8F" w:rsidRDefault="00D7174D" w:rsidP="00D7174D"/>
-          <w:p w14:paraId="09BAF792" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="005C6D8F" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
+          <w:p w14:paraId="276E0E31" w14:textId="6BE38A39" w:rsidR="00D7174D" w:rsidRPr="00D17376" w:rsidRDefault="00D7174D" w:rsidP="00B808B3">
             <w:r w:rsidRPr="005C6D8F">
-              <w:t>Adaptation selon la révision partielle de l’</w:t>
-[...12 lines deleted...]
-            </w:pPr>
+              <w:t>Article 16, paragraphe 4, promu comme "nouveau" -&gt; nouveau délai (18 mois) - à partir du 01.01.2019</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="630FBE48" w14:textId="64B85C53" w:rsidR="00D7174D" w:rsidRPr="005C6D8F" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="4423325C" w14:textId="133A8E7E" w:rsidR="00D7174D" w:rsidRPr="00D653A9" w:rsidRDefault="00D7174D" w:rsidP="00B808B3">
             <w:r w:rsidRPr="005C6D8F">
-              <w:t>mc</w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>scra</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D7174D" w:rsidRPr="00D653A9" w14:paraId="07110817" w14:textId="77777777" w:rsidTr="00EC6458">
+      <w:tr w:rsidR="00D7174D" w:rsidRPr="00D653A9" w14:paraId="42211519" w14:textId="77777777" w:rsidTr="00B808B3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="415"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02BB3191" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="003C6EF7" w:rsidRDefault="00D7174D" w:rsidP="00D7174D"/>
+          <w:p w14:paraId="58A3F862" w14:textId="1715E3ED" w:rsidR="00D7174D" w:rsidRPr="003C6EF7" w:rsidRDefault="00D7174D" w:rsidP="00B808B3">
+            <w:r w:rsidRPr="005C6D8F">
+              <w:t>4.1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62693335" w14:textId="33701E51" w:rsidR="00D7174D" w:rsidRPr="005C6D8F" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="257CBFF0" w14:textId="0A332D56" w:rsidR="00D7174D" w:rsidRPr="005C6D8F" w:rsidRDefault="00D7174D" w:rsidP="00B808B3">
             <w:r w:rsidRPr="005C6D8F">
-              <w:t>nouveau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> suivi des modifications inséré dans le document</w:t>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Adaptation LPTh2 et mis « art. » « al. » et « let. »</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78DE668C" w14:textId="6F47D999" w:rsidR="00D7174D" w:rsidRPr="005C6D8F" w:rsidRDefault="00D7174D" w:rsidP="00D7174D">
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="3DDC2916" w14:textId="685EFA21" w:rsidR="00D7174D" w:rsidRPr="005C6D8F" w:rsidRDefault="00D7174D" w:rsidP="00B808B3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C6D8F">
+              <w:t>pej/sra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D7174D" w:rsidRPr="00D653A9" w14:paraId="4B3683D0" w14:textId="77777777" w:rsidTr="00B808B3">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="415"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="349DFC35" w14:textId="3DD5A702" w:rsidR="00D7174D" w:rsidRPr="003C6EF7" w:rsidRDefault="00D7174D" w:rsidP="00B808B3">
+            <w:r w:rsidRPr="005C6D8F">
+              <w:t>04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BE15658" w14:textId="056B8D1F" w:rsidR="00D7174D" w:rsidRPr="005C6D8F" w:rsidRDefault="00D7174D" w:rsidP="00B808B3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C6D8F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Adaptation selon la pratique modifiée valable du 01.01.2017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EBA46AE" w14:textId="0A11877A" w:rsidR="00D7174D" w:rsidRPr="005C6D8F" w:rsidRDefault="00D7174D" w:rsidP="00B808B3">
+            <w:r w:rsidRPr="005C6D8F">
+              <w:t>mc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D7174D" w:rsidRPr="00D653A9" w14:paraId="6E03BE39" w14:textId="77777777" w:rsidTr="00B808B3">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="415"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C5C1373" w14:textId="4874BC23" w:rsidR="00D7174D" w:rsidRPr="003C6EF7" w:rsidRDefault="00D7174D" w:rsidP="00B808B3">
+            <w:r w:rsidRPr="005C6D8F">
+              <w:t>03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6362DEF1" w14:textId="7CC6B368" w:rsidR="00D7174D" w:rsidRPr="005C6D8F" w:rsidRDefault="00D7174D" w:rsidP="00B808B3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C6D8F">
+              <w:t>Adaptation selon la révision partielle de l’OPuM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="630FBE48" w14:textId="64B85C53" w:rsidR="00D7174D" w:rsidRPr="005C6D8F" w:rsidRDefault="00D7174D" w:rsidP="00B808B3">
+            <w:r w:rsidRPr="005C6D8F">
+              <w:t>mc/sca</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D7174D" w:rsidRPr="00D653A9" w14:paraId="07110817" w14:textId="77777777" w:rsidTr="00B808B3">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="415"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02BB3191" w14:textId="77777777" w:rsidR="00D7174D" w:rsidRPr="003C6EF7" w:rsidRDefault="00D7174D" w:rsidP="00B808B3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62693335" w14:textId="33701E51" w:rsidR="00D7174D" w:rsidRPr="005C6D8F" w:rsidRDefault="00D7174D" w:rsidP="00B808B3">
+            <w:r w:rsidRPr="005C6D8F">
+              <w:t>nouveau suivi des modifications inséré dans le document</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78DE668C" w14:textId="6F47D999" w:rsidR="00D7174D" w:rsidRPr="005C6D8F" w:rsidRDefault="00D7174D" w:rsidP="00B808B3">
             <w:r w:rsidRPr="005C6D8F">
               <w:t>wis</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D0078C0" w14:textId="77777777" w:rsidR="007E7BD5" w:rsidRDefault="007E7BD5" w:rsidP="001B06F2"/>
     <w:sectPr w:rsidR="007E7BD5" w:rsidSect="003425E7">
       <w:headerReference w:type="even" r:id="rId34"/>
       <w:headerReference w:type="default" r:id="rId35"/>
       <w:footerReference w:type="even" r:id="rId36"/>
       <w:footerReference w:type="default" r:id="rId37"/>
       <w:headerReference w:type="first" r:id="rId38"/>
       <w:footerReference w:type="first" r:id="rId39"/>
       <w:pgSz w:w="11907" w:h="16839"/>
       <w:pgMar w:top="1701" w:right="851" w:bottom="851" w:left="1134" w:header="397" w:footer="397" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:formProt w:val="0"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20038C63" w14:textId="77777777" w:rsidR="00087330" w:rsidRDefault="00087330" w:rsidP="00462E38">
+    <w:p w14:paraId="1597BFD0" w14:textId="77777777" w:rsidR="00AA42B6" w:rsidRDefault="00AA42B6" w:rsidP="00462E38">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40ECA276" w14:textId="77777777" w:rsidR="00087330" w:rsidRDefault="00087330" w:rsidP="00462E38">
+    <w:p w14:paraId="7DF200C1" w14:textId="77777777" w:rsidR="00AA42B6" w:rsidRDefault="00AA42B6" w:rsidP="00462E38">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -15098,62 +13682,62 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Frutiger-Bold">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="49B1139A" w14:textId="77777777" w:rsidR="00017358" w:rsidRDefault="00017358">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="25D38F0D" w14:textId="77777777" w:rsidR="00B808B3" w:rsidRDefault="00B808B3">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="106F34F4" w14:textId="581E8976" w:rsidR="005406B1" w:rsidRPr="00AD77B5" w:rsidRDefault="006407EF" w:rsidP="005406B1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="106F34F4" w14:textId="4DAF13AA" w:rsidR="005406B1" w:rsidRPr="00AD77B5" w:rsidRDefault="00AA42B6" w:rsidP="005406B1">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9922"/>
       </w:tabs>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:alias w:val="Ident Nr"/>
         <w:tag w:val="SMC_DLS_Ident_Nr"/>
         <w:id w:val="313304640"/>
         <w:placeholder>
           <w:docPart w:val="5B31638F2D7940FDABB81FE5D543B6ED"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='cc849c59-bc9e-4bc8-a07b-479ec9147289' xmlns:ns4='d7a92f3c-c538-4008-b985-066beffc4d06' xmlns:ns5='http://schemas.microsoft.com/sharepoint/v3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:SMC_DLS_Ident_Nr[1]" w:storeItemID="{D9E63BE5-E787-4342-940A-07ED6FF8A9D5}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
@@ -15216,102 +13800,102 @@
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:alias w:val="Dok Version"/>
         <w:tag w:val="SMC_DLS_DocVer"/>
         <w:id w:val="-1428266986"/>
         <w:placeholder>
           <w:docPart w:val="48DB4B4149754102923C60CB1F931CF3"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='cc849c59-bc9e-4bc8-a07b-479ec9147289' xmlns:ns4='d7a92f3c-c538-4008-b985-066beffc4d06' xmlns:ns5='http://schemas.microsoft.com/sharepoint/v3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:SMC_DLS_DocVer[1]" w:storeItemID="{D9E63BE5-E787-4342-940A-07ED6FF8A9D5}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00D75B41">
+        <w:r w:rsidR="0088556A">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
           </w:rPr>
-          <w:t>5.1</w:t>
+          <w:t>5.2</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="005406B1">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:alias w:val="Gültig ab"/>
         <w:tag w:val="SMC_DLS_Valid_From"/>
         <w:id w:val="-1496105732"/>
         <w:placeholder>
           <w:docPart w:val="BC935CD10741418087E0DF00A059D574"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='cc849c59-bc9e-4bc8-a07b-479ec9147289' xmlns:ns4='d7a92f3c-c538-4008-b985-066beffc4d06' xmlns:ns5='http://schemas.microsoft.com/sharepoint/v3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:SMC_DLS_Valid_From[1]" w:storeItemID="{D9E63BE5-E787-4342-940A-07ED6FF8A9D5}"/>
-        <w:date w:fullDate="2024-06-17T00:00:00Z">
+        <w:date w:fullDate="2026-07-16T00:00:00Z">
           <w:dateFormat w:val="dd.MM.yyyy"/>
           <w:lid w:val="de-CH"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="0088556A">
+        <w:r w:rsidR="009F3C49">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="de-CH" w:eastAsia="de-DE"/>
           </w:rPr>
-          <w:t>17.06.2024</w:t>
+          <w:t>16.07.2026</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="005406B1">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="005406B1">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="005406B1">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:sz w:val="16"/>
@@ -15402,52 +13986,52 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="005406B1">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="005406B1">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="67CB0946" w14:textId="77777777" w:rsidR="005406B1" w:rsidRPr="00A2609F" w:rsidRDefault="003425E7" w:rsidP="00017358">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67CB0946" w14:textId="3E9634FB" w:rsidR="005406B1" w:rsidRPr="00A2609F" w:rsidRDefault="003425E7" w:rsidP="00017358">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="851"/>
         <w:tab w:val="left" w:pos="5670"/>
         <w:tab w:val="right" w:pos="9709"/>
       </w:tabs>
       <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A2609F">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
       </w:rPr>
       <w:t xml:space="preserve">Swissmedic </w:t>
     </w:r>
     <w:r>
@@ -15518,153 +14102,203 @@
         <w:szCs w:val="18"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
       </w:rPr>
       <w:t>|</w:t>
     </w:r>
     <w:r w:rsidRPr="00D20B14">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00A2609F">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
       </w:rPr>
       <w:t xml:space="preserve">www.swissmedic.ch </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00A453B7">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
       </w:rPr>
-      <w:t>|</w:t>
+      <w:t xml:space="preserve">| </w:t>
     </w:r>
-    <w:r w:rsidRPr="00D20B14">
+    <w:r w:rsidR="00017358" w:rsidRPr="00A453B7">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Tél. +41 58 </w:t>
+    </w:r>
+    <w:r w:rsidR="009F3C49" w:rsidRPr="00A453B7">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+      </w:rPr>
+      <w:t>414</w:t>
+    </w:r>
+    <w:r w:rsidR="00017358" w:rsidRPr="00A453B7">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 0</w:t>
+    </w:r>
+    <w:r w:rsidR="009F3C49" w:rsidRPr="00A453B7">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+      </w:rPr>
+      <w:t>8</w:t>
+    </w:r>
+    <w:r w:rsidR="00017358" w:rsidRPr="00A453B7">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00017358" w:rsidRPr="00A2609F">
+    <w:r w:rsidR="009F3C49" w:rsidRPr="00A453B7">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
       </w:rPr>
-      <w:t xml:space="preserve">Tél. +41 58 462 02 11 </w:t>
+      <w:t>00</w:t>
     </w:r>
-    <w:r w:rsidR="00017358">
+    <w:r w:rsidR="00017358" w:rsidRPr="00A453B7">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00017358" w:rsidRPr="00B808B3">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
       </w:rPr>
       <w:t>|</w:t>
     </w:r>
     <w:r w:rsidR="00017358" w:rsidRPr="00D20B14">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:bookmarkStart w:id="0" w:name="_Hlk130571204"/>
     <w:r w:rsidR="00017358" w:rsidRPr="00516A17">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
       </w:rPr>
       <w:t>anfragen@swissmedic.ch</w:t>
     </w:r>
     <w:bookmarkEnd w:id="0"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1ED21696" w14:textId="77777777" w:rsidR="00087330" w:rsidRDefault="00087330" w:rsidP="00462E38">
+    <w:p w14:paraId="120AD6DF" w14:textId="77777777" w:rsidR="00AA42B6" w:rsidRDefault="00AA42B6" w:rsidP="00462E38">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67207788" w14:textId="77777777" w:rsidR="00087330" w:rsidRDefault="00087330" w:rsidP="00462E38">
+    <w:p w14:paraId="27B4DA82" w14:textId="77777777" w:rsidR="00AA42B6" w:rsidRDefault="00AA42B6" w:rsidP="00462E38">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0AA076BD" w14:textId="77777777" w:rsidR="00017358" w:rsidRDefault="00017358">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="24E2C741" w14:textId="77777777" w:rsidR="00B808B3" w:rsidRDefault="00B808B3">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="67D2B193" w14:textId="77777777" w:rsidR="005406B1" w:rsidRDefault="004F60A0">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="512A6363" wp14:editId="6233B99C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-721995</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-254635</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7560000" cy="519097"/>
           <wp:effectExtent l="0" t="0" r="3175" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="20622"/>
               <wp:lineTo x="21555" y="20622"/>
               <wp:lineTo x="21555" y="0"/>
@@ -15705,51 +14339,51 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="19EDCB1F" w14:textId="77777777" w:rsidR="007E7BD5" w:rsidRPr="004B7699" w:rsidRDefault="00BD06EB" w:rsidP="0059780A">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75647E0B" wp14:editId="2B446D2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>-3175</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-248285</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7560000" cy="520799"/>
           <wp:effectExtent l="0" t="0" r="3175" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="5" name="Grafik 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -15779,51 +14413,51 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="7560000" cy="520799"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FA728D64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="62223058"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -16500,50 +15134,163 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43491B09"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B5562150"/>
+    <w:lvl w:ilvl="0" w:tplc="08070005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B653225"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75B8ABC0"/>
     <w:lvl w:ilvl="0" w:tplc="8B26BB62">
       <w:start w:val="1"/>
       <w:numFmt w:val="ordinal"/>
       <w:pStyle w:val="AufzhlungNummer"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -16589,51 +15336,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0807001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DD33117"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F27AFAA8"/>
     <w:lvl w:ilvl="0" w:tplc="229407BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16729,51 +15476,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="600144D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAA257E6"/>
     <w:lvl w:ilvl="0" w:tplc="F3AE0240">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16869,51 +15616,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65A6543B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3F3C3234"/>
     <w:lvl w:ilvl="0" w:tplc="7B307532">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="AufzhlungBuchstabe"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0807001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -16956,51 +15703,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0807001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D312DEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2258DDA8"/>
     <w:lvl w:ilvl="0" w:tplc="08070005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="675"/>
         </w:tabs>
         <w:ind w:left="675" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17096,51 +15843,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5715"/>
         </w:tabs>
         <w:ind w:left="5715" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6435"/>
         </w:tabs>
         <w:ind w:left="6435" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72B25C93"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="73DAE634"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -17191,51 +15938,51 @@
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="732A664D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="515ED282"/>
     <w:lvl w:ilvl="0" w:tplc="70EC8CAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="AufzhlungKstchenEinzug"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -17305,51 +16052,51 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="797E334F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65FAC11C"/>
     <w:lvl w:ilvl="0" w:tplc="E4E250F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17445,51 +16192,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D1B3A45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2BA476E8"/>
     <w:lvl w:ilvl="0" w:tplc="49C8D348">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17585,51 +16332,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F0C47AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1D8348A"/>
     <w:lvl w:ilvl="0" w:tplc="15D842BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17725,374 +16472,392 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1035697724">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="357588007">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1836603904">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="253710396">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="322859780">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="92824602">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1175918846">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1351030014">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="188225846">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="321081400">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1257399625">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1788810057">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="520169750">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1059204746">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1294093552">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1517426706">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1217207871">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1408385317">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1137575814">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1285310941">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="592789410">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="336032778">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="473567192">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="2">
-[...44 lines deleted...]
-  <w:num w:numId="17">
+  <w:num w:numId="24" w16cid:durableId="824664787">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="18">
-[...18 lines deleted...]
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="25" w16cid:durableId="1986346873">
+    <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removeDateAndTime/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AE7EB0"/>
     <w:rsid w:val="000123FE"/>
     <w:rsid w:val="00017358"/>
     <w:rsid w:val="00034958"/>
     <w:rsid w:val="00071811"/>
     <w:rsid w:val="00087330"/>
     <w:rsid w:val="000B0DF9"/>
     <w:rsid w:val="000D31C0"/>
     <w:rsid w:val="001000CF"/>
     <w:rsid w:val="00100288"/>
     <w:rsid w:val="00126AC4"/>
+    <w:rsid w:val="00163858"/>
     <w:rsid w:val="00164435"/>
     <w:rsid w:val="001A1B07"/>
+    <w:rsid w:val="001A7B0C"/>
     <w:rsid w:val="001B06F2"/>
     <w:rsid w:val="001C35CE"/>
     <w:rsid w:val="001C38D3"/>
     <w:rsid w:val="001C4A5D"/>
     <w:rsid w:val="001F45D9"/>
     <w:rsid w:val="00226D99"/>
     <w:rsid w:val="0023021B"/>
     <w:rsid w:val="00236261"/>
     <w:rsid w:val="002664C0"/>
     <w:rsid w:val="00275C28"/>
     <w:rsid w:val="00286552"/>
     <w:rsid w:val="002B4A43"/>
     <w:rsid w:val="002C4529"/>
     <w:rsid w:val="002D5093"/>
     <w:rsid w:val="002D59B7"/>
     <w:rsid w:val="002F1769"/>
     <w:rsid w:val="003046C7"/>
     <w:rsid w:val="00307D89"/>
     <w:rsid w:val="00310B2A"/>
     <w:rsid w:val="00332626"/>
     <w:rsid w:val="003425E7"/>
     <w:rsid w:val="003626C2"/>
     <w:rsid w:val="00375176"/>
+    <w:rsid w:val="003C695F"/>
     <w:rsid w:val="003D2101"/>
     <w:rsid w:val="003D429D"/>
     <w:rsid w:val="003E5A86"/>
     <w:rsid w:val="003E7490"/>
     <w:rsid w:val="003F2ED8"/>
     <w:rsid w:val="0040339E"/>
     <w:rsid w:val="00410820"/>
     <w:rsid w:val="00433F7A"/>
     <w:rsid w:val="00434308"/>
     <w:rsid w:val="00436332"/>
     <w:rsid w:val="0045409D"/>
     <w:rsid w:val="004603B9"/>
     <w:rsid w:val="00462E38"/>
     <w:rsid w:val="004B4F8A"/>
     <w:rsid w:val="004D5C65"/>
     <w:rsid w:val="004E5239"/>
     <w:rsid w:val="004F60A0"/>
     <w:rsid w:val="005167CF"/>
     <w:rsid w:val="005406B1"/>
     <w:rsid w:val="00541C4E"/>
     <w:rsid w:val="00551FD7"/>
+    <w:rsid w:val="00565B9E"/>
     <w:rsid w:val="00570B7E"/>
     <w:rsid w:val="00570C71"/>
     <w:rsid w:val="0057569C"/>
     <w:rsid w:val="00577218"/>
     <w:rsid w:val="00583CCA"/>
     <w:rsid w:val="005866F2"/>
     <w:rsid w:val="0059442F"/>
     <w:rsid w:val="0059780A"/>
     <w:rsid w:val="005A4058"/>
     <w:rsid w:val="005C3F4E"/>
     <w:rsid w:val="005D4D87"/>
     <w:rsid w:val="005E0351"/>
     <w:rsid w:val="00614DE0"/>
-    <w:rsid w:val="006407EF"/>
     <w:rsid w:val="00660B32"/>
     <w:rsid w:val="0066245D"/>
     <w:rsid w:val="00662979"/>
     <w:rsid w:val="0067167A"/>
     <w:rsid w:val="006D55CB"/>
     <w:rsid w:val="006E5534"/>
     <w:rsid w:val="006F0F41"/>
     <w:rsid w:val="006F6BD6"/>
     <w:rsid w:val="00700BDA"/>
+    <w:rsid w:val="00705304"/>
     <w:rsid w:val="007064AF"/>
     <w:rsid w:val="007072BA"/>
     <w:rsid w:val="00715F82"/>
     <w:rsid w:val="00734BC7"/>
     <w:rsid w:val="00787FE7"/>
     <w:rsid w:val="007A1D35"/>
     <w:rsid w:val="007B7D57"/>
     <w:rsid w:val="007E68C8"/>
     <w:rsid w:val="007E7BD5"/>
     <w:rsid w:val="008353D1"/>
     <w:rsid w:val="00845C7C"/>
     <w:rsid w:val="00854D26"/>
     <w:rsid w:val="00855F9B"/>
+    <w:rsid w:val="0086744E"/>
     <w:rsid w:val="00871CFB"/>
     <w:rsid w:val="008768EC"/>
     <w:rsid w:val="0088556A"/>
     <w:rsid w:val="00894BE6"/>
     <w:rsid w:val="008A615C"/>
     <w:rsid w:val="008C3F7D"/>
+    <w:rsid w:val="008C406F"/>
     <w:rsid w:val="008E3078"/>
     <w:rsid w:val="009175F0"/>
+    <w:rsid w:val="009519E3"/>
     <w:rsid w:val="00952166"/>
     <w:rsid w:val="00952EC6"/>
     <w:rsid w:val="009762CC"/>
+    <w:rsid w:val="00982AE7"/>
     <w:rsid w:val="009B4DE4"/>
     <w:rsid w:val="009B6404"/>
     <w:rsid w:val="009C3E1F"/>
     <w:rsid w:val="009D6080"/>
     <w:rsid w:val="009E1A93"/>
+    <w:rsid w:val="009F3C49"/>
     <w:rsid w:val="00A2609F"/>
+    <w:rsid w:val="00A453B7"/>
     <w:rsid w:val="00A601E5"/>
     <w:rsid w:val="00A6363B"/>
     <w:rsid w:val="00A72A65"/>
+    <w:rsid w:val="00AA42B6"/>
     <w:rsid w:val="00AD4B06"/>
     <w:rsid w:val="00AE7EB0"/>
     <w:rsid w:val="00AF1DFC"/>
     <w:rsid w:val="00AF798C"/>
     <w:rsid w:val="00B04C84"/>
     <w:rsid w:val="00B135CE"/>
+    <w:rsid w:val="00B21A68"/>
     <w:rsid w:val="00B37D9E"/>
     <w:rsid w:val="00B5465A"/>
     <w:rsid w:val="00B70945"/>
     <w:rsid w:val="00B70EEB"/>
     <w:rsid w:val="00B711BD"/>
     <w:rsid w:val="00B80807"/>
+    <w:rsid w:val="00B808B3"/>
     <w:rsid w:val="00BB42AA"/>
     <w:rsid w:val="00BD06EB"/>
     <w:rsid w:val="00BE47D5"/>
     <w:rsid w:val="00BF6759"/>
     <w:rsid w:val="00C03203"/>
     <w:rsid w:val="00C03AD1"/>
     <w:rsid w:val="00C14AB6"/>
     <w:rsid w:val="00C3002E"/>
     <w:rsid w:val="00C4617E"/>
     <w:rsid w:val="00C744AE"/>
     <w:rsid w:val="00C82367"/>
     <w:rsid w:val="00C87A1E"/>
     <w:rsid w:val="00C9557B"/>
     <w:rsid w:val="00CC3C71"/>
     <w:rsid w:val="00CC63E1"/>
     <w:rsid w:val="00CC7D7F"/>
     <w:rsid w:val="00CE418D"/>
     <w:rsid w:val="00CE523F"/>
     <w:rsid w:val="00CF0F5D"/>
     <w:rsid w:val="00CF7C50"/>
+    <w:rsid w:val="00D122B7"/>
     <w:rsid w:val="00D15DAD"/>
     <w:rsid w:val="00D17376"/>
     <w:rsid w:val="00D17C52"/>
     <w:rsid w:val="00D20B14"/>
     <w:rsid w:val="00D33058"/>
+    <w:rsid w:val="00D4323A"/>
     <w:rsid w:val="00D557CC"/>
     <w:rsid w:val="00D5789D"/>
+    <w:rsid w:val="00D60F90"/>
     <w:rsid w:val="00D62CF3"/>
     <w:rsid w:val="00D653A9"/>
     <w:rsid w:val="00D65ADD"/>
     <w:rsid w:val="00D7174D"/>
-    <w:rsid w:val="00D75B41"/>
     <w:rsid w:val="00D86F86"/>
     <w:rsid w:val="00D96AB9"/>
     <w:rsid w:val="00DA2EEB"/>
     <w:rsid w:val="00DA6696"/>
     <w:rsid w:val="00DE6510"/>
     <w:rsid w:val="00DF44A3"/>
     <w:rsid w:val="00E01775"/>
     <w:rsid w:val="00E10E0F"/>
+    <w:rsid w:val="00E14B86"/>
     <w:rsid w:val="00E1511C"/>
     <w:rsid w:val="00E169C7"/>
     <w:rsid w:val="00E21A01"/>
     <w:rsid w:val="00E36BEA"/>
     <w:rsid w:val="00E40FB0"/>
     <w:rsid w:val="00E524A1"/>
     <w:rsid w:val="00E71AFC"/>
     <w:rsid w:val="00E72589"/>
     <w:rsid w:val="00EB042E"/>
     <w:rsid w:val="00EB4880"/>
     <w:rsid w:val="00ED3A82"/>
     <w:rsid w:val="00ED3FDB"/>
     <w:rsid w:val="00EE4971"/>
     <w:rsid w:val="00F025FF"/>
     <w:rsid w:val="00F035F6"/>
     <w:rsid w:val="00F31231"/>
     <w:rsid w:val="00F63302"/>
     <w:rsid w:val="00F956BD"/>
     <w:rsid w:val="00FA6382"/>
     <w:rsid w:val="00FE1E38"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="250F887F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{BD670C54-83FA-4728-B5DB-363B8B321202}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -19302,89 +18067,89 @@
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:snapToGrid w:val="0"/>
       <w:lang w:val="de-DE" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="StandardWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D7174D"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="80489668">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.swissmedic.ch/index.html?lang=fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.pons.com/&#252;bersetzung/franz&#246;sisch-deutsch/les" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.swissmedicinfo.ch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.pons.com/&#252;bersetzung/franz&#246;sisch-deutsch/suivants" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.swissmedic.ch/index.html?lang=fr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.pons.com/&#252;bersetzung/franz&#246;sisch-deutsch/cumulativement" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.swissmedic.ch/index.html?lang=fr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.pons.com/&#252;bersetzung/franz&#246;sisch-deutsch/points" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.pons.com/&#252;bersetzung/franz&#246;sisch-deutsch/remplis" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.swissmedic.ch/index.html?lang=fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.pons.com/&#252;bersetzung/franz&#246;sisch-deutsch/deux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.pons.com/&#252;bersetzung/franz&#246;sisch-deutsch/sont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.swissmedic.ch/index.html?lang=fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.swissmedic.ch/index.html?lang=fr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.pons.com/&#252;bersetzung/franz&#246;sisch-deutsch/si" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.pons.com/&#252;bersetzung/franz&#246;sisch-deutsch/:" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5B31638F2D7940FDABB81FE5D543B6ED"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{57B7C629-B30D-49C9-9B4A-500CBA248428}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00245806" w:rsidRDefault="002D5423" w:rsidP="002D5423">
           <w:pPr>
             <w:pStyle w:val="5B31638F2D7940FDABB81FE5D543B6ED"/>
           </w:pPr>
           <w:r w:rsidRPr="003022DF">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
@@ -19619,3176 +18384,3176 @@
           <w:r w:rsidRPr="002B62D1">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>[Gültig ab]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="495C5FA786F3446287627B2FE3098007"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{09ED245F-F741-4B1B-B05F-97347883ED43}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="495C5FA786F3446287627B2FE3098007"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1EFC08019CB94BD1A105732D79572BCB"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{03310B85-A3F4-4564-B6EA-818CADAFE81E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="1EFC08019CB94BD1A105732D79572BCB"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6795F008DA0E468B832828A7F1036DA4"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BBF8902B-6120-49C0-9663-A8F8F1C0291D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="6795F008DA0E468B832828A7F1036DA4"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BEA5323957274C55ADFD460454686881"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1B2C9CB2-55D3-4A59-9242-DB39077347E2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="BEA5323957274C55ADFD460454686881"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="47DDF5D96CE546FFA27A2140375E5D70"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C6A1886D-96DB-4113-93DA-F39A164FDAD4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="47DDF5D96CE546FFA27A2140375E5D70"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1F95550B4E7A4B1081473EFBC2FDD8BB"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{75F82B6A-2920-4733-95F1-5C3A38F25ED8}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="1F95550B4E7A4B1081473EFBC2FDD8BB"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="11A8131D2CFE4DB09DEDADA85A03A1BF"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5E70C3A5-0A76-4C33-956C-51C95969707A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="11A8131D2CFE4DB09DEDADA85A03A1BF"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="278EE9AA8561440EBCFA42AC02A18E7A"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9DBFE6CA-7ABE-4E75-8AE3-0D0F2AFD841B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="278EE9AA8561440EBCFA42AC02A18E7A"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="03484D09F9074C608C2102BB78A90138"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D3CAED17-8084-42EA-9004-559C8A704524}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="03484D09F9074C608C2102BB78A90138"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="532822FBBEEB42E084836C40498ACD3F"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{78381C81-F78E-44B6-BC40-97CC113D463F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="532822FBBEEB42E084836C40498ACD3F"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7E4A68C7611B421CB93CCC8509BDB583"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{206F3AB8-A47D-4608-B760-FAB44F3FE0E3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="7E4A68C7611B421CB93CCC8509BDB583"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7572026C859143D5B78D4AAE8E1761EC"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A6D4EAA0-AF48-4BC9-B2F5-A494BAE10F96}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="7572026C859143D5B78D4AAE8E1761EC"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DC1E18E2744B4A62990422D961076B92"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{283FFD42-D228-4BBB-B20F-E01E797A238B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="DC1E18E2744B4A62990422D961076B92"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DB6A66B01C624D34ADCF692E1C5A37F6"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1ECFC2CC-2551-487F-8376-23EE82F437CE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="DB6A66B01C624D34ADCF692E1C5A37F6"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="099BB074D3F54DC3A8DE09BF1BACF274"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D69E3F30-602C-408B-8160-E5C9E6038C97}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="099BB074D3F54DC3A8DE09BF1BACF274"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BDBDF0005820417FA6A4CB62E6B1FB01"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A92DC0E5-A0BD-4C3B-B0AC-09F389426881}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="BDBDF0005820417FA6A4CB62E6B1FB01"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D5DF408A0CAE4FCA8E2FA1DA705C3DE6"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{03B0BF6D-7431-4B67-B5E0-35CBACE10BF6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="D5DF408A0CAE4FCA8E2FA1DA705C3DE6"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="328EFB369F97434789EACECB96994CE0"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{15FF9401-470F-4023-81D2-A731B5CDD57D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="328EFB369F97434789EACECB96994CE0"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7B88C83932E04B57B7F5577906E1411F"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B4637040-C6E5-493B-8541-E99C4EF96497}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="7B88C83932E04B57B7F5577906E1411F"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="872EB5650A18480D8214D198AF0B213C"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2CD6A5D4-5BEE-41A5-A4DD-804D91C98130}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="872EB5650A18480D8214D198AF0B213C"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="55F282B91FE346909F1661DCA7A98E01"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BBA388B6-D65A-42C6-889B-099FFE253BF2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="55F282B91FE346909F1661DCA7A98E01"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="47A4E215AED74538B38260B72F4E8691"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7DD14615-F049-43FE-A1A7-6B545A6F0C69}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="47A4E215AED74538B38260B72F4E8691"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="77A2056B4B124CD79A320028539D9851"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E139F854-76B2-4FAF-8B95-634404714C72}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="77A2056B4B124CD79A320028539D9851"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8221B7BE2F724026862A7919A62778C4"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{68BEECC5-D536-4CD5-804F-734D81F84CC1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="8221B7BE2F724026862A7919A62778C4"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D8601B282D5D4A70BBC8FF52464DDF5D"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{33F56324-39E6-4270-9879-60E6EB911377}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="D8601B282D5D4A70BBC8FF52464DDF5D"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6AD909CB71F540A9984CFB481632C0ED"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7B406650-3F04-4ED5-9E15-0391052CA9AC}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="6AD909CB71F540A9984CFB481632C0ED"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C9DF1F0B23DB444BB6D759550E11F825"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{359D6784-9433-4A11-816E-502E3D0E382F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="C9DF1F0B23DB444BB6D759550E11F825"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9EB947EDE29041CA8F507951B9366E5A"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E3625436-760B-4780-8C16-29C6DEBC417E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="9EB947EDE29041CA8F507951B9366E5A"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3E246897392443C29B9C7831CF8DEDF7"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2E25B7DC-601D-4EA6-98DD-DAFF24ED2E92}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="3E246897392443C29B9C7831CF8DEDF7"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2799993EE18940ADA1CEA9AC982E4434"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{93DAB821-94FE-453E-AC62-14E928B441AC}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="2799993EE18940ADA1CEA9AC982E4434"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D268EA84333A45E4B9E0B2D5C7056307"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3F1DF5D5-4488-493D-89E1-33DE5E2223EE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="D268EA84333A45E4B9E0B2D5C7056307"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="82BC38CFC2A04A139679E4C21F9536D9"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3C96C23D-688D-4A05-B088-44B228C546AB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="82BC38CFC2A04A139679E4C21F9536D9"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1ED53295F658475599192B82721E2BB2"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EE7BA851-CC48-406A-9B9A-A51401081BA8}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="1ED53295F658475599192B82721E2BB2"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6CEE527E668B416CB00978EE4CC48AF8"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{27B09129-5F05-43E6-B68D-16D312884865}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="6CEE527E668B416CB00978EE4CC48AF8"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4AFDD76A1EF141949D5442FB7DF7D725"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9E9B1169-B48D-49EA-A1E1-E7EA75251547}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="4AFDD76A1EF141949D5442FB7DF7D725"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A75283771FE643F8A2B76832B915E1A3"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0FCCF53B-108E-4C9B-AC5B-43E92B651520}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="A75283771FE643F8A2B76832B915E1A3"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AEE0EAC22CF248AD8FCEF362A758A41E"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{812E41B3-F993-42BC-A4DE-97B005CF5343}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="AEE0EAC22CF248AD8FCEF362A758A41E"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AE73FA962D5C45C0833122ACEFBA9945"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4D1FCA54-F60D-4A04-BCEE-6EDD10D53575}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="AE73FA962D5C45C0833122ACEFBA9945"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1D5544EBF0194428BD127D5744309F35"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{91D889AA-0A54-4ADB-BC5B-A3E5F5E45862}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="1D5544EBF0194428BD127D5744309F35"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="074FB6C7A8424B36BD0FE4A0E2039695"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0BB39AF9-CC1D-4A4C-B321-A00469B6E4D3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="074FB6C7A8424B36BD0FE4A0E2039695"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AEE457F643EB4105BCF4819DDDB27B8D"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{66D69DCB-714F-406D-99CC-556C6EB5EC67}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="AEE457F643EB4105BCF4819DDDB27B8D"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="18B8CC32C38B44B9A2A5AA6729A81E28"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1E901C59-AA94-4B04-8D93-806CC8787F33}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="18B8CC32C38B44B9A2A5AA6729A81E28"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="89735E5E442A4E86B53B824594E0574A"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{ADD9B4F0-6623-4F86-B3F6-A414E7D17AE2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="89735E5E442A4E86B53B824594E0574A"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F64B9CC5C084447296C28608BE97CBB1"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{645DFBF2-A011-489D-B694-29096C4D479D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="F64B9CC5C084447296C28608BE97CBB1"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1E919BF9C8A74E9397E1A3981AC5E36C"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E480FBD1-C8CF-453F-82D3-D7CEBF5E4417}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="1E919BF9C8A74E9397E1A3981AC5E36C"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F23C760F56284EC69F4C86AE91190B87"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{906C1E43-9B53-4F79-A347-5DFC18C2064F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="F23C760F56284EC69F4C86AE91190B87"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="09F9CE79BCDA4A819CFA7DFB92016CC3"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{97ECE6C4-1BCD-4146-A857-3D6D0ADE5D72}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="09F9CE79BCDA4A819CFA7DFB92016CC3"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5FCE89F5210142E3B941C3F075EAA581"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FC3BDAA5-5A4E-47CC-9863-BFE03BDE47CA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="5FCE89F5210142E3B941C3F075EAA581"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8EE5E84B0C2F487FB593B8A8A444BC1C"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6235D8C7-40C5-435B-A665-AA9E24281EC6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="8EE5E84B0C2F487FB593B8A8A444BC1C"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5C38C4C4FBE74B9CB2CE359DC0E16EF1"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{81E2D262-356A-4568-AC95-5766A296D49C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="5C38C4C4FBE74B9CB2CE359DC0E16EF1"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C940627E56DD4D499D6062005167C460"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C3EB141F-FF2F-41EA-BDEF-34826237CACA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="C940627E56DD4D499D6062005167C460"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7633ECED352B44CBAE798962928862BF"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{00F180BF-679A-4EE6-A6D9-EBAB4EB8616B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="7633ECED352B44CBAE798962928862BF"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3BD2832B91F04D33ABA214348ED5D63A"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{33F587E0-F7BF-48B1-BF68-8D1756ADF58E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="3BD2832B91F04D33ABA214348ED5D63A"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6A16AA826AAD482789C2CA5BFAB5A9B7"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{25311B03-37F5-4E89-9C2A-67505F02671D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="6A16AA826AAD482789C2CA5BFAB5A9B7"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="249BB7B93A2941ADADBB63BCF4D2946B"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D61A7CEE-451A-4EAF-A3D0-1AFB3BE2F542}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="249BB7B93A2941ADADBB63BCF4D2946B"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5BA051453C5046CEBB0132DC07BA86DE"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9CBBD0B4-0042-4F3D-8EEC-1B12AD66EE61}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="5BA051453C5046CEBB0132DC07BA86DE"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="921C9E91A0024B3C8D672A94A4DCE83F"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7AD2E408-8344-419B-8EF2-E485AEA1DA5A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="921C9E91A0024B3C8D672A94A4DCE83F"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4CAFC818C3164E338AB1BE377FF85874"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EDB98FDB-C897-448D-8A0B-48CD157DA4EF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="4CAFC818C3164E338AB1BE377FF85874"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C7367DEFE5C649A6B75621E7065CAE6D"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A9E34A01-2D6A-48A7-988D-51D723EA018F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="C7367DEFE5C649A6B75621E7065CAE6D"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9C26E5DB324546ED8EA3EAC5840F8DCD"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CCE123DB-DA62-42E1-902F-0219E468DAA7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="9C26E5DB324546ED8EA3EAC5840F8DCD"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="355885CDDD0644C4B23BB65B0D186A58"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9F28F500-47DA-46EA-8189-B24F554B8A39}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="355885CDDD0644C4B23BB65B0D186A58"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FAFEAC454DD7462988C0275EAE958AEF"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{ACD8C451-62D9-44C3-B0DD-DB7DB1F04210}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="FAFEAC454DD7462988C0275EAE958AEF"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="21F74C485EC44FD98A6F18637CB98A88"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{06201BB7-9A5F-4A50-A9AE-063430FC18C3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="21F74C485EC44FD98A6F18637CB98A88"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C2DA509FD1FF499DA96EA993072689F5"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0494DB98-5274-45F1-8D31-6A15BD0F90ED}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="C2DA509FD1FF499DA96EA993072689F5"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="091016280D314893BACB59877D426DF2"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{929FA207-9E34-4706-91C9-C1C0487C9C04}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="091016280D314893BACB59877D426DF2"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="283436CF2C404C42B94F34AC2A68A414"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A7272FC0-0F14-4917-A3AE-BB5756309BE7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="283436CF2C404C42B94F34AC2A68A414"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="80FFA0035DCE4489AFFE0C9E9FABB260"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7F142CF9-73D3-4E97-8B2C-DA740710B6A6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="80FFA0035DCE4489AFFE0C9E9FABB260"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2F899DDE5937447386A5469CD9729500"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BDCEE7A3-4EA6-49DE-B288-C3BCF0992B01}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="2F899DDE5937447386A5469CD9729500"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="92A3B22594D64E1A92E74AC95D24AF2E"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CEA9B6A7-09A9-44C2-8D6A-E09F1ABF0F1B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="92A3B22594D64E1A92E74AC95D24AF2E"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D9F92574AC964950B2AF02F766DEBD54"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{291B5B11-555E-41FC-A69C-761D49861C61}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="D9F92574AC964950B2AF02F766DEBD54"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A119914F727B4C32B21ED2D046BF711C"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4A7E9E8D-767D-49ED-ACAA-C39847815498}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="A119914F727B4C32B21ED2D046BF711C"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9D0910687E1944BFA203C7E43BAFDB2A"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{963FFAA1-E169-44B1-A84B-D01C1BE81042}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="9D0910687E1944BFA203C7E43BAFDB2A"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="630918ABC1EA4B9F92EC42E14E9D16BC"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1BB46DBE-A445-4C32-BF9E-047E96D15F77}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="630918ABC1EA4B9F92EC42E14E9D16BC"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="42E7DF2CE1984125810053C1E352A022"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8038EA8E-B7A0-43ED-BF5D-B0834D654097}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="42E7DF2CE1984125810053C1E352A022"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="238C610909264FD48F7862A94CBAF603"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2C6F1A8F-90F5-4B41-BB19-0C4DA7DCDFA6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="238C610909264FD48F7862A94CBAF603"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7CA616601BF1428AB148D675DCAD9EE3"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3BA55BA5-EADE-4B14-97F8-733DEC0E3A21}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="7CA616601BF1428AB148D675DCAD9EE3"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="448804A7D8BA46DAA06059433D764037"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2CA2F822-E5BD-44AA-A64A-A3BB8D23BFA8}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="448804A7D8BA46DAA06059433D764037"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="84E2F6E184E4408680242602921679FB"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B968D577-4F8D-402B-A6A3-345C9A7FA0B9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="84E2F6E184E4408680242602921679FB"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EAF2782A91D14ADAB1363A137949E887"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9F5B9B60-4E8D-4532-94A5-C80369E67C60}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="EAF2782A91D14ADAB1363A137949E887"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1073D95A346F4E8BB2E0B9EE02BA5383"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4B8DA0C3-8211-4252-A069-1B3ECCF9E3D0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="1073D95A346F4E8BB2E0B9EE02BA5383"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BDDEA21A41BF4E6DAA0D6A07FF3B1A0A"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FC740294-FA53-4FD1-A810-10741FF31B6E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="BDDEA21A41BF4E6DAA0D6A07FF3B1A0A"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A856EDD82F22408A93EF0CC37B134D81"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DF1EB2A2-2070-4461-BE71-BA953873BB36}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="A856EDD82F22408A93EF0CC37B134D81"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A4C060335910472AB3DDB2C4F0E88755"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1A89B646-176B-4BEE-9120-3E64526EB4EE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="A4C060335910472AB3DDB2C4F0E88755"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="898EB51D2EFA41F7A7C76DC4D6EA5D36"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{39E8D85A-8BD7-4E30-AB2B-E2486D596CC4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="898EB51D2EFA41F7A7C76DC4D6EA5D36"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="17B312B4834849C09681A978BAF89449"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{97812130-A14C-4855-8125-291F34BEC85B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="17B312B4834849C09681A978BAF89449"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="48A0384BAF1A47459D4E247F11D9C20B"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{050BB802-9E4C-459F-990B-DB013E298A81}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="48A0384BAF1A47459D4E247F11D9C20B"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FDBE990EA5544D3F89C92925D596C494"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AAD7CAFB-1578-4D9D-B4DC-D3B41DB79342}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="FDBE990EA5544D3F89C92925D596C494"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D78361E1A6A843AEBFDD531BB4DF3F4B"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0B317F19-31EB-47EC-9A8D-D3C59DE9E4AC}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="D78361E1A6A843AEBFDD531BB4DF3F4B"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9155F885AE374914A6AB6DEA4BCF9080"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{148E94DE-9B87-434A-9BC0-F3ED879AEF3A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="9155F885AE374914A6AB6DEA4BCF9080"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2A5E04C01C23454E9399D3CBEF3A784C"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{486E30D2-890A-4DC1-8CC5-586533727BD6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="2A5E04C01C23454E9399D3CBEF3A784C"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5DC74C48CCDB4797886E26E51688820E"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EB10328A-5128-4467-9BC6-18BE681BE53D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="5DC74C48CCDB4797886E26E51688820E"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="469B9B9383EA4129BD124702884E755A"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E9CD6914-96CF-4BF5-8FFF-0F3080189F37}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="469B9B9383EA4129BD124702884E755A"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="316BF184DF0E4A2AB94F80DE56FB748E"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A2DB474C-FAE8-4062-BCD4-50FB3B9FC4DA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="316BF184DF0E4A2AB94F80DE56FB748E"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="585764202235425B9B315FDED0A968E9"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{37D0A5A3-6F6B-453C-B913-8277E0D7DAA8}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="585764202235425B9B315FDED0A968E9"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C33592DF210B4D96ACF76241371543A9"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AD86B879-4E46-43CB-B6F7-152B40439F84}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="C33592DF210B4D96ACF76241371543A9"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6331355AB9EC4B68B12E636D60972338"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9A27E4E7-265B-43F0-BEAD-FEEDFAE08B14}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="6331355AB9EC4B68B12E636D60972338"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F75452992EC8450BA001A61703683D19"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{21FFC79B-5977-4843-BBC4-C7207750D990}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="F75452992EC8450BA001A61703683D19"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4D43A53D63A7414AAA37868107D57CF8"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{40DA66A9-8524-4AA0-931F-8A2FAC88C1D9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D87C06" w:rsidRDefault="00775517" w:rsidP="00775517">
+        <w:p w:rsidR="00AF7A51" w:rsidRDefault="00775517" w:rsidP="00775517">
           <w:pPr>
             <w:pStyle w:val="4D43A53D63A7414AAA37868107D57CF8"/>
           </w:pPr>
           <w:r w:rsidRPr="00767A83">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>°°°°°</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -22810,131 +21575,155 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Frutiger-Bold">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005B29F2"/>
+    <w:rsid w:val="00071DD0"/>
     <w:rsid w:val="000B3F42"/>
+    <w:rsid w:val="001A7B0C"/>
     <w:rsid w:val="001E6AFE"/>
+    <w:rsid w:val="00226530"/>
+    <w:rsid w:val="002363F3"/>
     <w:rsid w:val="002429F4"/>
     <w:rsid w:val="00245806"/>
     <w:rsid w:val="002D5423"/>
     <w:rsid w:val="003D7B5F"/>
     <w:rsid w:val="003E14A0"/>
     <w:rsid w:val="00461645"/>
+    <w:rsid w:val="00562FF1"/>
     <w:rsid w:val="00573D1B"/>
     <w:rsid w:val="00591BEB"/>
     <w:rsid w:val="005B2744"/>
     <w:rsid w:val="005B29F2"/>
     <w:rsid w:val="00600B0F"/>
     <w:rsid w:val="00605743"/>
     <w:rsid w:val="0062351E"/>
     <w:rsid w:val="00624106"/>
     <w:rsid w:val="006F5D6C"/>
+    <w:rsid w:val="0076528D"/>
     <w:rsid w:val="00770B96"/>
     <w:rsid w:val="00775517"/>
     <w:rsid w:val="007D59DD"/>
+    <w:rsid w:val="008C406F"/>
+    <w:rsid w:val="009519E3"/>
+    <w:rsid w:val="00982AE7"/>
     <w:rsid w:val="00A624CB"/>
     <w:rsid w:val="00A816AF"/>
+    <w:rsid w:val="00AF7A51"/>
     <w:rsid w:val="00AF7DD2"/>
     <w:rsid w:val="00B13CFC"/>
     <w:rsid w:val="00B144BF"/>
     <w:rsid w:val="00B37137"/>
     <w:rsid w:val="00C5156F"/>
-    <w:rsid w:val="00D87C06"/>
+    <w:rsid w:val="00D122B7"/>
+    <w:rsid w:val="00D4323A"/>
     <w:rsid w:val="00DB70A1"/>
     <w:rsid w:val="00EC6C89"/>
     <w:rsid w:val="00F573EC"/>
     <w:rsid w:val="00F6210C"/>
     <w:rsid w:val="00F65878"/>
     <w:rsid w:val="00F66BFD"/>
     <w:rsid w:val="00F80886"/>
     <w:rsid w:val="00FB5F3B"/>
+    <w:rsid w:val="00FC43E1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -23763,51 +22552,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="585764202235425B9B315FDED0A968E9">
     <w:name w:val="585764202235425B9B315FDED0A968E9"/>
     <w:rsid w:val="00775517"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C33592DF210B4D96ACF76241371543A9">
     <w:name w:val="C33592DF210B4D96ACF76241371543A9"/>
     <w:rsid w:val="00775517"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6331355AB9EC4B68B12E636D60972338">
     <w:name w:val="6331355AB9EC4B68B12E636D60972338"/>
     <w:rsid w:val="00775517"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F75452992EC8450BA001A61703683D19">
     <w:name w:val="F75452992EC8450BA001A61703683D19"/>
     <w:rsid w:val="00775517"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4D43A53D63A7414AAA37868107D57CF8">
     <w:name w:val="4D43A53D63A7414AAA37868107D57CF8"/>
     <w:rsid w:val="00775517"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -24047,52 +22836,61 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Swissmedic VMS Dokument" ma:contentTypeID="0x0101004EB300D2B8D94E78948B9E044ED82CF2004A42B1183FDAE7448BCF0CA5E93E5228" ma:contentTypeVersion="19" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="266d88682af0eccd08239c201f1eee21">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="cc849c59-bc9e-4bc8-a07b-479ec9147289" xmlns:ns3="d7a92f3c-c538-4008-b985-066beffc4d06" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8a09e489f017b88eb38a91083a4a3f84" ns1:_="" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Swissmedic VMS Dokument" ma:contentTypeID="0x0101004EB300D2B8D94E78948B9E044ED82CF2004A42B1183FDAE7448BCF0CA5E93E5228" ma:contentTypeVersion="19" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="1ddbe8f46b7d11a367f549cb8addfa86">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="cc849c59-bc9e-4bc8-a07b-479ec9147289" xmlns:ns3="d7a92f3c-c538-4008-b985-066beffc4d06" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d16367c6873130c9202ee8de3910ce26" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="cc849c59-bc9e-4bc8-a07b-479ec9147289"/>
     <xsd:import namespace="d7a92f3c-c538-4008-b985-066beffc4d06"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SMC_DLS_Valid_From" minOccurs="0"/>
                 <xsd:element ref="ns2:SMC_DLS_Author" minOccurs="0"/>
                 <xsd:element ref="ns2:SMC_DLS_Verifiers_Consultation" minOccurs="0"/>
                 <xsd:element ref="ns2:SMC_DLS_Verifier_Content" minOccurs="0"/>
                 <xsd:element ref="ns2:SMC_DLS_Approver" minOccurs="0"/>
                 <xsd:element ref="ns3:SMC_VMS_Intranet" minOccurs="0"/>
                 <xsd:element ref="ns2:SMC_DLS_Internet" minOccurs="0"/>
                 <xsd:element ref="ns3:SMC_VMS_Internet_Date" minOccurs="0"/>
                 <xsd:element ref="ns3:SMC_VMS_Internet_Urls" minOccurs="0"/>
                 <xsd:element ref="ns3:SMC_VMS_Internet_Note" minOccurs="0"/>
                 <xsd:element ref="ns3:SMC_VMS_Internet_DocProt" minOccurs="0"/>
                 <xsd:element ref="ns3:SMC_VMS_Author_Short" minOccurs="0"/>
                 <xsd:element ref="ns3:SMC_VMS_Authored" minOccurs="0"/>
                 <xsd:element ref="ns3:SMC_VMS_StatusMitverfassung" minOccurs="0"/>
                 <xsd:element ref="ns3:SMC_VMS_Mitverfassung" minOccurs="0"/>
                 <xsd:element ref="ns3:SMC_VMS_Verifier_Content_Short" minOccurs="0"/>
@@ -24667,125 +23465,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <SMC_DLS_Valid_From xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">2024-06-16T22:00:00+00:00</SMC_DLS_Valid_From>
+    <SMC_DLS_Valid_From xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">2026-07-15T22:00:00+00:00</SMC_DLS_Valid_From>
     <SMC_DLS_Verifier_Content xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SMC_DLS_Verifier_Content>
     <SMC_DLS_DocName xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289" xsi:nil="true"/>
     <SMC_DLS_Status xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">Freigegeben</SMC_DLS_Status>
     <SMC_DLS_RevisionInterval xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">24 Monate</SMC_DLS_RevisionInterval>
     <SMC_DLS_DocClass xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">VO - Vorlage</SMC_DLS_DocClass>
     <SMC_DLS_Internet xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">true</SMC_DLS_Internet>
     <SMC_DLS_OriginExternal xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">false</SMC_DLS_OriginExternal>
-    <SMC_DLS_DocVer xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">5.1</SMC_DLS_DocVer>
+    <SMC_DLS_DocVer xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">5.2</SMC_DLS_DocVer>
     <SMC_DLS_Approver xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">
       <UserInfo>
-        <DisplayName>Wegenast Susanne Swissmedic</DisplayName>
+        <DisplayName>Susanne Wegenast</DisplayName>
         <AccountId>204</AccountId>
         <AccountType/>
       </UserInfo>
     </SMC_DLS_Approver>
     <SMC_DLS_Verification_Content xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289" xsi:nil="true"/>
     <SMC_DLS_Verifiers_Consultation xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SMC_DLS_Verifiers_Consultation>
     <SMC_DLS_LanguageCode xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">f</SMC_DLS_LanguageCode>
     <SMC_DLS_Ident_Nr xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">BW106_00_002</SMC_DLS_Ident_Nr>
-    <SMC_DLS_Initiator xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">teresia.aegerter@swissmedic.ch</SMC_DLS_Initiator>
-    <SMC_DLS_Verification_Formal xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">2024-06-27T13:32:02+00:00</SMC_DLS_Verification_Formal>
+    <SMC_DLS_Initiator xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">karin.luginbuehl@swissmedic.ch</SMC_DLS_Initiator>
+    <SMC_DLS_Verification_Formal xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">2026-07-20T14:13:30+00:00</SMC_DLS_Verification_Formal>
     <SMC_DLS_Author xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">
       <UserInfo>
-        <DisplayName>Luginbühl-Weber Karin Swissmedic</DisplayName>
+        <DisplayName>Karin Luginbühl-Weber</DisplayName>
         <AccountId>559</AccountId>
         <AccountType/>
       </UserInfo>
     </SMC_DLS_Author>
-    <SMC_DLS_Approval xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">2024-06-27T13:52:42+00:00</SMC_DLS_Approval>
-[...1 lines deleted...]
-</SMC_DLS_ReasonForChange>
+    <SMC_DLS_Approval xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">2026-07-21T12:42:03+00:00</SMC_DLS_Approval>
+    <SMC_DLS_ReasonForChange xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">Anpassungen, evtl. Ergänzung SoMe, Abgabekategorie, Nennung Kontakt-E-Mail, Revisionsintervall</SMC_DLS_ReasonForChange>
     <SMC_DLS_DocType xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">CL - Checkliste</SMC_DLS_DocType>
     <SMC_DLS_Verifier_Formal xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">
       <UserInfo>
-        <DisplayName>Metidieri José Swissmedic</DisplayName>
-        <AccountId>1604</AccountId>
+        <DisplayName>Jasmin Eckart</DisplayName>
+        <AccountId>1820</AccountId>
         <AccountType/>
       </UserInfo>
     </SMC_DLS_Verifier_Formal>
     <SMC_DLS_Valid_Until xmlns="cc849c59-bc9e-4bc8-a07b-479ec9147289">8900-12-30T23:00:00+00:00</SMC_DLS_Valid_Until>
     <TaxCatchAll xmlns="d7a92f3c-c538-4008-b985-066beffc4d06">
       <Value>900</Value>
       <Value>740</Value>
       <Value>587</Value>
       <Value>586</Value>
       <Value>618</Value>
       <Value>847</Value>
       <Value>902</Value>
     </TaxCatchAll>
-    <SMC_VMS_Dokumentantrag_Datum xmlns="d7a92f3c-c538-4008-b985-066beffc4d06">2024-06-17T11:31:16+00:00</SMC_VMS_Dokumentantrag_Datum>
+    <SMC_VMS_Dokumentantrag_Datum xmlns="d7a92f3c-c538-4008-b985-066beffc4d06">2026-05-12T15:58:09+00:00</SMC_VMS_Dokumentantrag_Datum>
     <SMC_VMS_DocId xmlns="d7a92f3c-c538-4008-b985-066beffc4d06">2125463738</SMC_VMS_DocId>
     <SMC_VMS_Info_Empfaenger xmlns="d7a92f3c-c538-4008-b985-066beffc4d06">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SMC_VMS_Info_Empfaenger>
-    <SMC_VMS_Internet_Date xmlns="d7a92f3c-c538-4008-b985-066beffc4d06">2024-06-16T22:00:00+00:00</SMC_VMS_Internet_Date>
+    <SMC_VMS_Internet_Date xmlns="d7a92f3c-c538-4008-b985-066beffc4d06" xsi:nil="true"/>
     <SMC_VMS_Info_Nachricht xmlns="d7a92f3c-c538-4008-b985-066beffc4d06" xsi:nil="true"/>
     <SMC_VMS_Author_Short xmlns="d7a92f3c-c538-4008-b985-066beffc4d06">wek</SMC_VMS_Author_Short>
     <SMC_VMS_Relevanz xmlns="d7a92f3c-c538-4008-b985-066beffc4d06" xsi:nil="true"/>
     <TaxCatchAllLabel xmlns="d7a92f3c-c538-4008-b985-066beffc4d06"/>
     <SMC_VMS_Geltungsbereich_Thema_0 xmlns="d7a92f3c-c538-4008-b985-066beffc4d06">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1305 Werbebewilligung (MKA)</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">e75fb5e9-06ec-4af3-a39f-3d72fbdd08ba</TermId>
         </TermInfo>
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">630 Marktüberwachung Arzneimittel</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">4defecea-a7d5-4793-83de-772326e78caa</TermId>
         </TermInfo>
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">6300 Grundsätze Marktüberwachung AM</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">4983ca86-0e1c-46ec-afff-8b286e4a8ea1</TermId>
         </TermInfo>
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">6308 Werbebewilligung</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">801c1e73-0e16-414d-b378-e97952fe13eb</TermId>
         </TermInfo>
       </Terms>
     </SMC_VMS_Geltungsbereich_Thema_0>
     <SMC_VMS_Internet_Note xmlns="d7a92f3c-c538-4008-b985-066beffc4d06" xsi:nil="true"/>
@@ -24797,56 +23594,56 @@
         </TermInfo>
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">070 Marktüberwachung</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">94490e6b-aa52-4709-a2ba-6449f88a1544</TermId>
         </TermInfo>
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">07022 Qualitätsmängel und Werbung</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">0eac8b51-5771-4c70-ae23-df671fac8ed8</TermId>
         </TermInfo>
       </Terms>
     </SMC_VMS_Geltungsbereich_Org_0>
     <SMC_VMS_StatusMitverfassung xmlns="d7a92f3c-c538-4008-b985-066beffc4d06">{
   "IsOverride": false,
   "Data": []
 }</SMC_VMS_StatusMitverfassung>
     <SMC_VMS_Verifier_Content_Short xmlns="d7a92f3c-c538-4008-b985-066beffc4d06" xsi:nil="true"/>
     <SMC_VMS_Approver_Short xmlns="d7a92f3c-c538-4008-b985-066beffc4d06">wsu</SMC_VMS_Approver_Short>
     <SMC_VMS_Uebersetung_von_Dok xmlns="d7a92f3c-c538-4008-b985-066beffc4d06">4723081902</SMC_VMS_Uebersetung_von_Dok>
     <SMC_VMS_Internet_Urls xmlns="d7a92f3c-c538-4008-b985-066beffc4d06">http://www.swissmedic.ch/BW106_00_002f_CL</SMC_VMS_Internet_Urls>
     <SMC_VMS_Mitverfassung xmlns="d7a92f3c-c538-4008-b985-066beffc4d06" xsi:nil="true"/>
     <SMC_VMS_Dokumentantrag_Typ xmlns="d7a92f3c-c538-4008-b985-066beffc4d06">Inhaltliche Änderung</SMC_VMS_Dokumentantrag_Typ>
     <_dlc_Exempt xmlns="http://schemas.microsoft.com/sharepoint/v3">false</_dlc_Exempt>
     <SMC_VMS_Internet_DocProt xmlns="d7a92f3c-c538-4008-b985-066beffc4d06" xsi:nil="true"/>
     <SMC_VMS_Intranet xmlns="d7a92f3c-c538-4008-b985-066beffc4d06">false</SMC_VMS_Intranet>
     <SMC_VMS_Ergebnistyp xmlns="d7a92f3c-c538-4008-b985-066beffc4d06">Checkliste/Formular</SMC_VMS_Ergebnistyp>
-    <SMC_VMS_Authored xmlns="d7a92f3c-c538-4008-b985-066beffc4d06">2024-06-17T11:40:08+00:00</SMC_VMS_Authored>
+    <SMC_VMS_Authored xmlns="d7a92f3c-c538-4008-b985-066beffc4d06">2026-07-20T14:00:30+00:00</SMC_VMS_Authored>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>VmsDocumentItemEventReceiverItemAdding</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>1</Type>
     <SequenceNumber>100</SequenceNumber>
     <Url/>
     <Assembly>GridSoft.Swissmedic.Vms, Version=1.0.0.0, Culture=neutral, PublicKeyToken=29cfa9dde92e5583</Assembly>
     <Class>GridSoft.Swissmedic.Vms.VmsDocumentItemEventReceiver</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>VmsDocumentItemEventReceiverItemAdded</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>100</SequenceNumber>
     <Url/>
     <Assembly>GridSoft.Swissmedic.Vms, Version=1.0.0.0, Culture=neutral, PublicKeyToken=29cfa9dde92e5583</Assembly>
     <Class>GridSoft.Swissmedic.Vms.VmsDocumentItemEventReceiver</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
@@ -24885,154 +23682,139 @@
   <Receiver>
     <Name>VmsDocumentItemEventReceiverItemFileMoving</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>9</Type>
     <SequenceNumber>100</SequenceNumber>
     <Url/>
     <Assembly>GridSoft.Swissmedic.Vms, Version=1.0.0.0, Culture=neutral, PublicKeyToken=29cfa9dde92e5583</Assembly>
     <Class>GridSoft.Swissmedic.Vms.VmsDocumentItemEventReceiver</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>VmsDocumentItemEventReceiverItemFileMoved</Name>
     <Synchronization>Asynchronous</Synchronization>
     <Type>10009</Type>
     <SequenceNumber>100</SequenceNumber>
     <Url/>
     <Assembly>GridSoft.Swissmedic.Vms, Version=1.0.0.0, Culture=neutral, PublicKeyToken=29cfa9dde92e5583</Assembly>
     <Class>GridSoft.Swissmedic.Vms.VmsDocumentItemEventReceiver</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03483A66-8EA3-4AD2-946E-97274CB0601E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF29875D-23F9-45DC-A33C-338CCC4679BC}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C0F88D0-B34E-4559-BC1A-9A3862EEAB4D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="cc849c59-bc9e-4bc8-a07b-479ec9147289"/>
     <ds:schemaRef ds:uri="d7a92f3c-c538-4008-b985-066beffc4d06"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9E63BE5-E787-4342-940A-07ED6FF8A9D5}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="cc849c59-bc9e-4bc8-a07b-479ec9147289"/>
     <ds:schemaRef ds:uri="d7a92f3c-c538-4008-b985-066beffc4d06"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03483A66-8EA3-4AD2-946E-97274CB0601E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15DAEC30-3A85-41C6-83FB-53B7B8D680E5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>2832</Words>
-  <Characters>17847</Characters>
+  <Words>2840</Words>
+  <Characters>17896</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>148</Lines>
+  <Lines>149</Lines>
   <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Examen Publicité destinée au public</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20638</CharactersWithSpaces>
+  <CharactersWithSpaces>20695</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Examen Publicité destinée au public</dc:title>
   <dc:subject/>
-  <dc:creator>Swissmedic</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="SMC_DLS_Revision">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x0101004EB300D2B8D94E78948B9E044ED82CF2004A42B1183FDAE7448BCF0CA5E93E5228</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="SMC_DLS_Coverage">
     <vt:lpwstr>3;#110 Allgemeine Prozessdokumente|d5bed3d9-099e-48c7-b5c3-9343ef880794;#14;#1305 Werbebewilligung (MKA)|3f1ed014-7363-491c-92da-155f8620b0d0;#24;#622 Marktkontrolle Arzneimittel (MKA)|f46ba65d-6f8e-4d45-8778-44aacfb24360</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="SMC_DLS_DocTypeAbbr">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="SMC_VMS_Geltungsbereich_Thema">
     <vt:lpwstr>586;#1305 Werbebewilligung (MKA)|e75fb5e9-06ec-4af3-a39f-3d72fbdd08ba;#740;#630 Marktüberwachung Arzneimittel|4defecea-a7d5-4793-83de-772326e78caa;#900;#6300 Grundsätze Marktüberwachung AM|4983ca86-0e1c-46ec-afff-8b286e4a8ea1;#902;#6308 Werbebewilligung|801c1e73-0e16-414d-b378-e97952fe13eb</vt:lpwstr>
@@ -25045,27 +23827,51 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="SMC_DLS_Coverage_0">
     <vt:lpwstr>110 Allgemeine Prozessdokumente|d5bed3d9-099e-48c7-b5c3-9343ef880794;1305 Werbebewilligung (MKA)|3f1ed014-7363-491c-92da-155f8620b0d0;622 Marktkontrolle Arzneimittel (MKA)|f46ba65d-6f8e-4d45-8778-44aacfb24360</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="_PreviousAdHocReviewCycleID">
     <vt:i4>-552805547</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="_ReviewingToolsShownOnce">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="SMC_VMS_SMJ">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="_AdHocReviewCycleID">
     <vt:i4>-552805547</vt:i4>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_70dd258f-95d6-4cd2-8dc1-d68efb8514fa_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_70dd258f-95d6-4cd2-8dc1-d68efb8514fa_SetDate">
+    <vt:lpwstr>2026-07-20T08:39:22Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_70dd258f-95d6-4cd2-8dc1-d68efb8514fa_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_70dd258f-95d6-4cd2-8dc1-d68efb8514fa_Name">
+    <vt:lpwstr>defa4170-0d19-0005-0001-bc88714345d2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_70dd258f-95d6-4cd2-8dc1-d68efb8514fa_SiteId">
+    <vt:lpwstr>8e0ef8aa-e817-492c-b729-5b9ae95afc58</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_70dd258f-95d6-4cd2-8dc1-d68efb8514fa_ActionId">
+    <vt:lpwstr>567a07a5-f5ca-41d0-8627-f2112747513e</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_70dd258f-95d6-4cd2-8dc1-d68efb8514fa_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MSIP_Label_70dd258f-95d6-4cd2-8dc1-d68efb8514fa_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>